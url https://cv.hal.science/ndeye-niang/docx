--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -289,51 +289,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving predictive maintenance: Evaluating the impact of preprocessing and model complexity on the effectiveness of eXplainable Artificial Intelligence methods</w:t>
+                <w:t xml:space="preserve">Explainable Remaining Useful Life Prediction Using Interpretable Divisive Feature Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Lamine Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
@@ -351,1750 +351,1867 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 144, pp.110144. </w:t>
+              <w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 42 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2025.110144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/asmb.70084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929200v1</w:t>
+                <w:t xml:space="preserve">hal-05592197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Plain to Sparse Correspondence Analysis: a Generalized SVD Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ruiping Liu</w:t>
+                <w:t xml:space="preserve">Improving predictive maintenance: Evaluating the impact of preprocessing and model complexity on the effectiveness of eXplainable Artificial Intelligence methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Lamine Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistica Applicata - Italian Journal of Applied Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26398/IJAS.0035-014⟩</w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 144, pp.110144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2025.110144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04467589v1</w:t>
+                <w:t xml:space="preserve">hal-04929200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse correspondence analysis for large contingency tables</w:t>
+                <w:t xml:space="preserve">From Plain to Sparse Correspondence Analysis: a Generalized SVD Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hervé Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ruiping Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11634-022-00531-5⟩</w:t>
+              <w:t xml:space="preserve">Statistica Applicata - Italian Journal of Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (3), pp.301-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26398/IJAS.0035-014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03919521v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clusterwise elastic-net regression based on a combined information criterion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bry</w:t>
+                <w:t xml:space="preserve">Sparse correspondence analysis for large contingency tables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiping Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiwen Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 17, pp.75-107. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11634-021-00489-w⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 17 (4), pp.1037-1056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11634-022-00531-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541125v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering with missing data: which equivalent for Rubin’s rules?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Audigier</w:t>
+                <w:t xml:space="preserve">Clusterwise elastic-net regression based on a combined information criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">, 2023, 17, pp.75-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11634-022-00519-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11634-021-00489-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766733v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of phytoplankton pigments from ocean-color satellite observations in the Senegalo–Mauritanian region by using an advanced neural classifier</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clustering with missing data: which equivalent for Rubin’s rules?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-16-513-2020⟩</w:t>
+              <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11634-022-00519-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904148v1</w:t>
+                <w:t xml:space="preserve">hal-03766733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régression multibloc sur classes latentes. Application à l’usage d’antibiotiques en élevages de lapins</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estimation of phytoplankton pigments from ocean-color satellite observations in the Senegalo–Mauritanian region by using an advanced neural classifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Yala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N'Dèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mory Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (2), pp.513-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-16-513-2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919886v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clusterwise analysis for multiblock component methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Régression multibloc sur classes latentes. Application à l’usage d’antibiotiques en élevages de lapins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Abdi</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76, pp.43-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02470765v1</w:t>
+                <w:t xml:space="preserve">hal-02919886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Micro-Batch Approach for Partial Least Square Clusterwise Regression</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Clusterwise analysis for multiblock component methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Lebbah</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2018.10.525⟩</w:t>
+              <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (2), pp.285-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11634-017-0296-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02471601v1</w:t>
+                <w:t xml:space="preserve">hal-02470765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction for regularized clusterwise multiblock regression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A New Micro-Batch Approach for Partial Least Square Clusterwise Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Azzag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asmb.2335⟩</w:t>
+              <w:t xml:space="preserve">Procedia Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144, pp.239-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2018.10.525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470028v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current multiblock methods: competition or complementarity? A comparative study in a unified framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Prediction for regularized clusterwise multiblock regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Verron</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2018.09.003⟩</w:t>
+              <w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (6), pp.852-867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asmb.2335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962769v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le certificat « Analyste de données massives » du Conservatoire national des arts et métiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Current multiblock methods: competition or complementarity? A comparative study in a unified framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rigaux</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistique et Enseignement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 182, pp.131-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2018.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500566v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two step soft subspace SOM : une méthode de classification multi-bloc avec sélection de variables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le certificat « Analyste de données massives » du Conservatoire national des arts et métiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crucianu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Kaly</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Rigaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.51-66</w:t>
+              <w:t xml:space="preserve">Statistique et Enseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186961v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non parametric on-line control of batch processes based on STATIS and clustering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
+                <w:t xml:space="preserve">Two step soft subspace SOM : une méthode de classification multi-bloc avec sélection de variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N'Dèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mory Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niang Awa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavio Fogliatto</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Thiria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 154 (3), pp.124-142</w:t>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.51-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126343v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined use of association rules mining and clustering methods to find relevant links between binary rare attributes in a large data set</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non parametric on-line control of batch processes based on STATIS and clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Plasse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
+                <w:t xml:space="preserve">Flavio Fogliatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 154 (3), pp.124-142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125291v1</w:t>
+                <w:t xml:space="preserve">hal-01126343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combined use of association rules mining and clustering methods to find relevant links between binary rare attributes in a large data set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Plasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Villeminot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52 (1), pp.596-613. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2007.02.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Période opérationnelle moyenne de la carte de moyennes mobiles équipondérées pour le contrôle du centrage d'un procédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2110,7405 +2227,7621 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Statistique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 43 (3), pp.5-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (74)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (76)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche divisive et interprétable de réduction de dimension pour la prédiction de la RUL</w:t>
+                <w:t xml:space="preserve">Enhancing Fuzzy Forests with Consensus Clustering for Unbiased and Robust Feature Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Lamine Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDS2025: 56ièmes Journées de Statistique de la SFDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFDS, Jun 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">JOCLAD 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLAD, Apr 2025, Porto, Portugal. pp.85-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123350v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Divisive Unsupervised Feature Selection Approach for Explainable Remaining Useful Life Prediction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Genane Youness</w:t>
+                <w:t xml:space="preserve">Joint dimensionality reduction and clustering with missing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Agliz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nadif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database and Expert Systems Applications. DEXA 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advanced Machine Learning and Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, TOKYO, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05229009v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Fuzzy Forests with Consensus Clustering for Unbiased and Robust Feature Selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sparse weighted multi-view clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mory Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Lamine Ndao</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOCLAD 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CLAD, Apr 2025, Porto, Portugal. pp.85-86</w:t>
+              <w:t xml:space="preserve">9th conference of Data Science, Statistics, and Visualisation (DSSV 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Kruger National Park, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05024554v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint dimensionality reduction and clustering with missing data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Audigier</w:t>
+                <w:t xml:space="preserve">Multiblock Analysis of Distributional Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Nadif</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pedro Duarte Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Machine Learning and Data Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, TOKYO, Japan</w:t>
+              <w:t xml:space="preserve">Symbolic Data Analysis Workshop 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Varaždin, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05047384v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05153737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse weighted multi-view clustering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiblock Analysis of Distributional Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Lamine Ndao</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pedro Duarte Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th conference of Data Science, Statistics, and Visualisation (DSSV 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Kruger National Park, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146046v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05153676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiblock Analysis of Distributional Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paula Brito</w:t>
+                <w:t xml:space="preserve">Étude de variabilité par bootstrap résiduel pour une méthode de subspace clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Agliz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symbolic Data Analysis Workshop 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Varaždin, Croatia</w:t>
+              <w:t xml:space="preserve">30emes Rencontres de la Société Francophone de Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05153737v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiblock Analysis of Distributional Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paula Brito</w:t>
+                <w:t xml:space="preserve">When standard calibration metrics fail in evaluating classifier calibration: A simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Awa Dieye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Russolillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th conference of Data Science, Statistics, and Visualisation (DSSV 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Kruger National Park, South Africa</w:t>
+              <w:t xml:space="preserve">ClaDAG 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05153676v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de variabilité par bootstrap résiduel pour une méthode de subspace clustering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Nadif</w:t>
+                <w:t xml:space="preserve">Assessing the capability of supervised classifiers to recover the true underlying probabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Awa Dieye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Russolillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30emes Rencontres de la Société Francophone de Classification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">International conference on Advanced Machine Learning and Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05047407v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When standard calibration metrics fail in evaluating classifier calibration: A simulation study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Russolillo</w:t>
+                <w:t xml:space="preserve">Clustering et réduction de la dimension avec données manquantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Agliz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ClaDAG 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Naples, Italy</w:t>
+              <w:t xml:space="preserve">56ièmes Journées de Statistique de la SFDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142745v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the capability of supervised classifiers to recover the true underlying probabilities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Russolillo</w:t>
+                <w:t xml:space="preserve">Une approche divisive et interprétable de réduction de dimension pour la prédiction de la RUL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Lamine Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Advanced Machine Learning and Data Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">JDS2025: 56ièmes Journées de Statistique de la SFDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFDS, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099239v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted Consensus Clustering for Unbiased Feature Importance in Random Forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Divisive Unsupervised Feature Selection Approach for Explainable Remaining Useful Life Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Lamine Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genane Youness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mory Ouattara</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th conference of the International Federation of Classification Societies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Database and Expert Systems Applications. DEXA 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Bangkok, Thailand. pp.270-286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-02088-8_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674048v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la complexité du réseau LSTM sur l'explicabilité en Maintenance Prédictive</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Genane Youness</w:t>
+                <w:t xml:space="preserve">Multiblock Analysis of Distributional Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Duarte Silva A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JdS 2024: 55ièmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFDS, May 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Symbolic Data Analysis Workshop 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Varaždin, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612045v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05496672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Explainability in Predictive Maintenance : Investigating the Impact of Data Preprocessing Techniques on XAI Effectiveness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Genane Youness</w:t>
+                <w:t xml:space="preserve">Classification de données incomplètes par imputation multiple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 37th International Conference of the Florida Artificial Intelligence Research Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29èmes Rencontres de la Société Francophone de Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone de Classification, Sep 2024, Marseille (CIRM, Centre International de Rencontres Mathématiques), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32473/flairs.37.1.135526⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04579205v1</w:t>
+                <w:t xml:space="preserve">hal-04696382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification de données incomplètes par imputation multiple</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subspace clustering sur données incomplètes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Agliz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29èmes Rencontres de la Société Francophone de Classification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone de Classification, Sep 2024, Marseille (CIRM, Centre International de Rencontres Mathématiques), France</w:t>
+              <w:t xml:space="preserve">55èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFDS, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696382v1</w:t>
+                <w:t xml:space="preserve">hal-04529094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspace clustering sur données incomplètes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Audigier</w:t>
+                <w:t xml:space="preserve">Predictive Modeling of Autonomous Vehicle Behavior With Imbalanced &amp; Mixed Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Serbouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iness Ahriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Piperno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55èmes Journées de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 International Conference on Software, Telecommunications and Computer Networks (SoftCOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Split, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/SoftCOM62040.2024.10721852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04529094v1</w:t>
+                <w:t xml:space="preserve">hal-04869549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering variables: a survey and some new developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mory Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensometrics 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Sensometric Society, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Modeling of Autonomous Vehicle Behavior With Imbalanced &amp; Mixed Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iness Ahriz</w:t>
+                <w:t xml:space="preserve">Sensibilité des indices de qualité d'un classifieur probabiliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Awa Dieye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Russolillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Piperno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Conference on Software, Telecommunications and Computer Networks (SoftCOM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">55ièmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFDS, May 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/SoftCOM62040.2024.10721852⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04869549v1</w:t>
+                <w:t xml:space="preserve">hal-04587514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibilité des indices de qualité d'un classifieur probabiliste</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Russolillo</w:t>
+                <w:t xml:space="preserve">Quality Measures for Clusterwise Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55ièmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFDS, May 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">18th conference of the International Federation of Classification Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, San José, Costa Rica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04587514v1</w:t>
+                <w:t xml:space="preserve">hal-04674038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality Measures for Clusterwise Regression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Dias</w:t>
+                <w:t xml:space="preserve">Subspace clustering sur données incomplètes par imputation multiple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Agliz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th conference of the International Federation of Classification Societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, San José, Costa Rica</w:t>
+              <w:t xml:space="preserve">29èmes Rencontres de la Société Francophone de Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone de Classification, Sep 2024, Marseille (CIRM, Centre International de Rencontres Mathématiques), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674038v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspace clustering sur données incomplètes par imputation multiple</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unsupervised learning for multiview data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29èmes Rencontres de la Société Francophone de Classification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone de Classification, Sep 2024, Marseille (CIRM, Centre International de Rencontres Mathématiques), France</w:t>
+              <w:t xml:space="preserve">XXXI Conference on Classification and Data Analysis (JOCLAD 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Leiria, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696477v1</w:t>
+                <w:t xml:space="preserve">hal-04674055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised learning for multiview data</w:t>
+                <w:t xml:space="preserve">Weighted Consensus Clustering for Unbiased Feature Importance in Random Forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mory Ouattara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXI Conference on Classification and Data Analysis (JOCLAD 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Leiria, Portugal</w:t>
+              <w:t xml:space="preserve">18th conference of the International Federation of Classification Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, San José, Costa Rica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674055v1</w:t>
+                <w:t xml:space="preserve">hal-04674048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple imputation for clustering on incomplete data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Audigier</w:t>
+                <w:t xml:space="preserve">Enhancing Explainability in Predictive Maintenance : Investigating the Impact of Data Preprocessing Techniques on XAI Effectiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou-Lamine Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ClaDAG 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 37th International Conference of the Florida Artificial Intelligence Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Florida, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32473/flairs.37.1.135526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04127937v1</w:t>
+                <w:t xml:space="preserve">hal-04579205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une comparaison de quelques méthodes de classification de variables mixtes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de la complexité du réseau LSTM sur l'explicabilité en Maintenance Prédictive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Mouhamadou Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genane Youness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mory Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFC'2023; Rencontres de la Société Francophone de Classification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.115-116</w:t>
+              <w:t xml:space="preserve">JdS 2024: 55ièmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFDS, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158375v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of some methods for clustering of variables of mixed types</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Une comparaison de quelques méthodes de classification de variables mixtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mory Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXX Meeting of the Portuguese Association for Classification and Data Analysis (JOCLAD 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CLAD, Apr 2023, Viana Do Castelo, Portugal. pp.85-86</w:t>
+              <w:t xml:space="preserve">SFC'2023; Rencontres de la Société Francophone de Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.115-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080343v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse non-symmetrical correspondence analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ndèye Niang</w:t>
+                <w:t xml:space="preserve">A comparison of some methods for clustering of variables of mixed types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N'Dèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mory Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARME - Correspondence Analysis and Related Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universität Bonn, Sep 2023, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">XXX Meeting of the Portuguese Association for Classification and Data Analysis (JOCLAD 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLAD, Apr 2023, Viana Do Castelo, Portugal. pp.85-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223695v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling missing data in clustering using multiple imputation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Audigier</w:t>
+                <w:t xml:space="preserve">Sparse non-symmetrical correspondence analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiping Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Berlin (Germany), Germany</w:t>
+              <w:t xml:space="preserve">CARME - Correspondence Analysis and Related Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Bonn, Sep 2023, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529644v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une revue systématique de la littérature autour du biais, de l'équité et de l'explicabilité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Genane Youness</w:t>
+                <w:t xml:space="preserve">Handling missing data in clustering using multiple imputation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNIA 2023 - Conférence Nationale en Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA- Association française pour l'Intelligence Artificielle, Jul 2023, Strasbourg, France. pp.87-98</w:t>
+              <w:t xml:space="preserve">16th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Berlin (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158443v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus de partitions en NLP pour une revue systématique de la littérature autour de l'XAI du biais et de l'équité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Une revue systématique de la littérature autour du biais, de l'équité et de l'explicabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou-Lamine Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genane Youness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFC'2023; Rencontres de la Société Francophone de Classification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone de Classification, Jul 2023, Strasbourg, France. pp.43-48</w:t>
+              <w:t xml:space="preserve">CNIA 2023 - Conférence Nationale en Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA- Association française pour l'Intelligence Artificielle, Jul 2023, Strasbourg, France. pp.87-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158417v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering with missing data: which imputation model for which cluster analysis method?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Audigier</w:t>
+                <w:t xml:space="preserve">Consensus de partitions en NLP pour une revue systématique de la littérature autour de l'XAI du biais et de l'équité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou-Lamine Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genane Youness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th conference of the International Federation of Classification Societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">SFC'2023; Rencontres de la Société Francophone de Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone de Classification, Jul 2023, Strasbourg, France. pp.43-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693455v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Divisive Feature Clustering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+                <w:t xml:space="preserve">Multiple imputation for clustering on incomplete data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIII Meeting of the Portuguese Association for Classification and Data Analysis (JOCLAD 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CLAD, Dec 2021, Covilhã, Portugal. pp.75-76</w:t>
+              <w:t xml:space="preserve">ClaDAG 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Salerno (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03475860v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOM-based clusterwise regression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houda Hassini</w:t>
+                <w:t xml:space="preserve">Clustering with missing data: which imputation model for which cluster analysis method?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Audigier</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Science, Statistics and Visualisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">17th conference of the International Federation of Classification Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544471v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Subspace K-means</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdoul Wahab Diallo</w:t>
+                <w:t xml:space="preserve">SOM-based clusterwise regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Hassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mory Ouattara</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE ICDM Workshop on Deep Learning and Clustering. In conjunction with IEEE ICDM 2021 December 7-10, 2021.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Data Science, Statistics and Visualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Rotterdam, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541520v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbiased Feature selection in Random Forests using Consensus Feature Clustering</w:t>
+                <w:t xml:space="preserve">Sparse Divisive Feature Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nafise Fateri Gouard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Ndèye Niang-Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mory Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Science, Statistics &amp; Visualisation(DSSV) and European Conference on Data Analysis (ECDA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">XXVIII Meeting of the Portuguese Association for Classification and Data Analysis (JOCLAD 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLAD, Dec 2021, Covilhã, Portugal. pp.75-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541420v1</w:t>
+                <w:t xml:space="preserve">hal-03475860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering sur données incomplètes : quel modèle d’imputation choisir ?</w:t>
+                <w:t xml:space="preserve">Sparse Subspace K-means</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Audigier</w:t>
+                <w:t xml:space="preserve">Abdoul Wahab Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Resche-Rigon</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mory Ouattara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPICLIN 2021 – 15e Conférence francophone d’épidémiologie clinique – 28e Journées des statisticiens des centres de lutte contre le cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2021.04.035⟩</w:t>
+              <w:t xml:space="preserve">3rd IEEE ICDM Workshop on Deep Learning and Clustering. In conjunction with IEEE ICDM 2021 December 7-10, 2021.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Auckland, New Zealand. pp.678-685, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDMW53433.2021.00089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542951v1</w:t>
+                <w:t xml:space="preserve">hal-03541520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined-information criterion for clusterwise elastic-net regression. Application to omic data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Verron</w:t>
+                <w:t xml:space="preserve">Unbiased Feature selection in Random Forests using Consensus Feature Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nafise Fateri Gouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mory Ouattara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Channel Network Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cnam, Apr 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Data Science, Statistics &amp; Visualisation(DSSV) and European Conference on Data Analysis (ECDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541298v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster analysis after multiple imputation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Audigier</w:t>
+                <w:t xml:space="preserve">Clustering sur données incomplètes : quel modèle d’imputation choisir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Resche-Rigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASMDA 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPICLIN 2021 – 15e Conférence francophone d’épidémiologie clinique – 28e Journées des statisticiens des centres de lutte contre le cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université; Institut Paoli-Calmettes de Marseille, Jun 2021, Marseille, France. pp.S21-S22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2021.04.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544485v1</w:t>
+                <w:t xml:space="preserve">hal-03542951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Correspondence Analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Huiwen Wang</w:t>
+                <w:t xml:space="preserve">Combined-information criterion for clusterwise elastic-net regression. Application to omic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASMDA 2019. 18th Conference of the Applied Stochastic Models and Data Analysis International Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Florence, Italy</w:t>
+              <w:t xml:space="preserve">8th Channel Network Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cnam, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471317v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Methods for Unsupervised Data Analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Huiwen Wang</w:t>
+                <w:t xml:space="preserve">Cluster analysis after multiple imputation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th International Symposium on Interval Data Modelling (SIDM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Pékin, China</w:t>
+              <w:t xml:space="preserve">ASMDA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471316v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted consensus clustering for multiblock data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mory Ouattara</w:t>
+                <w:t xml:space="preserve">Sparse Correspondence Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiping Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiwen Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">ASMDA 2019. 18th Conference of the Applied Stochastic Models and Data Analysis International Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471611v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current multiblock methods: competition or complementarity? A comparative study in a unified framework</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Sparse Methods for Unsupervised Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiping Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bry</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiwen Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agrostat 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">The 4th International Symposium on Interval Data Modelling (SIDM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065531v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clusterwise multiblock PLS</w:t>
+                <w:t xml:space="preserve">Weighted consensus clustering for multiblock data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mory Ouattara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">SFC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471608v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of factors contributing to work-related stress: comparison of four metrics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clusterwise multiblock PLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karim Ait Bouziad</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASMDA 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">SFC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02474927v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clusterwise Sparse PLS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Current multiblock methods: competition or complementarity? A comparative study in a unified framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+                <w:t xml:space="preserve">Xavier Bry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLS'17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Macao, Macau SAR China</w:t>
+              <w:t xml:space="preserve">Agrostat 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475001v1</w:t>
+                <w:t xml:space="preserve">hal-02065531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction en régression clusterwise PLS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance of factors contributing to work-related stress: comparison of four metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Hocine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Feropontova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Ait Bouziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48 èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ASMDA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500605v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularized clusterwise multiblock regression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Clusterwise Sparse PLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ndèye Niang</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Niang-Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Preda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compstat 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Oviedo, Spain</w:t>
+              <w:t xml:space="preserve">PLS'17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Macao, Macau SAR China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500591v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Sparse Methods for High Dimensional Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regularized clusterwise multiblock regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cristian Preda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H2DM International Workshop on High Dimensional Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Compstat 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Oviedo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500643v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of phytoplankton groups from space: application to senegalo-mauritanean upwelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Crépon</w:t>
+                <w:t xml:space="preserve">Some Sparse Methods for High Dimensional Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Machu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N'Dèye Niang</w:t>
+                <w:t xml:space="preserve">Anne Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Preda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Vienne, Austria. pp.15098</w:t>
+              <w:t xml:space="preserve">H2DM International Workshop on High Dimensional Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507521v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les méthodes « clusterwise » : principes et applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ndeye Niang-Keita</w:t>
+                <w:t xml:space="preserve">Determination of phytoplankton groups from space: application to senegalo-mauritanean upwelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yala Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crépon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Machu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N'Dèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII èmes rencontres de la Société Francophone de Classification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vienne, Austria. pp.15098</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507509v1</w:t>
+                <w:t xml:space="preserve">hal-01507521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clusterwise multiblock PLS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Prédiction en régression clusterwise PLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Abdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARME 2015: Correspondence Analysis and Related Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">48 èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507449v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clusterwise multiblock PLS regression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Les méthodes « clusterwise » : principes et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang-Keita</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFE-CMStats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">XXII èmes rencontres de la Société Francophone de Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507429v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imputation multiple avec SOM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mory Ouattara</w:t>
+                <w:t xml:space="preserve">Clusterwise multiblock PLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Niang-Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Abdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soci?t? Francophone de Classification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Rabat, Maroc. pp.6</w:t>
+              <w:t xml:space="preserve">CARME 2015: Correspondence Analysis and Related Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126433v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche basée sur STATIS pour la fusion de cartes topologiques auto-organisées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Mandin</w:t>
+                <w:t xml:space="preserve">Clusterwise multiblock PLS regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Niang-Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14?mes Journ?es Francophones "Extraction et Gestion des Connaissances" EGC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">CFE-CMStats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126369v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régression typologique pour données multi-blocs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Imputation multiple avec SOM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mory Ouattara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46 émes journées de statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Soci?t? Francophone de Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Rabat, Maroc. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126425v1</w:t>
+                <w:t xml:space="preserve">hal-01126433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2S-SOM : Une méthode de soft-subspace clustering basée sur SOM pour la sélection de variables en classification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Une approche basée sur STATIS pour la fusion de cartes topologiques auto-organisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mory Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Thiria</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Gasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Badran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Conference on Research in Computer Science and Applied Mathematics (CARI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Saint Louis, Sénégal. pp.13</w:t>
+              <w:t xml:space="preserve">14?mes Journ?es Francophones "Extraction et Gestion des Connaissances" EGC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126434v1</w:t>
+                <w:t xml:space="preserve">hal-01126369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STATIS BASED MULTIBLOCK CLUSTERING</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Régression typologique pour données multi-blocs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mory Ouattara</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Federation of Classification Societies Conference IFCS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Tilburg, Netherlands</w:t>
+              <w:t xml:space="preserve">46 émes journées de statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126249v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft Subpace clustering pour données multiblocs basée sur les cartes topologiques auto-organisées SOM : 2S-SOM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">H2S-SOM : Une méthode de soft-subspace clustering basée sur SOM pour la sélection de variables en classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N'Dèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mory Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Corinne Mandin</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niang Awa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Thiria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFDS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">African Conference on Research in Computer Science and Applied Mathematics (CARI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Saint Louis, Sénégal. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126248v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle non paramétrique de procédés par lots basé sur STATIS et la classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">STATIS BASED MULTIBLOCK CLUSTERING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Flavio Fogliatto</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mory Ouattara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agrostat2012, 12èmes journées Européennes Agro-Industrie et Méthodes Statistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France. pp.163-169</w:t>
+              <w:t xml:space="preserve">International Federation of Classification Societies Conference IFCS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Tilburg, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126032v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted Hierarchical Mixed Topological Map: une méthode de classification hiérarchique à deux niveaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Soft Subpace clustering pour données multiblocs basée sur les cartes topologiques auto-organisées SOM : 2S-SOM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mory Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Badran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fouad Badran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Fouille des données Complexe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, bordeaux, France. pp.10</w:t>
+              <w:t xml:space="preserve">SFDS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00748841v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification multi blocs pondérée basée sur les cartes topologiques auto-organisées (ConSOM)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Contrôle non paramétrique de procédés par lots basé sur STATIS et la classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Fogliatto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX conf?rence de la Soci?t? Fran?aise de classification SFC : 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">Agrostat2012, 12èmes journées Européennes Agro-Industrie et Méthodes Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France. pp.163-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126250v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical-MTM (HMTM): Classification d'individus décrits par des variables mixtes structurées en blocs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Weighted Hierarchical Mixed Topological Map: une méthode de classification hiérarchique à deux niveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mory Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N'Dèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Thiria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Badran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDS'2011, 43e Journ?es de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">Extraction et Fouille des données Complexe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, bordeaux, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125865v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batch Process Monitoring by Three-way Data Analysis Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Classification multi blocs pondérée basée sur les cartes topologiques auto-organisées (ConSOM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mory Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASMDA'09 XIII International Conference on Applied Stochastic Models and Data Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Vilnius, Lithuania. pp.294-298</w:t>
+              <w:t xml:space="preserve">XIX conf?rence de la Soci?t? Fran?aise de classification SFC : 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125669v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate statistical control of batch processes with variable duration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Hierarchical-MTM (HMTM): Classification d'individus décrits par des variables mixtes structurées en blocs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Flavio Fogliatto</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mory Ouattara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Industrial Engineering and Engineering Management (IEEM09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, X, France. pp.434-438</w:t>
+              <w:t xml:space="preserve">JDS'2011, 43e Journ?es de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126031v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle multivarié de procédés par lots à l'aide de Statis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Multivariate statistical control of batch processes with variable duration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Fogliatto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Industrial Engineering and Engineering Management (IEEM09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, X, France. pp.434-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00386632v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate statistical control of batch processes with varying duration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Contrôle multivarié de procédés par lots à l'aide de Statis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Fogliatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Gonzalez</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congr?s SFDS-SSC, Ottawa, Canada May 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, X, France</w:t>
+              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125617v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00386632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-way Strategies for Monitoring Batch Processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Batch Process Monitoring by Three-way Data Analysis Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Fogliatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPSTAT'08, Porto, Portugal, 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, X, France</w:t>
+              <w:t xml:space="preserve">ASMDA'09 XIII International Conference on Applied Stochastic Models and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Vilnius, Lithuania. pp.294-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125596v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controle multivariado de processos em batelada com duração variável.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Multivariate statistical control of batch processes with varying duration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Fogliatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENEGEP'07, Foz do Iguassu. Anais do XXVII ENEGEP. Rio de Janeiro, RS : ABEPRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, X, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">Congr?s SFDS-SSC, Ottawa, Canada May 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125380v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resampling ROC curves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Three-way Strategies for Monitoring Batch Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Fogliatto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASC'07 International Association for Statistical Computing,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">COMPSTAT'08, Porto, Portugal, 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125359v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ndèye Niang</w:t>
+                <w:t xml:space="preserve">Controle multivariado de processos em batelada com duração variável.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Fogliatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KNEMO'06 Knowledge Extraction and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Capri, Italy</w:t>
+              <w:t xml:space="preserve">ENEGEP'07, Foz do Iguassu. Anais do XXVII ENEGEP. Rio de Janeiro, RS : ABEPRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, X, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507614v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification préalable à la recherche de règles d'association</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Resampling ROC curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIAS'06 Rencontres Inter-Associations sur le thème de la classification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Lyon, France. pp.1</w:t>
+              <w:t xml:space="preserve">IASC'07 International Association for Statistical Computing,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125212v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une comparaison de certains indices de pertinence des règles d'association</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Classification préalable à la recherche de règles d'association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 06 Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Lille, France. pp.561-568</w:t>
+              <w:t xml:space="preserve">RIAS'06 Rencontres Inter-Associations sur le thème de la classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Lyon, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125152v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de classification pour l'extraction de règles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Leblond</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFC'06. Rencontres de la Société Francophone de Classification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Metz, France. pp.4</w:t>
+              <w:t xml:space="preserve">KNEMO'06 Knowledge Extraction and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Capri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125213v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined use of association rules mining and clustering methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Une comparaison de certains indices de pertinence des règles d'association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Gauthier</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd world Conf. on Computational Statistics Data Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">EGC 06 Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Lille, France. pp.561-568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125141v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation conjointe des règles d'association et de la classification de variables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Méthodes de classification pour l'extraction de règles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Villeminot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37 èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Pau, France</w:t>
+              <w:t xml:space="preserve">SFC'06. Rencontres de la Société Francophone de Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Metz, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125047v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Combined use of association rules mining and clustering methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Plasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd world Conf. on Computational Statistics Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Limassol, Cyprus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation conjointe des règles d'association et de la classification de variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Plasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37 èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A New Hierarchical Clustering Method using Topological Map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meziane Yacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Badran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Thiria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Applied Stochastique Models and Data Analysis (AMSDA2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9518,465 +9851,465 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilité des indices de qualité d'un classifieur probabiliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Awa Dieye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Russolillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et la Gestion des Connaissances 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Dijon, France. Revue des Nouvelles Technologies de l'Information, Extraction et Gestion des Connaissances, RNTI-E-40, pp.339-340, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04587468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiblock consensus clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie XIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLUSTERING INDIVIDUALS DESCRIBED BY MULTI BLOCK VARIABLES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Classification multi blocs basée sur les cartes topologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mory Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SADA'13 Statistique Appliqu?e pour le D?veloppement en Afrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Cotonou, Benin. 2013</w:t>
+              <w:t xml:space="preserve">EGC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Toulouse, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126246v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification multi blocs basée sur les cartes topologiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">CLUSTERING INDIVIDUALS DESCRIBED BY MULTI BLOCK VARIABLES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Toulouse, France. 2013</w:t>
+              <w:t xml:space="preserve">SADA'13 Statistique Appliqu?e pour le D?veloppement en Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Cotonou, Benin. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126247v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weighted Hierarchical Mixed Topological Map: une méthode de classification hiérarchique à deux niveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N'Dèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mory Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Badran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Thiria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC '2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9986,258 +10319,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principal Component Analysis: application to Statistical Process Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérard Govaert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-23, 2009, 1-84821-098-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9780470611777.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correspondence analysis and classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael Greenacre; Jörg Blasius. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiple Correspondence Analysis and Related Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapman and Hall/CRC</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.371-392, 2006, 9781584886280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse en composantes principales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10247,143 +10580,143 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérard Govaert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse des données</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.19-42, 2003, 978-2-7462-0643-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional methods for statistical process control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidimensional methods for statistical process control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10393,421 +10726,421 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental Singular Value Decomposition for Streaming and Scalable Network Embedding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huiwen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jichang Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05180013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering with missing data: which imputation model for which cluster analysis method?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering with missing data: which equivalent for Rubin's rules?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Audigier</w:t>
+                <w:t xml:space="preserve">Sparse Correspondence Analysis for Contingency Tables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiping Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiwen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030395v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Correspondence Analysis for Contingency Tables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruiping Liu</w:t>
+                <w:t xml:space="preserve">Clustering with missing data: which equivalent for Rubin's rules?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047911v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId205"/>
+      <w:footerReference w:type="default" r:id="rId210"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10875,51 +11208,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67614421"/>
+    <w:nsid w:val="DB4C6583"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11106,51 +11439,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ndeye-niang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6109-9935" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179489879" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488620v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Diallo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Niang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Audigier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bouhadjera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929200v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Lamine Ndao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genane Youness" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.110144" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04467589v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Abdi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillemot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiping Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26398/IJAS.0035-014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03919521v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiwen Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-022-00531-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03541125v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-021-00489-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766733v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-022-00519-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904148v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Yala" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'D&#232;ye Niang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brajard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mejia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mory Ouattara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-16-513-2020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02919886v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470765v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-017-0296-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471601v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Azzag" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lebbah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.10.525" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2335" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962769v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Niang Keita" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2018.09.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500566v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucianu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186961v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kaly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niang Awa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126343v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Fogliatto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125291v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plasse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Villeminot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leblond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2007.02.020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDQWH1HG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507882v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05123350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229009v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02088-8_19" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047384v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Agliz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadif" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146046v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153737v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Brito" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pedro Duarte Silva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153676v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047407v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142745v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Awa Dieye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Russolillo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099239v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04674048v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612045v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Mouhamadou Ndao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579205v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou-Lamine Ndao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.37.1.135526" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696382v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529094v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04601242v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869549v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Serbouh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iness Ahriz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Piperno" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM62040.2024.10721852" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04587514v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04674038v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dias" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696477v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04674055v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127937v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04158375v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080343v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04223695v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529644v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04158443v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04158417v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03693455v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03475860v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Niang-Keita" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544471v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Hassini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03541520v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Wahab Diallo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW53433.2021.00089" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03541420v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafise Fateri Gouard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542951v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Audigier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Resche-Rigon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2021.04.035" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03541298v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544485v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471317v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471316v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471611v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065531v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471608v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02474927v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Hocine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Feropontova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ait Bouziad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02475001v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Niang-Keita" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Preda" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500605v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500591v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500643v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507521v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yala Khalil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cr&#233;pon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Machu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507509v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507449v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507429v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126433v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126369v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Gasri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Badran" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126425v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126434v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126249v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126248v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126032v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748841v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126250v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125865v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125669v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126031v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386632v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125617v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Gonzalez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125596v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125380v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125359v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507614v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125212v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125152v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125213v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125141v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gauthier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125047v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124631v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Yacoub" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04587468v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471610v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126246v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126247v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126041v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125713v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdf/10.1002/9780470611777.ch1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611777.ch1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125202v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Multiple-Correspondence-Analysis-and-Related-Methods/Greenacre-Blasius/p/book/9781584886280" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507732v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unitheque.com/analyse-des-donnees/traite-ic2-serie-traitement-signal-image/hermes-lavoisier/Livre/51426" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124687v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05180013v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwen Zhang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jichang Zhao" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255231v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030395v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03047911v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ndeye-niang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6109-9935" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179489879" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488620v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Diallo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Niang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Audigier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bouhadjera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592197v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Lamine Ndao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genane Youness" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.70084" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929200v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.110144" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04467589v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Abdi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillemot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiping Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26398/IJAS.0035-014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03919521v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiwen Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-022-00531-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03541125v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-021-00489-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766733v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-022-00519-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904148v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Yala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'D&#232;ye Niang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brajard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mejia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mory Ouattara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-16-513-2020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02919886v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470765v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-017-0296-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471601v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Azzag" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lebbah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.10.525" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470028v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2335" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962769v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Niang Keita" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2018.09.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500566v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucianu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186961v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kaly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niang Awa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126343v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Fogliatto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125291v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plasse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Villeminot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leblond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2007.02.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDQWH1HG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507882v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024554v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047384v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Agliz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadif" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146046v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153737v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Brito" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pedro Duarte Silva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153676v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047407v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142745v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Awa Dieye" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Russolillo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099239v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047399v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05123350v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229009v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02088-8_19" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05496672v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Duarte Silva A." TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696382v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529094v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869549v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Serbouh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iness Ahriz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Piperno" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM62040.2024.10721852" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04601242v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04587514v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04674038v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dias" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696477v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04674055v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04674048v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579205v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou-Lamine Ndao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.37.1.135526" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612045v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Mouhamadou Ndao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04158375v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080343v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04223695v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529644v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04158443v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04158417v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127937v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03693455v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544471v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Hassini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03475860v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Niang-Keita" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03541520v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Wahab Diallo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW53433.2021.00089" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03541420v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafise Fateri Gouard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542951v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Audigier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Resche-Rigon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2021.04.035" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03541298v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544485v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471317v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471316v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471611v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471608v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065531v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02474927v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Hocine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Feropontova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ait Bouziad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02475001v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Niang-Keita" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Preda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500591v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500643v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507521v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yala Khalil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cr&#233;pon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Machu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500605v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507509v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507449v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507429v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126433v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126369v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Gasri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Badran" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126425v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126434v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126249v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126248v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126032v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748841v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126250v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125865v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126031v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386632v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125669v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125617v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Gonzalez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125596v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125380v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125359v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125212v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507614v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125152v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125213v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125141v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gauthier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125047v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124631v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Yacoub" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04587468v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471610v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126247v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126246v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126041v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125713v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdf/10.1002/9780470611777.ch1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611777.ch1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125202v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Multiple-Correspondence-Analysis-and-Related-Methods/Greenacre-Blasius/p/book/9781584886280" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507732v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unitheque.com/analyse-des-donnees/traite-ic2-serie-traitement-signal-image/hermes-lavoisier/Livre/51426" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124687v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05180013v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwen Zhang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jichang Zhao" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255231v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03047911v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030395v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>