--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1001,185 +1001,185 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of phytoplankton pigments from ocean-color satellite observations in the Senegalo–Mauritanian region by using an advanced neural classifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Yala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N'Dèye Niang</w:t>
+                <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Brajard</w:t>
+                <w:t xml:space="preserve">Carlos Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mory Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (2), pp.513-533. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/os-16-513-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régression multibloc sur classes latentes. Application à l’usage d’antibiotiques en élevages de lapins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1194,73 +1194,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 76, pp.43-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clusterwise analysis for multiblock component methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1292,604 +1292,604 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (2), pp.285-313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11634-017-0296-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Micro-Batch Approach for Partial Least Square Clusterwise Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Beck</w:t>
+                <w:t xml:space="preserve">Hanane Azzag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 144, pp.239-250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procs.2018.10.525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction for regularized clusterwise multiblock regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (6), pp.852-867. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/asmb.2335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current multiblock methods: competition or complementarity? A comparative study in a unified framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 182, pp.131-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemolab.2018.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le certificat « Analyste de données massives » du Conservatoire national des arts et métiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crucianu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistique et Enseignement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two step soft subspace SOM : une méthode de classification multi-bloc avec sélection de variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Kaly</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N'Dèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mory Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niang Awa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1908,87 +1908,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.51-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non parametric on-line control of batch processes based on STATIS and clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Fogliatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2052,51 +2052,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined use of association rules mining and clustering methods to find relevant links between binary rare attributes in a large data set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2289,1092 +2289,1092 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Fuzzy Forests with Consensus Clustering for Unbiased and Robust Feature Selection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Lamine Ndao</w:t>
+                <w:t xml:space="preserve">Classification de données fonctionnelles et vectorielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Bouhadjera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOCLAD 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CLAD, Apr 2025, Porto, Portugal. pp.85-86</w:t>
+              <w:t xml:space="preserve">57èmes Journées de Statistique (JdS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2026, Clermond-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05024554v1</w:t>
+                <w:t xml:space="preserve">hal-05589708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint dimensionality reduction and clustering with missing data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Audigier</w:t>
+                <w:t xml:space="preserve">Enhancing Fuzzy Forests with Consensus Clustering for Unbiased and Robust Feature Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Lamine Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Nadif</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genane Youness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Machine Learning and Data Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, TOKYO, Japan</w:t>
+              <w:t xml:space="preserve">JOCLAD 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLAD, Apr 2025, Porto, Portugal. pp.85-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047384v1</w:t>
+                <w:t xml:space="preserve">hal-05024554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse weighted multi-view clustering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint dimensionality reduction and clustering with missing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Agliz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Lamine Ndao</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nadif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th conference of Data Science, Statistics, and Visualisation (DSSV 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Kruger National Park, South Africa</w:t>
+              <w:t xml:space="preserve">Advanced Machine Learning and Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, TOKYO, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146046v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiblock Analysis of Distributional Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sparse weighted multi-view clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mory Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Lamine Ndao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symbolic Data Analysis Workshop 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Varaždin, Croatia</w:t>
+              <w:t xml:space="preserve">9th conference of Data Science, Statistics, and Visualisation (DSSV 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Kruger National Park, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153737v1</w:t>
+                <w:t xml:space="preserve">hal-05146046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiblock Analysis of Distributional Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pedro Duarte Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th conference of Data Science, Statistics, and Visualisation (DSSV 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Kruger National Park, South Africa</w:t>
+              <w:t xml:space="preserve">Symbolic Data Analysis Workshop 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Varaždin, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05153676v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05153737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de variabilité par bootstrap résiduel pour une méthode de subspace clustering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Nadif</w:t>
+                <w:t xml:space="preserve">Multiblock Analysis of Distributional Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pedro Duarte Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30emes Rencontres de la Société Francophone de Classification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">9th conference of Data Science, Statistics, and Visualisation (DSSV 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Kruger National Park, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047407v1</w:t>
+                <w:t xml:space="preserve">hal-05153676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When standard calibration metrics fail in evaluating classifier calibration: A simulation study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Russolillo</w:t>
+                <w:t xml:space="preserve">Étude de variabilité par bootstrap résiduel pour une méthode de subspace clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Agliz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ClaDAG 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Naples, Italy</w:t>
+              <w:t xml:space="preserve">30emes Rencontres de la Société Francophone de Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142745v1</w:t>
+                <w:t xml:space="preserve">hal-05047407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the capability of supervised classifiers to recover the true underlying probabilities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">When standard calibration metrics fail in evaluating classifier calibration: A simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Awa Dieye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Russolillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Advanced Machine Learning and Data Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">ClaDAG 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099239v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering et réduction de la dimension avec données manquantes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Nadif</w:t>
+                <w:t xml:space="preserve">Assessing the capability of supervised classifiers to recover the true underlying probabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Awa Dieye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Russolillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56ièmes Journées de Statistique de la SFDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">International conference on Advanced Machine Learning and Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047399v1</w:t>
+                <w:t xml:space="preserve">hal-05099239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche divisive et interprétable de réduction de dimension pour la prédiction de la RUL</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Genane Youness</w:t>
+                <w:t xml:space="preserve">Clustering et réduction de la dimension avec données manquantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Agliz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDS2025: 56ièmes Journées de Statistique de la SFDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFDS, Jun 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">56ièmes Journées de Statistique de la SFDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123350v1</w:t>
+                <w:t xml:space="preserve">hal-05047399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Divisive Unsupervised Feature Selection Approach for Explainable Remaining Useful Life Prediction</w:t>
+                <w:t xml:space="preserve">Une approche divisive et interprétable de réduction de dimension pour la prédiction de la RUL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Lamine Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
@@ -3392,206 +3392,206 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database and Expert Systems Applications. DEXA 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JDS2025: 56ièmes Journées de Statistique de la SFDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFDS, Jun 2025, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05229009v1</w:t>
+                <w:t xml:space="preserve">hal-05123350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiblock Analysis of Distributional Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paula Brito</w:t>
+                <w:t xml:space="preserve">A Divisive Unsupervised Feature Selection Approach for Explainable Remaining Useful Life Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Lamine Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symbolic Data Analysis Workshop 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Database and Expert Systems Applications. DEXA 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Bangkok, Thailand. pp.270-286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-02088-8_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-05496672v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification de données incomplètes par imputation multiple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3607,87 +3607,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29èmes Rencontres de la Société Francophone de Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone de Classification, Sep 2024, Marseille (CIRM, Centre International de Rencontres Mathématiques), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subspace clustering sur données incomplètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Agliz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3702,748 +3702,748 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFDS, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Modeling of Autonomous Vehicle Behavior With Imbalanced &amp; Mixed Data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clustering variables: a survey and some new developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Piperno</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mory Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Conference on Software, Telecommunications and Computer Networks (SoftCOM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sensometrics 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Sensometric Society, Jun 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869549v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering variables: a survey and some new developments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive Modeling of Autonomous Vehicle Behavior With Imbalanced &amp; Mixed Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Serbouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iness Ahriz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Piperno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensometrics 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 International Conference on Software, Telecommunications and Computer Networks (SoftCOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Split, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/SoftCOM62040.2024.10721852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04601242v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilité des indices de qualité d'un classifieur probabiliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Awa Dieye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Russolillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55ièmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFDS, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04587514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality Measures for Clusterwise Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th conference of the International Federation of Classification Societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, San José, Costa Rica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subspace clustering sur données incomplètes par imputation multiple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Agliz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29èmes Rencontres de la Société Francophone de Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone de Classification, Sep 2024, Marseille (CIRM, Centre International de Rencontres Mathématiques), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised learning for multiview data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXI Conference on Classification and Data Analysis (JOCLAD 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Leiria, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weighted Consensus Clustering for Unbiased Feature Importance in Random Forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mory Ouattara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th conference of the International Federation of Classification Societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, San José, Costa Rica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Explainability in Predictive Maintenance : Investigating the Impact of Data Preprocessing Techniques on XAI Effectiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou-Lamine Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4461,106 +4461,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 37th International Conference of the Florida Artificial Intelligence Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Florida, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.32473/flairs.37.1.135526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la complexité du réseau LSTM sur l'explicabilité en Maintenance Prédictive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Mouhamadou Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4588,358 +4588,358 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JdS 2024: 55ièmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFDS, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une comparaison de quelques méthodes de classification de variables mixtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mory Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFC'2023; Rencontres de la Société Francophone de Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.115-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of some methods for clustering of variables of mixed types</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mory Ouattara</w:t>
+                <w:t xml:space="preserve">Sparse non-symmetrical correspondence analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiping Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXX Meeting of the Portuguese Association for Classification and Data Analysis (JOCLAD 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CLAD, Apr 2023, Viana Do Castelo, Portugal. pp.85-86</w:t>
+              <w:t xml:space="preserve">CARME - Correspondence Analysis and Related Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Bonn, Sep 2023, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080343v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse non-symmetrical correspondence analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparison of some methods for clustering of variables of mixed types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mory Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARME - Correspondence Analysis and Related Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universität Bonn, Sep 2023, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">XXX Meeting of the Portuguese Association for Classification and Data Analysis (JOCLAD 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLAD, Apr 2023, Viana Do Castelo, Portugal. pp.85-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223695v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling missing data in clustering using multiple imputation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4955,87 +4955,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Berlin (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une revue systématique de la littérature autour du biais, de l'équité et de l'explicabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou-Lamine Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5063,87 +5063,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNIA 2023 - Conférence Nationale en Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIA- Association française pour l'Intelligence Artificielle, Jul 2023, Strasbourg, France. pp.87-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus de partitions en NLP pour une revue systématique de la littérature autour de l'XAI du biais et de l'équité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou-Lamine Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5171,73 +5171,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFC'2023; Rencontres de la Société Francophone de Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone de Classification, Jul 2023, Strasbourg, France. pp.43-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple imputation for clustering on incomplete data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5253,182 +5253,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ClaDAG 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Salerno (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering with missing data: which imputation model for which cluster analysis method?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th conference of the International Federation of Classification Societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOM-based clusterwise regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Hassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5443,471 +5443,471 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Science, Statistics and Visualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse Divisive Feature Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mory Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIII Meeting of the Portuguese Association for Classification and Data Analysis (JOCLAD 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CLAD, Dec 2021, Covilhã, Portugal. pp.75-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse Subspace K-means</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Wahab Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mory Ouattara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IEEE ICDM Workshop on Deep Learning and Clustering. In conjunction with IEEE ICDM 2021 December 7-10, 2021.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Auckland, New Zealand. pp.678-685, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICDMW53433.2021.00089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unbiased Feature selection in Random Forests using Consensus Feature Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nafise Fateri Gouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mory Ouattara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Science, Statistics &amp; Visualisation(DSSV) and European Conference on Data Analysis (ECDA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering sur données incomplètes : quel modèle d’imputation choisir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Audigier</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Resche-Rigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPICLIN 2021 – 15e Conférence francophone d’épidémiologie clinique – 28e Journées des statisticiens des centres de lutte contre le cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aix-Marseille Université; Institut Paoli-Calmettes de Marseille, Jun 2021, Marseille, France. pp.S21-S22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2021.04.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03542951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined-information criterion for clusterwise elastic-net regression. Application to omic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5949,73 +5949,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Channel Network Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cnam, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster analysis after multiple imputation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6031,371 +6031,371 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASMDA 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse Correspondence Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiping Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huiwen Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASMDA 2019. 18th Conference of the Applied Stochastic Models and Data Analysis International Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse Methods for Unsupervised Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiping Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huiwen Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 4th International Symposium on Interval Data Modelling (SIDM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weighted consensus clustering for multiblock data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mory Ouattara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clusterwise multiblock PLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6424,100 +6424,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current multiblock methods: competition or complementarity? A comparative study in a unified framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6532,302 +6532,302 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrostat 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of factors contributing to work-related stress: comparison of four metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Hocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Feropontova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ait Bouziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASMDA 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clusterwise Sparse PLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang-Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Preda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLS'17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Macao, Macau SAR China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularized clusterwise multiblock regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6856,315 +6856,315 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compstat 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Oviedo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Sparse Methods for High Dimensional Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Preda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H2DM International Workshop on High Dimensional Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of phytoplankton groups from space: application to senegalo-mauritanean upwelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yala Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crépon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Machu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N'Dèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vienne, Austria. pp.15098</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction en régression clusterwise PLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7193,182 +7193,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48 èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les méthodes « clusterwise » : principes et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang-Keita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII èmes rencontres de la Société Francophone de Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clusterwise multiblock PLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang-Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7396,87 +7396,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CARME 2015: Correspondence Analysis and Related Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clusterwise multiblock PLS regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang-Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7491,398 +7491,398 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFE-CMStats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imputation multiple avec SOM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mory Ouattara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soci?t? Francophone de Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Rabat, Maroc. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche basée sur STATIS pour la fusion de cartes topologiques auto-organisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mory Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Gasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Badran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14?mes Journ?es Francophones "Extraction et Gestion des Connaissances" EGC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régression typologique pour données multi-blocs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46 émes journées de statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H2S-SOM : Une méthode de soft-subspace clustering basée sur SOM pour la sélection de variables en classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Kaly</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N'Dèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mory Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niang Awa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7897,277 +7897,277 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Conference on Research in Computer Science and Applied Mathematics (CARI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Saint Louis, Sénégal. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STATIS BASED MULTIBLOCK CLUSTERING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mory Ouattara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Federation of Classification Societies Conference IFCS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Tilburg, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft Subpace clustering pour données multiblocs basée sur les cartes topologiques auto-organisées SOM : 2S-SOM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mory Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Badran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFDS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle non paramétrique de procédés par lots basé sur STATIS et la classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8182,440 +8182,440 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrostat2012, 12èmes journées Européennes Agro-Industrie et Méthodes Statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Paris, France. pp.163-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted Hierarchical Mixed Topological Map: une méthode de classification hiérarchique à deux niveaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Classification multi blocs pondérée basée sur les cartes topologiques auto-organisées (ConSOM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mory Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fouad Badran</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Fouille des données Complexe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, bordeaux, France. pp.10</w:t>
+              <w:t xml:space="preserve">XIX conf?rence de la Soci?t? Fran?aise de classification SFC : 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00748841v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification multi blocs pondérée basée sur les cartes topologiques auto-organisées (ConSOM)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Weighted Hierarchical Mixed Topological Map: une méthode de classification hiérarchique à deux niveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mory Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N'Dèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Thiria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Badran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX conf?rence de la Soci?t? Fran?aise de classification SFC : 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">Extraction et Fouille des données Complexe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, bordeaux, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126250v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical-MTM (HMTM): Classification d'individus décrits par des variables mixtes structurées en blocs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mory Ouattara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JDS'2011, 43e Journ?es de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate statistical control of batch processes with variable duration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Fogliatto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Industrial Engineering and Engineering Management (IEEM09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, X, France. pp.434-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle multivarié de procédés par lots à l'aide de Statis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8644,87 +8644,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00386632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batch Process Monitoring by Three-way Data Analysis Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Fogliatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8739,509 +8739,509 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASMDA'09 XIII International Conference on Applied Stochastic Models and Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Vilnius, Lithuania. pp.294-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate statistical control of batch processes with varying duration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Fogliatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congr?s SFDS-SSC, Ottawa, Canada May 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-way Strategies for Monitoring Batch Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Fogliatto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPSTAT'08, Porto, Portugal, 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controle multivariado de processos em batelada com duração variável.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Fogliatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENEGEP'07, Foz do Iguassu. Anais do XXVII ENEGEP. Rio de Janeiro, RS : ABEPRO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, X, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resampling ROC curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASC'07 International Association for Statistical Computing,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification préalable à la recherche de règles d'association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIAS'06 Rencontres Inter-Associations sur le thème de la classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Lyon, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9257,100 +9257,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KNEMO'06 Knowledge Extraction and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Capri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une comparaison de certains indices de pertinence des règles d'association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9365,100 +9365,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 06 Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Lille, France. pp.561-568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de classification pour l'extraction de règles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9486,362 +9486,362 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFC'06. Rencontres de la Société Francophone de Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Metz, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined use of association rules mining and clustering methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd world Conf. on Computational Statistics Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation conjointe des règles d'association et de la classification de variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37 èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Hierarchical Clustering Method using Topological Map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meziane Yacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Badran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Thiria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Applied Stochastique Models and Data Analysis (AMSDA2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9851,465 +9851,465 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilité des indices de qualité d'un classifieur probabiliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Awa Dieye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Russolillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et la Gestion des Connaissances 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Dijon, France. Revue des Nouvelles Technologies de l'Information, Extraction et Gestion des Connaissances, RNTI-E-40, pp.339-340, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04587468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiblock consensus clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie XIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification multi blocs basée sur les cartes topologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mory Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Toulouse, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLUSTERING INDIVIDUALS DESCRIBED BY MULTI BLOCK VARIABLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SADA'13 Statistique Appliqu?e pour le D?veloppement en Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Cotonou, Benin. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weighted Hierarchical Mixed Topological Map: une méthode de classification hiérarchique à deux niveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N'Dèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mory Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Badran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Thiria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC '2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10319,258 +10319,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principal Component Analysis: application to Statistical Process Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérard Govaert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-23, 2009, 1-84821-098-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9780470611777.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correspondence analysis and classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael Greenacre; Jörg Blasius. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiple Correspondence Analysis and Related Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapman and Hall/CRC</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.371-392, 2006, 9781584886280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse en composantes principales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10580,143 +10580,143 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérard Govaert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse des données</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.19-42, 2003, 978-2-7462-0643-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional methods for statistical process control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidimensional methods for statistical process control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10726,65 +10726,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental Singular Value Decomposition for Streaming and Scalable Network Embedding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10792,187 +10792,187 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huiwen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jichang Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05180013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering with missing data: which imputation model for which cluster analysis method?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse Correspondence Analysis for Contingency Tables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiping Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11007,73 +11007,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huiwen Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering with missing data: which equivalent for Rubin's rules?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11082,65 +11082,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId210"/>
+      <w:footerReference w:type="default" r:id="rId207"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11208,51 +11208,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DB4C6583"/>
+    <w:nsid w:val="3333D045"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11439,51 +11439,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ndeye-niang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6109-9935" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179489879" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488620v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Diallo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Niang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Audigier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bouhadjera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592197v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Lamine Ndao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genane Youness" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.70084" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929200v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.110144" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04467589v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Abdi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillemot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiping Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26398/IJAS.0035-014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03919521v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiwen Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-022-00531-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03541125v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-021-00489-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766733v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-022-00519-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904148v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Yala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'D&#232;ye Niang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brajard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mejia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mory Ouattara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-16-513-2020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02919886v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470765v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-017-0296-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471601v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Azzag" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lebbah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.10.525" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470028v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2335" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962769v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Niang Keita" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2018.09.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500566v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucianu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186961v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kaly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niang Awa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126343v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Fogliatto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125291v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plasse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Villeminot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leblond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2007.02.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDQWH1HG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507882v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024554v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047384v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Agliz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadif" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146046v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153737v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Brito" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pedro Duarte Silva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153676v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047407v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142745v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Awa Dieye" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Russolillo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099239v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047399v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05123350v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229009v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02088-8_19" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05496672v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Duarte Silva A." TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696382v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529094v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869549v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Serbouh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iness Ahriz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Piperno" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM62040.2024.10721852" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04601242v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04587514v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04674038v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dias" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696477v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04674055v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04674048v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579205v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou-Lamine Ndao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.37.1.135526" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612045v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Mouhamadou Ndao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04158375v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080343v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04223695v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529644v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04158443v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04158417v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127937v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03693455v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544471v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Hassini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03475860v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Niang-Keita" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03541520v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Wahab Diallo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW53433.2021.00089" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03541420v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafise Fateri Gouard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542951v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Audigier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Resche-Rigon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2021.04.035" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03541298v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544485v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471317v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471316v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471611v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471608v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065531v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02474927v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Hocine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Feropontova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ait Bouziad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02475001v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Niang-Keita" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Preda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500591v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500643v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507521v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yala Khalil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cr&#233;pon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Machu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500605v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507509v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507449v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507429v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126433v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126369v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Gasri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Badran" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126425v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126434v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126249v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126248v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126032v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748841v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126250v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125865v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126031v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386632v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125669v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125617v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Gonzalez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125596v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125380v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125359v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125212v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507614v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125152v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125213v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125141v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gauthier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125047v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124631v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Yacoub" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04587468v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471610v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126247v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126246v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126041v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125713v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdf/10.1002/9780470611777.ch1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611777.ch1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125202v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Multiple-Correspondence-Analysis-and-Related-Methods/Greenacre-Blasius/p/book/9781584886280" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507732v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unitheque.com/analyse-des-donnees/traite-ic2-serie-traitement-signal-image/hermes-lavoisier/Livre/51426" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124687v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05180013v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwen Zhang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jichang Zhao" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255231v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03047911v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030395v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ndeye-niang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6109-9935" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179489879" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488620v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Diallo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Niang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Audigier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bouhadjera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592197v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Lamine Ndao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genane Youness" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.70084" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929200v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.110144" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04467589v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Abdi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillemot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiping Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26398/IJAS.0035-014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03919521v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiwen Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-022-00531-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03541125v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-021-00489-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766733v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-022-00519-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904148v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Yala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brajard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mejia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mory Ouattara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-16-513-2020" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02919886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470765v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-017-0296-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471601v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Azzag" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lebbah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.10.525" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2335" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962769v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Niang Keita" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2018.09.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500566v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucianu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186961v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kaly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'D&#232;ye Niang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niang Awa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126343v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Fogliatto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125291v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plasse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Villeminot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leblond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2007.02.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDQWH1HG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507882v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589708v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047384v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Agliz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadif" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146046v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153737v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Brito" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pedro Duarte Silva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153676v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047407v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142745v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Awa Dieye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Russolillo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099239v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047399v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05123350v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229009v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02088-8_19" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696382v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529094v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04601242v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869549v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Serbouh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iness Ahriz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Piperno" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM62040.2024.10721852" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04587514v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04674038v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dias" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696477v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04674055v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04674048v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579205v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou-Lamine Ndao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.37.1.135526" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612045v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Mouhamadou Ndao" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04158375v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04223695v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080343v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529644v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04158443v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04158417v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127937v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03693455v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544471v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Hassini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03475860v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03541520v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Wahab Diallo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW53433.2021.00089" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03541420v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafise Fateri Gouard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542951v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Resche-Rigon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2021.04.035" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03541298v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544485v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471317v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471316v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471611v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471608v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065531v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02474927v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Hocine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Feropontova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ait Bouziad" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02475001v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Niang-Keita" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Preda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500591v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500643v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507521v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yala Khalil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cr&#233;pon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Machu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500605v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507509v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507449v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507429v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126433v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126369v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Gasri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Badran" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126425v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126434v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126249v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126248v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126032v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126250v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748841v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125865v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126031v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386632v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125669v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125617v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Gonzalez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125596v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125380v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125359v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125212v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507614v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125152v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125213v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125141v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gauthier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125047v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124631v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Yacoub" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04587468v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471610v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126247v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126246v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126041v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125713v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdf/10.1002/9780470611777.ch1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611777.ch1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125202v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Multiple-Correspondence-Analysis-and-Related-Methods/Greenacre-Blasius/p/book/9781584886280" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507732v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unitheque.com/analyse-des-donnees/traite-ic2-serie-traitement-signal-image/hermes-lavoisier/Livre/51426" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124687v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05180013v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwen Zhang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jichang Zhao" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255231v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03047911v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030395v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>