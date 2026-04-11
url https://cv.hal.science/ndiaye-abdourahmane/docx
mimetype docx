--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abdourahmane NDIAYE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ndiaye-abdourahmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-3900-2800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Maison des livreurs de Bordeaux : Un entrepreneur social, bastion de la résistance au capitalisme de plateformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Rencontres du Réseau Inter-Universitaire de l’Économie Sociale et Solidaire (RIUESS 2025) : L’ESS au travail ! Enquêter sur les pratiques de résistance, de transformation et d’émancipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire ESS de Lyon; Laboratoire Coactis; Laboratoire Triangle; Centre Max Weber; Sciences Po Lyon; Université Jean Monnet de St Etienne, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner la transition alimentaire sur le territoire du Grand Projet des Villes Rive Droite en Métropole de Bordeaux : entre enrôlement et adhésion des acteurs de l’ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres du Réseau interuniversitaire de l'économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville durable et ses écoquartiers en France et au Québec : regards croisés sur la participation des habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canada, passages multiples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00944567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Grabbing and Peasant Movement in Senegal: A Country Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrarian Studies Summer School " Political Economy of Food Sovereignty in the Global South. Prospects and Contexts ", Harare-Zimbabwe / 14-18 January 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Harare, Zimbabwe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat coopératif dans les projets d'ÉcoQuartiers : initiative habitante ou injonction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ISIAT. "L'animation socioculturelle, quelle place pour le projet urbain ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ÉcoQuartiers au prisme de la consommation responsable. Étude des représentations à travers le concours Écoquartiers 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ISIAT Bordeaux / 28-29 janvier 2013 L'animation socioculturelle, quelle place pour le projet urbain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animation et la double dualité de la &amp;quot; consommation responsable &amp;quot;. Vers une grille de lecture des mouvements citoyens de la consommation critique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" L'animation socioculturelle professionnelle, quels rapports au politique ? ", Colloque de l'ISIAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusters, ÉcoQuartiers, Innovation sociale et Économie sociale et solidaire : le cas du projet Darwin le Biotope éco-créatif à Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Rencontres du RIUESS. " L'économie sociale et solidaire face aux défis de l'innovation sociale et du changement de société "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la &amp;quot;consommation responsable&amp;quot; à la &amp;quot;consommation alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session "L'animation d'aujourd'hui dans un monde en mutation : les expériences et la recherche". Colloque du Réseau International de l'Animation organisé par l'IEPSA, Saragosse, 26-28 octobre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saragosse, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail et l'utopie. Analyse du travail dans les théories de Sismondi, Fourier, Proudhon, Marx, Engels, Godin et Lafargue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie sociale et solidaire et le travail, XIèmes Rencontres du RIUESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation au développement et professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ISIAT, Economie sociale et solidaire et dynamiques des territoires : Quelle place pour l'animation professionnelle ? IUT Michel de Montaigne Bordeaux 3, Crajep Aquitaine, CRESS Aquitaine, Bordeaux, 25-26 janvier 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00474115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondialisation et nouvelle question agraire en Afrique de l'ouest : quelles transitions au socialisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du Forum Mondial des Alternatives, Transitions au socialisme, Caracas, Venezuela, 13-19 octobre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Caracas, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions des territoires face à la mondialisation. L'étude de cas du PLIE des Graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du Forum des Économistes Marocains, Politiques économiques et performance globale de l'économie, Tanger, Maroc, 9-10 mai 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie solidaire, insertion et marchés transitionnels du travail territorialisés. Quelques conclusions tirées de l'étude de cas du PLIE des Graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire : nouvelles approches et dynamiques territoriales, IAE, Université de Nantes, 29-30 septembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler d'une nouvelle question foncière en Afrique de l'ouest ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Analyses et pratiques du développement : enjeux et diversité des approches, Centre de Recherche sur l'Industrie, les Institutions et les Systèmes Économiques, Université de Picardie, Amiens, 26-27 octobre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie politique des mutations souhaitables des agricultures paysannes en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum du Tiers Monde, Forum Mondial des Alternatives, CODESRIA, Congrès de l'Association Internationale de Sociologie, Durban (Afrique du Sud), 23-29 juillet 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Durban, Afrique du Sud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'Économie Sociale et Solidaire prise entre valeurs ancestrales et transition social-écologique dans les Suds »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme des régimes fonciers au Sénégal : condition de l'éradication de la pauvreté rurale et de la souveraineté alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à la métropolisation : repenser l’enseignement de la pratique du projet au prisme des transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ambal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassina Khusrawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’internationalisation de l’éducation face aux enjeux de la transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05089092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération et transition alimentaire sur le territoire du Grand Projet des Villes Rive Droite dans la Métropole de Bordeaux : entre adhésion et enrôlement des acteurs de l’ESS dans le cadre d’un Projet Alimentaire Territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timothée Duverger; Abdourahmane Ndiaye; Vincent Lhuillier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ESS en transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bord De L'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Territoires de l'ESS, 9782356870385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat participatif, une réponse à la violence du mal-logement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CSE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animation socioculturelle et l’intervention sociale face à la violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.172-190, 2021, Des paroles et des actes, 9791093839295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoquartiers, circuits courts alimentaires de proximité et modes d'habiter : vers une typologie du consommateur responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Tozzi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et quartiers durables : la place des habitants. La participation habitante dans la mise en durabilité urbaine : discours, effets, expérimentations et mises à l'épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carrières Sociales Éditions, 2016, Collection « des Paroles et des Actes », </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cse.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumérisme politique dans la ville durable : l'animateur socioculturel, &amp;quot;passeur&amp;quot; de la consommation responsable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richelle J-L, Rubi S, Ziegelmeyer J-M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animation socioculturelle professionnelle, quels rapports au politique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carrières sociales éditions, pp.281-294, 2013, des paroles et des actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires, Clusters et ÉcoQuartiers : un modèle de développement urbain innovant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boutillier S., Djellal F., Gallouj F., Laperche B. et Uzunidis D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation verte. De la théorie aux bonnes pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIE Peter Lang, pp.347-371, 2012, Business &amp; Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre le chômage des jeunes des &amp;quot; zones urbaines sensibles &amp;quot; en France. &amp;quot; Égalité des chances &amp;quot; ou &amp;quot; discrimination positive &amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crenn C &amp; Kotobi L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le traitement de la différence dans le champ de l'animation professionnelle : l'ethnicité en débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.311-332, 2012, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.crenn.2012.01.0311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Économie sociale et solidaire : animation et dynamiques des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdourahmane Ndiaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire : animation et dynamiques des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.15-29, 2011, Animation et Territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'économie sociale à l'économie populaire solidaire via l'économie solidaire. Quelles leçons tirer du social business ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ndiaye, Abdourahmane; Fall, Abdou Salam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire : animation et dynamiques des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.85-109, 2011, Animation et Territoires, 978-2-296-54693-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux d'une réforme foncière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Dahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tarik Dahou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libéralisation et politique agricole au Sénégal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.49-69, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'initiative PPTE est-elle efficace pour la réduction de la pauvreté ? Étude de cas du Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daffe, G. ; Diagne, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Sénégal face aux défis de la pauvreté. Les oubliés de la croissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRES-Karthala-CREPOS, pp.301-322, 2009, Collection Hommes et Sociétés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutions des territoires et mondialisation. L'étude de cas du PLIE des Graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christen Jakob, M. ; Reichmuth, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Community development : local and global challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucerne University of Applied Sciences and Arts (Lucerne, Suisse), pp.201-208, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-développement ou gestion du conflit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Amin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amin, S. ; Diouf, M. ; Founou-Tchuigoua, B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique : exclusion programmée ou renaissance ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maisonneuve &amp; Larose, pp.9-75, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ESS en transition(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.324, 2024, Territoires de l'ESS, 9782356870385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04660566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses radicales au crises agraires et rurales africaines. Agriculture paysanne, démocratisation des sociétés rurales et souveraineté alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Founou-Tchuigoua Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CODESRIA, pp.268, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire : animation et dynamiques des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.227, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Afriques de l’alimentation: environnement, santé et créativité au coeur des changements globaux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gobatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tibère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, 2023, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aof.13954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Afriques de l'alimentation : environnement, santé et créativité au cœur des changements globaux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gobatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tibère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, 2023, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aof.13954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Afriques de l’alimentation : environnement et santé au cœur des changements globaux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gobatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tibère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat participatif, une réponse au mal-logement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Non-Violentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (207), pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protestation Auchan dégage à Dakar : de l’éthique d’une résistance au plaidoyer pour le consommer local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les Afriques de l’alimentation environnement, santé et créativité au cœur des changements globaux contemporains, 17, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aof.14180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can Short Food Supply Chains be a lever for the development of a local economy based on peasant family farms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policy in Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation habitante dans les écoquartiers, un enjeu de (re)politisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La participation habitante dans les écoquartiers : discours, effets, expérimentations et retours critiques, 6 (2), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.10913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie populaire solidaire : entre bricolage social et marginalisation mystifiée ? Réflexions à partir de la Danone community « La Laiterie du Berger » au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africana studia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions des territoires face à la mondialisation. L'étude de cas du PLIE des Graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13-14, pp.67-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00816974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner par les normes environnementales : jeux d’acteurs et de puissance dans la certification forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guéneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (146), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.146.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner par les normes environnementales : jeux d'acteurs et de puissance dans la certification forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guéneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (146), pp.123-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00784087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie solidaire et démocratie participative locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (Numéro thématique Economie sociale et solidaire. Nouvelles trajectoires d'innovations. Sophie Bo, pp.73-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique d'intégration en France. Les socioéconomistes ont-ils quelque chose à dire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00816980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FACED WITH METROPOLIZATION : RETHINKING THE TEACHING OF DESIGN PRACTICES THROUGH THE LENS OF TRANSITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ambal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Reix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Teixeira-Col</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IfOU CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France. 15th Conference IFo U 2022 : Internationalizing Education for the Ecological Transition Challenge : New Stakes for Sharing Knowledge and Acting in a Changing World, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QualipSO-Une alimentation de qualité dans la restauration collective publique comme levier d’une transition agricole, écologique et sociale. Une recherche-action sur le territoire de la rive droite de la métropole bordelaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas d'Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Corade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5319 Passages, CNRS, UR ETBX, INRAE, ENSAP de Bordeaux, IUT Bordeaux Montaigne. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une alimentation de qualité dans la restauration collective publique comme levier d'une transition agricole, écologique et sociale. Une recherche-action sur la Rive droite de la métropole bordelaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Corade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas d'Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5319 Passages; CNRS; UR ETBX; INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelillah HAMDOUCH, Sophie REBOUD, Corinne TANGUY (dir.), PME, dynamiques entrepreneuriales et innovation, collection Business & Innovation, Bruxelles, Peter Lang, 2011, 412 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.205-207. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.038.0205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00717408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur les résultats de l'enquête des diplômés DUT Carrières sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire de la pauvreté et CSLP au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Dahou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abdourahmane NDIAYE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ndiaye-abdourahmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-3900-2800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Maison des livreurs de Bordeaux : Un entrepreneur social, bastion de la résistance au capitalisme de plateformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Rencontres du Réseau Inter-Universitaire de l’Économie Sociale et Solidaire (RIUESS 2025) : L’ESS au travail ! Enquêter sur les pratiques de résistance, de transformation et d’émancipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire ESS de Lyon; Laboratoire Coactis; Laboratoire Triangle; Centre Max Weber; Sciences Po Lyon; Université Jean Monnet de St Etienne, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner la transition alimentaire sur le territoire du Grand Projet des Villes Rive Droite en Métropole de Bordeaux : entre enrôlement et adhésion des acteurs de l’ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres du Réseau interuniversitaire de l'économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville durable et ses écoquartiers en France et au Québec : regards croisés sur la participation des habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canada, passages multiples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00944567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Grabbing and Peasant Movement in Senegal: A Country Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrarian Studies Summer School " Political Economy of Food Sovereignty in the Global South. Prospects and Contexts ", Harare-Zimbabwe / 14-18 January 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Harare, Zimbabwe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat coopératif dans les projets d'ÉcoQuartiers : initiative habitante ou injonction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ISIAT. "L'animation socioculturelle, quelle place pour le projet urbain ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ÉcoQuartiers au prisme de la consommation responsable. Étude des représentations à travers le concours Écoquartiers 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ISIAT Bordeaux / 28-29 janvier 2013 L'animation socioculturelle, quelle place pour le projet urbain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusters, ÉcoQuartiers, Innovation sociale et Économie sociale et solidaire : le cas du projet Darwin le Biotope éco-créatif à Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Rencontres du RIUESS. " L'économie sociale et solidaire face aux défis de l'innovation sociale et du changement de société "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animation et la double dualité de la &amp;quot; consommation responsable &amp;quot;. Vers une grille de lecture des mouvements citoyens de la consommation critique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" L'animation socioculturelle professionnelle, quels rapports au politique ? ", Colloque de l'ISIAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la &amp;quot;consommation responsable&amp;quot; à la &amp;quot;consommation alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session "L'animation d'aujourd'hui dans un monde en mutation : les expériences et la recherche". Colloque du Réseau International de l'Animation organisé par l'IEPSA, Saragosse, 26-28 octobre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saragosse, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail et l'utopie. Analyse du travail dans les théories de Sismondi, Fourier, Proudhon, Marx, Engels, Godin et Lafargue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie sociale et solidaire et le travail, XIèmes Rencontres du RIUESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation au développement et professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ISIAT, Economie sociale et solidaire et dynamiques des territoires : Quelle place pour l'animation professionnelle ? IUT Michel de Montaigne Bordeaux 3, Crajep Aquitaine, CRESS Aquitaine, Bordeaux, 25-26 janvier 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00474115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie solidaire, insertion et marchés transitionnels du travail territorialisés. Quelques conclusions tirées de l'étude de cas du PLIE des Graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire : nouvelles approches et dynamiques territoriales, IAE, Université de Nantes, 29-30 septembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions des territoires face à la mondialisation. L'étude de cas du PLIE des Graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du Forum des Économistes Marocains, Politiques économiques et performance globale de l'économie, Tanger, Maroc, 9-10 mai 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondialisation et nouvelle question agraire en Afrique de l'ouest : quelles transitions au socialisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du Forum Mondial des Alternatives, Transitions au socialisme, Caracas, Venezuela, 13-19 octobre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Caracas, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie politique des mutations souhaitables des agricultures paysannes en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum du Tiers Monde, Forum Mondial des Alternatives, CODESRIA, Congrès de l'Association Internationale de Sociologie, Durban (Afrique du Sud), 23-29 juillet 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Durban, Afrique du Sud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler d'une nouvelle question foncière en Afrique de l'ouest ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Analyses et pratiques du développement : enjeux et diversité des approches, Centre de Recherche sur l'Industrie, les Institutions et les Systèmes Économiques, Université de Picardie, Amiens, 26-27 octobre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'Économie Sociale et Solidaire prise entre valeurs ancestrales et transition social-écologique dans les Suds »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme des régimes fonciers au Sénégal : condition de l'éradication de la pauvreté rurale et de la souveraineté alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à la métropolisation : repenser l’enseignement de la pratique du projet au prisme des transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ambal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassina Khusrawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’internationalisation de l’éducation face aux enjeux de la transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05089092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération et transition alimentaire sur le territoire du Grand Projet des Villes Rive Droite dans la Métropole de Bordeaux : entre adhésion et enrôlement des acteurs de l’ESS dans le cadre d’un Projet Alimentaire Territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timothée Duverger; Abdourahmane Ndiaye; Vincent Lhuillier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ESS en transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bord De L'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Territoires de l'ESS, 9782356870385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat participatif, une réponse à la violence du mal-logement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CSE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animation socioculturelle et l’intervention sociale face à la violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.172-190, 2021, Des paroles et des actes, 9791093839295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoquartiers, circuits courts alimentaires de proximité et modes d'habiter : vers une typologie du consommateur responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Tozzi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et quartiers durables : la place des habitants. La participation habitante dans la mise en durabilité urbaine : discours, effets, expérimentations et mises à l'épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carrières Sociales Éditions, 2016, Collection « des Paroles et des Actes », </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cse.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumérisme politique dans la ville durable : l'animateur socioculturel, &amp;quot;passeur&amp;quot; de la consommation responsable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richelle J-L, Rubi S, Ziegelmeyer J-M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animation socioculturelle professionnelle, quels rapports au politique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carrières sociales éditions, pp.281-294, 2013, des paroles et des actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre le chômage des jeunes des &amp;quot; zones urbaines sensibles &amp;quot; en France. &amp;quot; Égalité des chances &amp;quot; ou &amp;quot; discrimination positive &amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crenn C &amp; Kotobi L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le traitement de la différence dans le champ de l'animation professionnelle : l'ethnicité en débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.311-332, 2012, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.crenn.2012.01.0311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires, Clusters et ÉcoQuartiers : un modèle de développement urbain innovant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boutillier S., Djellal F., Gallouj F., Laperche B. et Uzunidis D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation verte. De la théorie aux bonnes pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIE Peter Lang, pp.347-371, 2012, Business &amp; Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Économie sociale et solidaire : animation et dynamiques des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdourahmane Ndiaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire : animation et dynamiques des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.15-29, 2011, Animation et Territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'économie sociale à l'économie populaire solidaire via l'économie solidaire. Quelles leçons tirer du social business ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ndiaye, Abdourahmane; Fall, Abdou Salam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire : animation et dynamiques des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.85-109, 2011, Animation et Territoires, 978-2-296-54693-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux d'une réforme foncière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Dahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tarik Dahou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libéralisation et politique agricole au Sénégal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.49-69, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'initiative PPTE est-elle efficace pour la réduction de la pauvreté ? Étude de cas du Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daffe, G. ; Diagne, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Sénégal face aux défis de la pauvreté. Les oubliés de la croissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRES-Karthala-CREPOS, pp.301-322, 2009, Collection Hommes et Sociétés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutions des territoires et mondialisation. L'étude de cas du PLIE des Graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christen Jakob, M. ; Reichmuth, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Community development : local and global challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucerne University of Applied Sciences and Arts (Lucerne, Suisse), pp.201-208, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-développement ou gestion du conflit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Amin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amin, S. ; Diouf, M. ; Founou-Tchuigoua, B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique : exclusion programmée ou renaissance ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maisonneuve &amp; Larose, pp.9-75, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ESS en transition(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.324, 2024, Territoires de l'ESS, 9782356870385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04660566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses radicales au crises agraires et rurales africaines. Agriculture paysanne, démocratisation des sociétés rurales et souveraineté alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Founou-Tchuigoua Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CODESRIA, pp.268, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire : animation et dynamiques des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.227, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FACED WITH METROPOLIZATION : RETHINKING THE TEACHING OF DESIGN PRACTICES THROUGH THE LENS OF TRANSITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ambal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Reix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Teixeira-Col</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IfOU CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France. 15th Conference IFo U 2022 : Internationalizing Education for the Ecological Transition Challenge : New Stakes for Sharing Knowledge and Acting in a Changing World, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Afriques de l’alimentation: environnement, santé et créativité au coeur des changements globaux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gobatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tibère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, 2023, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aof.13954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Afriques de l'alimentation : environnement, santé et créativité au cœur des changements globaux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gobatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tibère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, 2023, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aof.13954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Afriques de l’alimentation : environnement et santé au cœur des changements globaux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gobatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tibère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat participatif, une réponse au mal-logement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Non-Violentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (207), pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protestation Auchan dégage à Dakar : de l’éthique d’une résistance au plaidoyer pour le consommer local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les Afriques de l’alimentation environnement, santé et créativité au cœur des changements globaux contemporains, 17, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aof.14180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can Short Food Supply Chains be a lever for the development of a local economy based on peasant family farms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policy in Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie populaire solidaire : entre bricolage social et marginalisation mystifiée ? Réflexions à partir de la Danone community « La Laiterie du Berger » au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africana studia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation habitante dans les écoquartiers, un enjeu de (re)politisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La participation habitante dans les écoquartiers : discours, effets, expérimentations et retours critiques, 6 (2), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.10913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions des territoires face à la mondialisation. L'étude de cas du PLIE des Graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13-14, pp.67-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00816974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner par les normes environnementales : jeux d’acteurs et de puissance dans la certification forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guéneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (146), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.146.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner par les normes environnementales : jeux d'acteurs et de puissance dans la certification forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guéneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (146), pp.123-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00784087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie solidaire et démocratie participative locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (Numéro thématique Economie sociale et solidaire. Nouvelles trajectoires d'innovations. Sophie Bo, pp.73-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique d'intégration en France. Les socioéconomistes ont-ils quelque chose à dire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00816980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QualipSO-Une alimentation de qualité dans la restauration collective publique comme levier d’une transition agricole, écologique et sociale. Une recherche-action sur le territoire de la rive droite de la métropole bordelaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas d'Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Corade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5319 Passages, CNRS, UR ETBX, INRAE, ENSAP de Bordeaux, IUT Bordeaux Montaigne. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une alimentation de qualité dans la restauration collective publique comme levier d'une transition agricole, écologique et sociale. Une recherche-action sur la Rive droite de la métropole bordelaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Corade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas d'Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5319 Passages; CNRS; UR ETBX; INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelillah HAMDOUCH, Sophie REBOUD, Corinne TANGUY (dir.), PME, dynamiques entrepreneuriales et innovation, collection Business & Innovation, Bruxelles, Peter Lang, 2011, 412 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.205-207. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.038.0205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00717408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur les résultats de l'enquête des diplômés DUT Carrières sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire de la pauvreté et CSLP au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Dahou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C68813F"/>
+    <w:nsid w:val="3B54EAB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ndiaye-abdourahmane" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-3900-2800" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097480v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Ndiaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696193v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chambelland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944567v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tozzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827751v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828279v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carimentrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabrol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828267v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827771v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653561v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferreira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474115v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402017v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402020v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596749v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402023v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653556v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05089092v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ambal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Couture" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Khusrawy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693371v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/less-en-transitions/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090926v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03215415v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cse.150" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828293v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703355v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828300v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.crenn.2012.01.0311" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596745v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596753v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817009v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Dahou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402032v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402035v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402041v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660566v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Duverger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhuillier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828257v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Founou-Tchuigoua Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596758v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243577v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Crenn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gobatto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tib&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Seye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.13954" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922365v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276392v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092892v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951777v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.14180" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03215393v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490060v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10913" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03215318v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816974v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490050v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu&#233;neau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.146.0123" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784087v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653526v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816980v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183693v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Guillot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Teixeira-Col" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690986v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Andrea" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354272v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.038.0205" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402043v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402044v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ndiaye-abdourahmane" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-3900-2800" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097480v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Ndiaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696193v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chambelland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944567v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tozzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827751v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828279v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carimentrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabrol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828267v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827771v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827726v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653561v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferreira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474115v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596749v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402020v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402017v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402023v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653556v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05089092v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ambal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Couture" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Khusrawy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693371v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/less-en-transitions/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090926v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03215415v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cse.150" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828293v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.crenn.2012.01.0311" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703355v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596745v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596753v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817009v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Dahou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402032v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402035v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402041v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660566v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Duverger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhuillier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828257v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Founou-Tchuigoua Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596758v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183693v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Guillot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Teixeira-Col" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243577v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Crenn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gobatto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tib&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Seye" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.13954" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922365v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092892v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951777v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.14180" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03215393v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03215318v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490060v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10913" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816974v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490050v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu&#233;neau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.146.0123" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784087v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653526v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816980v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690986v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Andrea" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354272v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.038.0205" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402043v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402044v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>