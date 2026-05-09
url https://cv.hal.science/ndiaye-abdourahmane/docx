--- v1 (2026-04-11)
+++ v2 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abdourahmane NDIAYE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ndiaye-abdourahmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-3900-2800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Maison des livreurs de Bordeaux : Un entrepreneur social, bastion de la résistance au capitalisme de plateformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Rencontres du Réseau Inter-Universitaire de l’Économie Sociale et Solidaire (RIUESS 2025) : L’ESS au travail ! Enquêter sur les pratiques de résistance, de transformation et d’émancipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire ESS de Lyon; Laboratoire Coactis; Laboratoire Triangle; Centre Max Weber; Sciences Po Lyon; Université Jean Monnet de St Etienne, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner la transition alimentaire sur le territoire du Grand Projet des Villes Rive Droite en Métropole de Bordeaux : entre enrôlement et adhésion des acteurs de l’ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres du Réseau interuniversitaire de l'économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville durable et ses écoquartiers en France et au Québec : regards croisés sur la participation des habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canada, passages multiples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00944567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Grabbing and Peasant Movement in Senegal: A Country Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrarian Studies Summer School " Political Economy of Food Sovereignty in the Global South. Prospects and Contexts ", Harare-Zimbabwe / 14-18 January 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Harare, Zimbabwe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat coopératif dans les projets d'ÉcoQuartiers : initiative habitante ou injonction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ISIAT. "L'animation socioculturelle, quelle place pour le projet urbain ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ÉcoQuartiers au prisme de la consommation responsable. Étude des représentations à travers le concours Écoquartiers 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ISIAT Bordeaux / 28-29 janvier 2013 L'animation socioculturelle, quelle place pour le projet urbain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusters, ÉcoQuartiers, Innovation sociale et Économie sociale et solidaire : le cas du projet Darwin le Biotope éco-créatif à Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Rencontres du RIUESS. " L'économie sociale et solidaire face aux défis de l'innovation sociale et du changement de société "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animation et la double dualité de la &amp;quot; consommation responsable &amp;quot;. Vers une grille de lecture des mouvements citoyens de la consommation critique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" L'animation socioculturelle professionnelle, quels rapports au politique ? ", Colloque de l'ISIAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la &amp;quot;consommation responsable&amp;quot; à la &amp;quot;consommation alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session "L'animation d'aujourd'hui dans un monde en mutation : les expériences et la recherche". Colloque du Réseau International de l'Animation organisé par l'IEPSA, Saragosse, 26-28 octobre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saragosse, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail et l'utopie. Analyse du travail dans les théories de Sismondi, Fourier, Proudhon, Marx, Engels, Godin et Lafargue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie sociale et solidaire et le travail, XIèmes Rencontres du RIUESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation au développement et professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ISIAT, Economie sociale et solidaire et dynamiques des territoires : Quelle place pour l'animation professionnelle ? IUT Michel de Montaigne Bordeaux 3, Crajep Aquitaine, CRESS Aquitaine, Bordeaux, 25-26 janvier 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00474115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie solidaire, insertion et marchés transitionnels du travail territorialisés. Quelques conclusions tirées de l'étude de cas du PLIE des Graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire : nouvelles approches et dynamiques territoriales, IAE, Université de Nantes, 29-30 septembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions des territoires face à la mondialisation. L'étude de cas du PLIE des Graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du Forum des Économistes Marocains, Politiques économiques et performance globale de l'économie, Tanger, Maroc, 9-10 mai 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondialisation et nouvelle question agraire en Afrique de l'ouest : quelles transitions au socialisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du Forum Mondial des Alternatives, Transitions au socialisme, Caracas, Venezuela, 13-19 octobre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Caracas, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie politique des mutations souhaitables des agricultures paysannes en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum du Tiers Monde, Forum Mondial des Alternatives, CODESRIA, Congrès de l'Association Internationale de Sociologie, Durban (Afrique du Sud), 23-29 juillet 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Durban, Afrique du Sud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler d'une nouvelle question foncière en Afrique de l'ouest ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Analyses et pratiques du développement : enjeux et diversité des approches, Centre de Recherche sur l'Industrie, les Institutions et les Systèmes Économiques, Université de Picardie, Amiens, 26-27 octobre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'Économie Sociale et Solidaire prise entre valeurs ancestrales et transition social-écologique dans les Suds »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme des régimes fonciers au Sénégal : condition de l'éradication de la pauvreté rurale et de la souveraineté alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à la métropolisation : repenser l’enseignement de la pratique du projet au prisme des transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ambal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassina Khusrawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’internationalisation de l’éducation face aux enjeux de la transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05089092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération et transition alimentaire sur le territoire du Grand Projet des Villes Rive Droite dans la Métropole de Bordeaux : entre adhésion et enrôlement des acteurs de l’ESS dans le cadre d’un Projet Alimentaire Territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timothée Duverger; Abdourahmane Ndiaye; Vincent Lhuillier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ESS en transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bord De L'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Territoires de l'ESS, 9782356870385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat participatif, une réponse à la violence du mal-logement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CSE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animation socioculturelle et l’intervention sociale face à la violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.172-190, 2021, Des paroles et des actes, 9791093839295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoquartiers, circuits courts alimentaires de proximité et modes d'habiter : vers une typologie du consommateur responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Tozzi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et quartiers durables : la place des habitants. La participation habitante dans la mise en durabilité urbaine : discours, effets, expérimentations et mises à l'épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carrières Sociales Éditions, 2016, Collection « des Paroles et des Actes », </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cse.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumérisme politique dans la ville durable : l'animateur socioculturel, &amp;quot;passeur&amp;quot; de la consommation responsable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richelle J-L, Rubi S, Ziegelmeyer J-M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animation socioculturelle professionnelle, quels rapports au politique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carrières sociales éditions, pp.281-294, 2013, des paroles et des actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre le chômage des jeunes des &amp;quot; zones urbaines sensibles &amp;quot; en France. &amp;quot; Égalité des chances &amp;quot; ou &amp;quot; discrimination positive &amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crenn C &amp; Kotobi L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le traitement de la différence dans le champ de l'animation professionnelle : l'ethnicité en débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.311-332, 2012, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.crenn.2012.01.0311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires, Clusters et ÉcoQuartiers : un modèle de développement urbain innovant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boutillier S., Djellal F., Gallouj F., Laperche B. et Uzunidis D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation verte. De la théorie aux bonnes pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIE Peter Lang, pp.347-371, 2012, Business &amp; Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Économie sociale et solidaire : animation et dynamiques des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdourahmane Ndiaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire : animation et dynamiques des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.15-29, 2011, Animation et Territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'économie sociale à l'économie populaire solidaire via l'économie solidaire. Quelles leçons tirer du social business ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ndiaye, Abdourahmane; Fall, Abdou Salam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire : animation et dynamiques des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.85-109, 2011, Animation et Territoires, 978-2-296-54693-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux d'une réforme foncière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Dahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tarik Dahou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libéralisation et politique agricole au Sénégal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.49-69, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'initiative PPTE est-elle efficace pour la réduction de la pauvreté ? Étude de cas du Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daffe, G. ; Diagne, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Sénégal face aux défis de la pauvreté. Les oubliés de la croissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRES-Karthala-CREPOS, pp.301-322, 2009, Collection Hommes et Sociétés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutions des territoires et mondialisation. L'étude de cas du PLIE des Graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christen Jakob, M. ; Reichmuth, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Community development : local and global challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucerne University of Applied Sciences and Arts (Lucerne, Suisse), pp.201-208, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-développement ou gestion du conflit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Amin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amin, S. ; Diouf, M. ; Founou-Tchuigoua, B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique : exclusion programmée ou renaissance ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maisonneuve &amp; Larose, pp.9-75, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ESS en transition(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.324, 2024, Territoires de l'ESS, 9782356870385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04660566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses radicales au crises agraires et rurales africaines. Agriculture paysanne, démocratisation des sociétés rurales et souveraineté alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Founou-Tchuigoua Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CODESRIA, pp.268, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire : animation et dynamiques des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.227, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FACED WITH METROPOLIZATION : RETHINKING THE TEACHING OF DESIGN PRACTICES THROUGH THE LENS OF TRANSITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ambal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Reix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Teixeira-Col</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IfOU CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France. 15th Conference IFo U 2022 : Internationalizing Education for the Ecological Transition Challenge : New Stakes for Sharing Knowledge and Acting in a Changing World, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Afriques de l’alimentation: environnement, santé et créativité au coeur des changements globaux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gobatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tibère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, 2023, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aof.13954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Afriques de l'alimentation : environnement, santé et créativité au cœur des changements globaux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gobatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tibère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, 2023, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aof.13954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Afriques de l’alimentation : environnement et santé au cœur des changements globaux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gobatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tibère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat participatif, une réponse au mal-logement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Non-Violentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (207), pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protestation Auchan dégage à Dakar : de l’éthique d’une résistance au plaidoyer pour le consommer local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les Afriques de l’alimentation environnement, santé et créativité au cœur des changements globaux contemporains, 17, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aof.14180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can Short Food Supply Chains be a lever for the development of a local economy based on peasant family farms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policy in Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie populaire solidaire : entre bricolage social et marginalisation mystifiée ? Réflexions à partir de la Danone community « La Laiterie du Berger » au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africana studia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation habitante dans les écoquartiers, un enjeu de (re)politisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La participation habitante dans les écoquartiers : discours, effets, expérimentations et retours critiques, 6 (2), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.10913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions des territoires face à la mondialisation. L'étude de cas du PLIE des Graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13-14, pp.67-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00816974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner par les normes environnementales : jeux d’acteurs et de puissance dans la certification forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guéneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (146), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.146.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner par les normes environnementales : jeux d'acteurs et de puissance dans la certification forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guéneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (146), pp.123-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00784087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie solidaire et démocratie participative locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (Numéro thématique Economie sociale et solidaire. Nouvelles trajectoires d'innovations. Sophie Bo, pp.73-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique d'intégration en France. Les socioéconomistes ont-ils quelque chose à dire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00816980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QualipSO-Une alimentation de qualité dans la restauration collective publique comme levier d’une transition agricole, écologique et sociale. Une recherche-action sur le territoire de la rive droite de la métropole bordelaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas d'Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Corade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5319 Passages, CNRS, UR ETBX, INRAE, ENSAP de Bordeaux, IUT Bordeaux Montaigne. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une alimentation de qualité dans la restauration collective publique comme levier d'une transition agricole, écologique et sociale. Une recherche-action sur la Rive droite de la métropole bordelaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Corade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas d'Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5319 Passages; CNRS; UR ETBX; INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelillah HAMDOUCH, Sophie REBOUD, Corinne TANGUY (dir.), PME, dynamiques entrepreneuriales et innovation, collection Business & Innovation, Bruxelles, Peter Lang, 2011, 412 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.205-207. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.038.0205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00717408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur les résultats de l'enquête des diplômés DUT Carrières sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire de la pauvreté et CSLP au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Dahou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abdourahmane NDIAYE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ndiaye-abdourahmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-3900-2800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Maison des livreurs de Bordeaux : Un entrepreneur social, bastion de la résistance au capitalisme de plateformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Rencontres du Réseau Inter-Universitaire de l’Économie Sociale et Solidaire (RIUESS 2025) : L’ESS au travail ! Enquêter sur les pratiques de résistance, de transformation et d’émancipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire ESS de Lyon; Laboratoire Coactis; Laboratoire Triangle; Centre Max Weber; Sciences Po Lyon; Université Jean Monnet de St Etienne, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner la transition alimentaire sur le territoire du Grand Projet des Villes Rive Droite en Métropole de Bordeaux : entre enrôlement et adhésion des acteurs de l’ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres du Réseau interuniversitaire de l'économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville durable et ses écoquartiers en France et au Québec : regards croisés sur la participation des habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canada, passages multiples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00944567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Grabbing and Peasant Movement in Senegal: A Country Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrarian Studies Summer School " Political Economy of Food Sovereignty in the Global South. Prospects and Contexts ", Harare-Zimbabwe / 14-18 January 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Harare, Zimbabwe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat coopératif dans les projets d'ÉcoQuartiers : initiative habitante ou injonction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ISIAT. "L'animation socioculturelle, quelle place pour le projet urbain ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ÉcoQuartiers au prisme de la consommation responsable. Étude des représentations à travers le concours Écoquartiers 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ISIAT Bordeaux / 28-29 janvier 2013 L'animation socioculturelle, quelle place pour le projet urbain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animation et la double dualité de la &amp;quot; consommation responsable &amp;quot;. Vers une grille de lecture des mouvements citoyens de la consommation critique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" L'animation socioculturelle professionnelle, quels rapports au politique ? ", Colloque de l'ISIAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusters, ÉcoQuartiers, Innovation sociale et Économie sociale et solidaire : le cas du projet Darwin le Biotope éco-créatif à Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Rencontres du RIUESS. " L'économie sociale et solidaire face aux défis de l'innovation sociale et du changement de société "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la &amp;quot;consommation responsable&amp;quot; à la &amp;quot;consommation alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session "L'animation d'aujourd'hui dans un monde en mutation : les expériences et la recherche". Colloque du Réseau International de l'Animation organisé par l'IEPSA, Saragosse, 26-28 octobre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saragosse, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail et l'utopie. Analyse du travail dans les théories de Sismondi, Fourier, Proudhon, Marx, Engels, Godin et Lafargue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie sociale et solidaire et le travail, XIèmes Rencontres du RIUESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation au développement et professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ISIAT, Economie sociale et solidaire et dynamiques des territoires : Quelle place pour l'animation professionnelle ? IUT Michel de Montaigne Bordeaux 3, Crajep Aquitaine, CRESS Aquitaine, Bordeaux, 25-26 janvier 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00474115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondialisation et nouvelle question agraire en Afrique de l'ouest : quelles transitions au socialisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du Forum Mondial des Alternatives, Transitions au socialisme, Caracas, Venezuela, 13-19 octobre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Caracas, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions des territoires face à la mondialisation. L'étude de cas du PLIE des Graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du Forum des Économistes Marocains, Politiques économiques et performance globale de l'économie, Tanger, Maroc, 9-10 mai 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie solidaire, insertion et marchés transitionnels du travail territorialisés. Quelques conclusions tirées de l'étude de cas du PLIE des Graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire : nouvelles approches et dynamiques territoriales, IAE, Université de Nantes, 29-30 septembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler d'une nouvelle question foncière en Afrique de l'ouest ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Analyses et pratiques du développement : enjeux et diversité des approches, Centre de Recherche sur l'Industrie, les Institutions et les Systèmes Économiques, Université de Picardie, Amiens, 26-27 octobre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie politique des mutations souhaitables des agricultures paysannes en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum du Tiers Monde, Forum Mondial des Alternatives, CODESRIA, Congrès de l'Association Internationale de Sociologie, Durban (Afrique du Sud), 23-29 juillet 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Durban, Afrique du Sud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'Économie Sociale et Solidaire prise entre valeurs ancestrales et transition social-écologique dans les Suds »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme des régimes fonciers au Sénégal : condition de l'éradication de la pauvreté rurale et de la souveraineté alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à la métropolisation : repenser l’enseignement de la pratique du projet au prisme des transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ambal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassina Khusrawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’internationalisation de l’éducation face aux enjeux de la transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05089092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération et transition alimentaire sur le territoire du Grand Projet des Villes Rive Droite dans la Métropole de Bordeaux : entre adhésion et enrôlement des acteurs de l’ESS dans le cadre d’un Projet Alimentaire Territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timothée Duverger; Abdourahmane Ndiaye; Vincent Lhuillier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ESS en transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bord De L'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Territoires de l'ESS, 9782356870385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat participatif, une réponse à la violence du mal-logement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CSE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animation socioculturelle et l’intervention sociale face à la violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.172-190, 2021, Des paroles et des actes, 9791093839295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoquartiers, circuits courts alimentaires de proximité et modes d'habiter : vers une typologie du consommateur responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Tozzi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et quartiers durables : la place des habitants. La participation habitante dans la mise en durabilité urbaine : discours, effets, expérimentations et mises à l'épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carrières Sociales Éditions, 2016, Collection « des Paroles et des Actes », </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cse.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumérisme politique dans la ville durable : l'animateur socioculturel, &amp;quot;passeur&amp;quot; de la consommation responsable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richelle J-L, Rubi S, Ziegelmeyer J-M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animation socioculturelle professionnelle, quels rapports au politique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carrières sociales éditions, pp.281-294, 2013, des paroles et des actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires, Clusters et ÉcoQuartiers : un modèle de développement urbain innovant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boutillier S., Djellal F., Gallouj F., Laperche B. et Uzunidis D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation verte. De la théorie aux bonnes pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIE Peter Lang, pp.347-371, 2012, Business &amp; Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre le chômage des jeunes des &amp;quot; zones urbaines sensibles &amp;quot; en France. &amp;quot; Égalité des chances &amp;quot; ou &amp;quot; discrimination positive &amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crenn C &amp; Kotobi L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le traitement de la différence dans le champ de l'animation professionnelle : l'ethnicité en débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.311-332, 2012, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.crenn.2012.01.0311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Économie sociale et solidaire : animation et dynamiques des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdourahmane Ndiaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire : animation et dynamiques des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.15-29, 2011, Animation et Territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'économie sociale à l'économie populaire solidaire via l'économie solidaire. Quelles leçons tirer du social business ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ndiaye, Abdourahmane; Fall, Abdou Salam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire : animation et dynamiques des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.85-109, 2011, Animation et Territoires, 978-2-296-54693-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux d'une réforme foncière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Dahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tarik Dahou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libéralisation et politique agricole au Sénégal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.49-69, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'initiative PPTE est-elle efficace pour la réduction de la pauvreté ? Étude de cas du Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daffe, G. ; Diagne, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Sénégal face aux défis de la pauvreté. Les oubliés de la croissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRES-Karthala-CREPOS, pp.301-322, 2009, Collection Hommes et Sociétés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutions des territoires et mondialisation. L'étude de cas du PLIE des Graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christen Jakob, M. ; Reichmuth, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Community development : local and global challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucerne University of Applied Sciences and Arts (Lucerne, Suisse), pp.201-208, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-développement ou gestion du conflit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Amin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amin, S. ; Diouf, M. ; Founou-Tchuigoua, B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique : exclusion programmée ou renaissance ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maisonneuve &amp; Larose, pp.9-75, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ESS en transition(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.324, 2024, Territoires de l'ESS, 9782356870385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04660566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses radicales au crises agraires et rurales africaines. Agriculture paysanne, démocratisation des sociétés rurales et souveraineté alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Founou-Tchuigoua Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CODESRIA, pp.268, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire : animation et dynamiques des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.227, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Afriques de l’alimentation: environnement, santé et créativité au coeur des changements globaux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gobatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tibère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, 2023, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aof.13954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Afriques de l'alimentation : environnement, santé et créativité au cœur des changements globaux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gobatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tibère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, 2023, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aof.13954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Afriques de l’alimentation : environnement et santé au cœur des changements globaux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gobatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tibère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat participatif, une réponse au mal-logement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Non-Violentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (207), pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protestation Auchan dégage à Dakar : de l’éthique d’une résistance au plaidoyer pour le consommer local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les Afriques de l’alimentation environnement, santé et créativité au cœur des changements globaux contemporains, 17, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aof.14180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can Short Food Supply Chains be a lever for the development of a local economy based on peasant family farms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policy in Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation habitante dans les écoquartiers, un enjeu de (re)politisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La participation habitante dans les écoquartiers : discours, effets, expérimentations et retours critiques, 6 (2), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.10913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie populaire solidaire : entre bricolage social et marginalisation mystifiée ? Réflexions à partir de la Danone community « La Laiterie du Berger » au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africana studia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions des territoires face à la mondialisation. L'étude de cas du PLIE des Graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13-14, pp.67-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00816974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner par les normes environnementales : jeux d’acteurs et de puissance dans la certification forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guéneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (146), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.146.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner par les normes environnementales : jeux d'acteurs et de puissance dans la certification forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guéneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (146), pp.123-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00784087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie solidaire et démocratie participative locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (Numéro thématique Economie sociale et solidaire. Nouvelles trajectoires d'innovations. Sophie Bo, pp.73-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique d'intégration en France. Les socioéconomistes ont-ils quelque chose à dire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00816980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FACED WITH METROPOLIZATION : RETHINKING THE TEACHING OF DESIGN PRACTICES THROUGH THE LENS OF TRANSITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ambal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Reix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Teixeira-Col</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IfOU CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France. 15th Conference IFo U 2022 : Internationalizing Education for the Ecological Transition Challenge : New Stakes for Sharing Knowledge and Acting in a Changing World, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QualipSO-Une alimentation de qualité dans la restauration collective publique comme levier d’une transition agricole, écologique et sociale. Une recherche-action sur le territoire de la rive droite de la métropole bordelaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas d'Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Corade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5319 Passages, CNRS, UR ETBX, INRAE, ENSAP de Bordeaux, IUT Bordeaux Montaigne. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une alimentation de qualité dans la restauration collective publique comme levier d'une transition agricole, écologique et sociale. Une recherche-action sur la Rive droite de la métropole bordelaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Corade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas d'Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5319 Passages; CNRS; UR ETBX; INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelillah HAMDOUCH, Sophie REBOUD, Corinne TANGUY (dir.), PME, dynamiques entrepreneuriales et innovation, collection Business & Innovation, Bruxelles, Peter Lang, 2011, 412 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.205-207. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.038.0205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00717408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur les résultats de l'enquête des diplômés DUT Carrières sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire de la pauvreté et CSLP au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Dahou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B54EAB0"/>
+    <w:nsid w:val="793B4792"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ndiaye-abdourahmane" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-3900-2800" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097480v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Ndiaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696193v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chambelland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944567v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tozzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827751v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828279v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carimentrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabrol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828267v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827771v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827726v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653561v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferreira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474115v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596749v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402020v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402017v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402023v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653556v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05089092v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ambal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Couture" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Khusrawy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693371v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/less-en-transitions/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090926v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03215415v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cse.150" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828293v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.crenn.2012.01.0311" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703355v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596745v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596753v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817009v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Dahou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402032v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402035v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402041v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660566v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Duverger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhuillier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828257v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Founou-Tchuigoua Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596758v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183693v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Guillot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Teixeira-Col" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243577v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Crenn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gobatto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tib&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Seye" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.13954" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922365v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092892v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951777v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.14180" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03215393v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03215318v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490060v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10913" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816974v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490050v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu&#233;neau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.146.0123" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784087v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653526v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816980v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690986v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Andrea" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354272v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.038.0205" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402043v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402044v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ndiaye-abdourahmane" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-3900-2800" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097480v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Ndiaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696193v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chambelland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944567v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tozzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827751v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828279v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carimentrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabrol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828267v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827771v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653561v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferreira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474115v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402017v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402020v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596749v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402023v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653556v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05089092v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ambal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Couture" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Khusrawy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693371v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/less-en-transitions/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090926v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03215415v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cse.150" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828293v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703355v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828300v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.crenn.2012.01.0311" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596745v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596753v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817009v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Dahou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402032v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402035v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402041v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660566v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Duverger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhuillier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828257v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Founou-Tchuigoua Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596758v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243577v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Crenn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gobatto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tib&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Seye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.13954" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922365v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276392v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092892v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951777v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.14180" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03215393v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490060v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10913" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03215318v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816974v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490050v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu&#233;neau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.146.0123" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784087v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653526v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816980v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183693v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Guillot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Teixeira-Col" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690986v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Andrea" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354272v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.038.0205" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402043v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402044v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>