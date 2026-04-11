--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -167,1802 +167,1802 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04853353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'œuvre romanesque de Mbarek Ould Beyrouk</w:t>
+                <w:t xml:space="preserve">Figures et poétiques de la révolte dans le roman africain francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndiaye Sarr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 170 p., 2024, Études culturelles mundi, Philippe Wellnitz, 978-2-36781-496-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04853359v1</w:t>
-[...620 lines deleted...]
-                <w:t xml:space="preserve">halshs-04850727v1</w:t>
+                <w:t xml:space="preserve">hal-04698673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figures et poétiques de la révolte dans le roman africain francophone</w:t>
+                <w:t xml:space="preserve">L'œuvre romanesque de Mbarek Ould Beyrouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndiaye Sarr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut francais de Mauritanie, Nov 2024, Nouakchott, Mauritanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04853359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esthétique de libération dans le roman africain francophone postcolonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndiaye Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Liberté : textes et contexte des deux côtés de l'Atlantique", Université de l'Ile-du-Prince-Edouard, Charlottetown, 1-4 août 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Charlottetown, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révolte narrative dans les romans maghrébins et subsahariens postcoloniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndiaye Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Subversion et soulèvement : les imaginaires de la révolte dans la littérature et les arts", Association des étudiants des cycles supérieurs (AECS) du Département de français de l'Université d'Ottawa, Université d'Ottawa, 31 janvier-01 fevrier 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Ottawa, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La scénographie postcoloniale dans le roman africain francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndiaye Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Littératures africaines et écritures du terroir", Unversité de Nouakchott Al Aasriya, Université Cheikh Anta Diop de Dakar, Nouakchott, 23-24 avril 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nouakchott, Mauritanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calixthe Beyala et Aichetou mint Ahmedou, deux auteures féministes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndiaye Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival Féminin Méditerranéen des écrits de femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rabat, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04850745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calixthe Beyala et Aichetou Toumint Ahmedou, deux auteures féministes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndiaye Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème Festival Féminin Méditerranéen des écrits de femmes, Association "Le Féminin Pluriel", Rabat, 18-19 avril 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rabat, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la cohabitation conflictuelle à l'écriture réaliste dans le roman africain francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndiaye Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Création et actualité en Afrique", Université Mohammed V de Rabat, Bayreuth International Graduate School of African Studies (BIGSAS), Rabat, 24-25 avril 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Rabat, Maroc. pp.149-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marginalité et révolte de la femme dans l’œuvre de Driss Chraïbi : le cas de la civilisation, ma Mère !…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndiaye Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international Lectures et relectures de Driss Chraïbi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Casablanca, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04850757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marginalité et révolte le cas de la civilisation, ma Mère !...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndiaye Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Driss Chraïbi lectures et relectures", Université Hassan II de Casablanca, Ecole Normale Supérieure de Casablanca, Casablanca, 11-14 avril 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Casablanca, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04698673v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard mauritanien sur la culture marocaine : essai d’analyse des valeurs structurantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndiaye Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études du Laboratoire de Narratologie du discours et des Etudes comparées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Casablanca, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04850727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poétique de la relation dans Notules de rêves pour une symphonie amoureuse d’Ousmane Moussa Diagana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silence et soliloque. Stratégies discursives du centre et de l'écart dans Le cul de Judas d'António Lobo Antunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Ibáñez-Drillières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndiaye Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Fregoso Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ousmane Moussa Diagana : Poète et Linguiste</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Collection Imprévue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Marginalités et écritures : les imaginaires de la représentation de soi dans la fiction narrative</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763404v1</w:t>
+                <w:t xml:space="preserve">hal-04864315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pensée décoloniale dans la fiction narrative africaine</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emergence d'une littérature féminine en Mauritanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndiaye Baidi Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociocritique et tournant décolonial. Convergences et perspectives. Hommage à Edmond Cros</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-04762474v1</w:t>
+              <w:t xml:space="preserve">Littérature Maghrébine et Comparée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (15), s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecriture fictionnelle et migration : vers une demy(s)tification de l’ailleurs</w:t>
+                <w:t xml:space="preserve">Littérature francophone mauritanienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndiaye Sarr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations, déplacements et mouvements africains/diasporiques : Histoires, politiques et poétiques,</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-04762452v1</w:t>
+              <w:t xml:space="preserve">Littérature maghrébine et comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, pp.77-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enseignement de la littérature : entre enracinement et ouverture</w:t>
+                <w:t xml:space="preserve">« Littérature mauritanienne francophone »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndiaye Sarr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner la littérature à l'université: réflexions d'étudiants</w:t>
-[...94 lines deleted...]
-                <w:t xml:space="preserve">hal-03057675v1</w:t>
+              <w:t xml:space="preserve"> Litteratures Maghrébines et Comparées </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marginalités et écritures : les imaginaires de la représentation de soi dans la fiction narrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndiaye Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Fregoso Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">halshs-04872393v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://www.imprevue.net/2023/09/12/imp01_00/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04864544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marginalités et écritures : les imaginaires de la représentation de soi dans la fiction narrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndiaye Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Fregoso Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04864544v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collection Imprévue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, https://www.imprevue.net/numeros/imp01_2023/, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04872393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silence et soliloque. Stratégies discursives du centre et de l'écart dans Le cul de Judas d'António Lobo Antunes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pensée décoloniale dans la fiction narrative africaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndiaye Sarr</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection Imprévue</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04864315v1</w:t>
+              <w:t xml:space="preserve">Sociocritique et tournant décolonial. Convergences et perspectives. Hommage à Edmond Cros</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04762474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence d'une littérature féminine en Mauritanie</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecriture fictionnelle et migration : vers une demy(s)tification de l’ailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndiaye Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universidad del Valle. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littérature Maghrébine et Comparée </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Migrations, déplacements et mouvements africains/diasporiques : Histoires, politiques et poétiques,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 979-8321128817</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774396v1</w:t>
+                <w:t xml:space="preserve">halshs-04762452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Littérature mauritanienne francophone »</w:t>
+                <w:t xml:space="preserve">Poétique de la relation dans Notules de rêves pour une symphonie amoureuse d’Ousmane Moussa Diagana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndiaye Sarr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Litteratures Maghrébines et Comparées </w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01805171v1</w:t>
+              <w:t xml:space="preserve">Ousmane Moussa Diagana : Poète et Linguiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littérature francophone mauritanienne</w:t>
+                <w:t xml:space="preserve">L'enseignement de la littérature : entre enracinement et ouverture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndiaye Sarr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hind Moutaï; Fatima Malou; Zahra Riad. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littérature maghrébine et comparée</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Enseigner la littérature à l'université: réflexions d'étudiants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Coordination des chercheurs sur les littératures maghrébines et comparées, pp.45-49, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03067930v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'identité mauritanienne : entre africanité et arabité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndiaye Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecaterina Lung; Yahia Abou El Farah; Corina Iosif; Zaharia Daniela; Corlan-Ioan Simona. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les constructions identitaires dans les espaces francophones d'Europe Orientale et d'Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Mohammed V - Institut des études africaines; Tritonic, pp.141-149, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2220,51 +2220,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853353v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiaye Sarr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853359v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073742v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133086v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165408v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133084v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04850745v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133082v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04850757v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133085v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04850727v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04698673v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/figures-et-poetiques-de-la-revolte-dans-le-roman-africain-francophone.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763404v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762474v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762452v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133083v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057675v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04872393v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Fregoso Sanchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864544v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04864315v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ib&#225;&#241;ez-Drilli&#232;res" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774396v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiaye Baidi Sarr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805171v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067930v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04850117v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853353v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiaye Sarr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04698673v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/figures-et-poetiques-de-la-revolte-dans-le-roman-africain-francophone.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853359v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073742v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133086v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165408v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04850745v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133084v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133082v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04850757v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04850727v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04864315v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ib&#225;&#241;ez-Drilli&#232;res" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Fregoso Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiaye Baidi Sarr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067930v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805171v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864544v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04872393v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762474v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762452v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763404v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133083v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057675v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04850117v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>