--- v0 (2026-03-07)
+++ v1 (2026-04-12)
@@ -66,195 +66,191 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of the risk of complete sternotomy scar dehiscence in cardiac surgery: a protocol for a randomised, open-label multicentre clinical investigation comparing negative pressure wound therapy (NPWT) versus standard dressing (PRISTER study)</w:t>
+                <w:t xml:space="preserve">Right Pulmonary Artery Bypass After Prior Left Pneumonectomy for Pulmonary Artery Sarcoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jayle</w:t>
+                <w:t xml:space="preserve">Geraud Galvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Allain</w:t>
+                <w:t xml:space="preserve">Mehdi Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Buono</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Chadeyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Dang Van</w:t>
+                <w:t xml:space="preserve">Nicolas D’ostrevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas D’ostrevy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Filaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (11), pp.e104226. </w:t>
+              <w:t xml:space="preserve">Annals of Thoracic Surgery Short Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, In Press, Corrected Proof, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-104226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atssr.2025.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390704v1</w:t>
+                <w:t xml:space="preserve">hal-05485704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and evaluation of a surgical boot camp: a step-by-step guide to curriculum development and impact assessment</w:t>
               </w:r>
@@ -368,4880 +364,4750 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Right Pulmonary Artery Bypass After Prior Left Pneumonectomy for Pulmonary Artery Sarcoma</w:t>
+                <w:t xml:space="preserve">Reduction of the risk of complete sternotomy scar dehiscence in cardiac surgery: a protocol for a randomised, open-label multicentre clinical investigation comparing negative pressure wound therapy (NPWT) versus standard dressing (PRISTER study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraud Galvaing</w:t>
+                <w:t xml:space="preserve">Christophe Jayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Farhat</w:t>
+                <w:t xml:space="preserve">Géraldine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Chadeyras</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Amandine Buono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dang Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas D’ostrevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Thoracic Surgery Short Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, In Press, Corrected Proof, </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (11), pp.e104226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atssr.2025.11.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-104226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05485704v1</w:t>
+                <w:t xml:space="preserve">hal-05390704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthcare-associated infections in patients with severe COVID-19 supported with extracorporeal membrane oxygenation: a nationwide cohort study</w:t>
+                <w:t xml:space="preserve">Veno-Arterial Extracorporeal Membrane Oxygenation for Circulatory Failure in COVID-19 Patients: Insights from the ECMOSARS Registry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Nesseler</w:t>
+                <w:t xml:space="preserve">Amedeo Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Schmidt</w:t>
+                <w:t xml:space="preserve">Marylou Para</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylou Para</w:t>
+                <w:t xml:space="preserve">Nicolas Mongardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Porto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 28 (1), pp.54. </w:t>
+              <w:t xml:space="preserve">European Journal of Cardio-Thoracic Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64 (3), pp.ezad229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-024-04832-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ejcts/ezad229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05500306v1</w:t>
+                <w:t xml:space="preserve">hal-04124452v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veno-Arterial Extracorporeal Membrane Oxygenation for Circulatory Failure in COVID-19 Patients: Insights from the ECMOSARS Registry</w:t>
+                <w:t xml:space="preserve">Diuretic dose is a strong prognostic factor in ambulatory patients awaiting heart transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amedeo Anselmi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marylou Para</w:t>
+                <w:t xml:space="preserve">Guillaume Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mongardon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alizée Porto</w:t>
+                <w:t xml:space="preserve">Guillaume Coutance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dorent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrien Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cardio-Thoracic Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ejcts/ezad229⟩</w:t>
+              <w:t xml:space="preserve">ESC Heart Failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (5), pp.2843-2852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ehf2.14467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124452v2</w:t>
+                <w:t xml:space="preserve">hal-04154052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diuretic dose is a strong prognostic factor in ambulatory patients awaiting heart transplantation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katrien Blanchart</w:t>
+                <w:t xml:space="preserve">Veno-arterial extracorporeal membrane oxygenation for circulatory failure in COVID-19 patients: insights from the ECMOSARS registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylou Para</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mongardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Porto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESC Heart Failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ehf2.14467⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cardio-Thoracic Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ejcts/ezad229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154052v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veno-arterial extracorporeal membrane oxygenation for circulatory failure in COVID-19 patients: insights from the ECMOSARS registry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Percutaneous Total Aortic Arch Repair With In Situ Laser Fenestration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas D’ostrevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Piperata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Busuttil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cardio-Thoracic Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ejcts/ezad229⟩</w:t>
+              <w:t xml:space="preserve">Annals of Thoracic Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 114 (5), pp.e389-e392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.athoracsur.2022.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05500319v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcome of Temporary Circulatory Support As a Bridge-to-Left Ventricular Assist Device Strategy in Cardiogenic Shock Patients</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Nesseler</w:t>
+                <w:t xml:space="preserve">Bleeding and thrombotic events in patients with severe COVID-19 supported with extracorporeal membrane oxygenation: a nationwide cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Bounader</w:t>
+                <w:t xml:space="preserve">Erwan Flecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Vincentelli</w:t>
+                <w:t xml:space="preserve">Matthieu Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gouin-Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000005424⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (8), pp.1039-1052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-022-06794-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507606v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resection of a Large Lipoma Invading the Right Atrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraud Galvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas D’ostrevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Filaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Farhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Thoracic Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 113 (3), pp.e241. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.athoracsur.2021.10.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bleeding and thrombotic events in patients with severe COVID-19 supported with extracorporeal membrane oxygenation: a nationwide cohort study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outcome of Temporary Circulatory Support As a Bridge-to-Left Ventricular Assist Device Strategy in Cardiogenic Shock Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Gouin-Thibault</w:t>
+                <w:t xml:space="preserve">Auriane Bidaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Flécher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nesseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Bounader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Vincentelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-022-06794-y⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (5), pp.e426-e433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000005424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05500366v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eligibility for minithoracotomy aortic valve replacement: from Van Praet classification to complex scanner measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
+                <w:t xml:space="preserve">Prognosis value of Forrester's classification in advanced heart failure patients awaiting heart transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coutance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dorent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrien Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.10951. </w:t>
+              <w:t xml:space="preserve">ESC Heart Failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (5), pp.3287-3297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-14994-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ehf2.14037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489702v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognosis value of Forrester's classification in advanced heart failure patients awaiting heart transplantation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katrien Blanchart</w:t>
+                <w:t xml:space="preserve">Eligibility for minithoracotomy aortic valve replacement: from Van Praet classification to complex scanner measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESC Heart Failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ehf2.14037⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.10951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-14994-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718761v1</w:t>
+                <w:t xml:space="preserve">hal-04489702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleeding and thrombotic events in patients with severe COVID-19 supported with extracorporeal membrane oxygenation: a nationwide cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Flecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gouin-Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intensive Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 48 (8), pp.1039-1052. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00134-022-06794-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723430v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percutaneous Total Aortic Arch Repair With In Situ Laser Fenestration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis Labrousse</w:t>
+                <w:t xml:space="preserve">Off-pump open repair of false aneurysm of aortic isthmus: This technique is still relevant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongbo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas d'Ostrevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Camilleri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Thoracic Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.athoracsur.2022.01.052⟩</w:t>
+              <w:t xml:space="preserve">Indian Journal of Vascular and Endovascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (3), pp.247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4103/ijves.ijves_90_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567796v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Outcomes and Mortality in Patients Having Left Ventricular Assist Device Implanted Early -vs- Late After Diagnosis of Cardiomyopathy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Characteristics and outcome of ambulatory heart failure patients receiving a left ventricular assist device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nesseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Flecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Vincentelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Goeminne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amjcard.2021.01.027⟩</w:t>
+              <w:t xml:space="preserve">ESC Heart Failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (6), pp.5159-5167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ehf2.13592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135802v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid-deployment aortic valve replacement in high-risk patients: A case-control study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of Outcomes and Mortality in Patients Having Left Ventricular Assist Device Implanted Early -vs- Late After Diagnosis of Cardiomyopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">an Vinh Bui-Duc</w:t>
+                <w:t xml:space="preserve">Elisabeth Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nesseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas d'Ostrevy</w:t>
+                <w:t xml:space="preserve">Raphaël P Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Goéminne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Camilleri</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">André Vincentelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular and Thoracic Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (1), pp.23-27. </w:t>
+              <w:t xml:space="preserve">American Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146, pp.82-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34172/jcvtr.2021.10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amjcard.2021.01.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673530v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and outcome of ambulatory heart failure patients receiving a left ventricular assist device</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">André Vincentelli</w:t>
+                <w:t xml:space="preserve">Rapid-deployment aortic valve replacement in high-risk patients: A case-control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Goeminne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">an Vinh Bui-Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas d'Ostrevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasra Azarnoush</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESC Heart Failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ehf2.13592⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cardiovascular and Thoracic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.23-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34172/jcvtr.2021.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338927v1</w:t>
+                <w:t xml:space="preserve">hal-03673530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-pump open repair of false aneurysm of aortic isthmus: This technique is still relevant</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Relation of Body Mass Index to Outcomes in Patients With Heart Failure Implanted With Left Ventricular Assist Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Flécher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indian Journal of Vascular and Endovascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4103/ijves.ijves_90_20⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133, pp.81-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amjcard.2020.07.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673415v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes of Left Ventricular Assist Device Implantation in Patients With Uncommon Etiology Cardiomyopathy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Implantable cardiac defibrillator leads dysfunction after LVAD implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Goéminne</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Bourenane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Vincentelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Cardiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PACE - Pacing and Clinical Electrophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (11), pp.1309-1317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pace.14004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amjcard.2020.01.042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04395629v1</w:t>
+                <w:t xml:space="preserve">hal-04395597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantable cardiac defibrillator leads dysfunction after LVAD implantation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outcomes of Left Ventricular Assist Device Implantation in Patients With Uncommon Etiology Cardiomyopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Flécher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Galand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">André Vincentelli</w:t>
+                <w:t xml:space="preserve">Céline Chabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Goéminne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PACE - Pacing and Clinical Electrophysiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (9), pp.1421-1428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amjcard.2020.01.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pace.14004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02890820v1</w:t>
+                <w:t xml:space="preserve">hal-02502716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Septuagenarian population has similar survival and outcomes to younger patients after left ventricular assist device implantation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Current results of left ventricular assist device therapy in France: the ASSIST-ICD registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Goéminne</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Vincentelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dambrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Cardio-Thoracic Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (1), pp.112-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ejcts/ezaa055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2020.05.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02945421v1</w:t>
+                <w:t xml:space="preserve">hal-02545980v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suicide Attempts Among LVAD Recipients: Real-Life Data From the ASSIST-ICD Study.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Flécher</w:t>
+                <w:t xml:space="preserve">Implantable cardiac defibrillator leads dysfunction after LVAD implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Leclercq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Dambrin</w:t>
+                <w:t xml:space="preserve">Hamed Bourenane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Vincentelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.119.041910⟩</w:t>
+              <w:t xml:space="preserve">PACE - Pacing and Clinical Electrophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (11), pp.1309-1317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pace.14004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507672v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current results of left ventricular assist device therapy in France: the ASSIST-ICD registry</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Suicide Attempts Among LVAD Recipients: Real-Life Data From the ASSIST-ICD Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Flécher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dambrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cardio-Thoracic Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ejcts/ezaa055⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 141 (11), pp.934-936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.119.041910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545980v2</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outcomes of Left Ventricular Assist Device Implantation in Patients With Uncommon Etiology Cardiomyopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Flécher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Galand</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Chabanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Goéminne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 125 (9), pp.1421-1428. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.amjcard.2020.01.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502716v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantable cardiac defibrillator leads dysfunction after LVAD implantation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Septuagenarian population has similar survival and outcomes to younger patients after left ventricular assist device implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Flécher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Galand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">André Vincentelli</w:t>
+                <w:t xml:space="preserve">Céline Chabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Goéminne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PACE - Pacing and Clinical Electrophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pace.14004⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 113 (11), pp.701-709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2020.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395597v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation of Body Mass Index to Outcomes in Patients With Heart Failure Implanted With Left Ventricular Assist Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Septuagenarian population has similar survival and outcomes to younger patients after left ventricular assist device implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Flécher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Galand</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Céline Chabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marion Charton</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Goéminne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amjcard.2020.07.045⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 113 (11), pp.701-709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2020.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02960938v1</w:t>
+                <w:t xml:space="preserve">hal-04394993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suicide Attempts Among LVAD Recipients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Flécher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dambrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 141 (11), pp.934-936. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.119.041910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Septuagenarian population has similar survival and outcomes to younger patients after left ventricular assist device implantation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Risk factors and prognostic impact of left ventricular assist device–associated infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tattevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Flécher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Céline Goéminne</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2020.05.018⟩</w:t>
+              <w:t xml:space="preserve">American Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 214, pp.69-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ahj.2019.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394993v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence, predictors and clinical impact of electrical storm in patients with left ventricular assist devices: new insights from the ASSIST-ICD study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.P. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Leclercq</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hamed Bourenane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heart Rhythm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16 (10), pp.1506-1512. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.hrthm.2019.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Ventricular Arrhythmias After LVAD Implantation Is the Strongest Predictor of 30-Day Post-Operative Mortality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Flécher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JACC: Clinical Electrophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 (8), pp.944-954. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jacep.2019.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors and prognostic impact of left ventricular assist device–associated infections</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Predictors and Clinical Impact of Late Ventricular Arrhythmias in Patients With Continuous-Flow Left Ventricular Assist Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Flecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Vincentelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Heart Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 214, pp.69-76. </w:t>
+              <w:t xml:space="preserve">JACC: Clinical Electrophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (9), pp.1166 - 1175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ahj.2019.04.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jacep.2018.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151624v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors and Clinical Impact of Late Ventricular Arrhythmias in Patients With Continuous-Flow Left Ventricular Assist Devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André Vincentelli</w:t>
+                <w:t xml:space="preserve">CT patterns of acute type A aortic arch dissection: longer, higher, more anterior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Daniel Ardellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas D’ostrevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemlih · Ouchchane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dubots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC: Clinical Electrophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jacep.2018.05.006⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90 (1078), pp.20170417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1259/bjr.20170417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879131v1</w:t>
+                <w:t xml:space="preserve">hal-02088929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CT patterns of acute type A aortic arch dissection: longer, higher, more anterior</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Dubots</w:t>
+                <w:t xml:space="preserve">Inefficacy of Platelet Transfusion in a Heart Transplant Patient Under Continuous Ticagrelor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Filaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. T. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas d'Ostrevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huyen T Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionnel Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1259/bjr.20170417⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cardiothoracic and Vascular Anesthesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, in press (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.jvca.2017.02.180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088929v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01600698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inefficacy of Platelet Transfusion in a Heart Transplant Patient Under Continuous Ticagrelor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surgical treatment of a pericardio-oesophageal fistula using a right lower lobe pulmonary tissue patch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraud Galvaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas D’ostrevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasra Azarnoush</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiothoracic and Vascular Anesthesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.jvca.2017.02.180⟩</w:t>
+              <w:t xml:space="preserve">Interactive Cardiovascular and Thoracic Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (6), pp.1005 - 1006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icvts/ivx228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01600698v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surgical treatment of a pericardio-oesophageal fistula using a right lower lobe pulmonary tissue patch</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Temporal Trends in Transcatheter Aortic Valve Replacement in France: FRANCE 2 to FRANCE TAVI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Eltchaninoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactive Cardiovascular and Thoracic Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icvts/ivx228⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 70 (1), pp.42-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacc.2017.04.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05485702v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Trends in Transcatheter Aortic Valve Replacement in France: FRANCE 2 to FRANCE TAVI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Iung</w:t>
+                <w:t xml:space="preserve">The apex of the aortic arch backshifts with aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas d'Ostrevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. D. Ardellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ouchchane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasra Azarnoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jacc.2017.04.053⟩</w:t>
+              <w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (7), pp.703-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00276-016-1792-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744757v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are all heparins safe for on-pump heart surgery?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasra Azarnoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Zenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouki Chenaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Opinion on Drug Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 15 (7), pp.897-901. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14740338.2016.1177020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594176v1</w:t>
-              </w:r>
-[...132 lines deleted...]
-                <w:t xml:space="preserve">hal-01594181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multimodale en chirurgie cardiaque : Du ventricule gauche à l’aorte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas D’ostrevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cardiologie et système cardiovasculaire. Université Clermont Auvergne, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05496589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5251,177 +5117,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are all heparins safe for on-pump heart surgery?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasra Azarnoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chenaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vedat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Annual Meeting of French Society of Pharmacology and Therapeutics, 37. Pharmacovigilance Meeting, 17. APNET Seminar, 14. CHU CIC Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Nancy, France. Wiley-Blackwell, Fundamental and Clinical Pharmacology, 30 (supplement S1), 98 p., 2016, Fundamental and Clinical Pharmacology. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/fcp.12190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId165"/>
+      <w:footerReference w:type="default" r:id="rId163"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5568,51 +5434,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jayle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Allain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Buono" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dang Van" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#8217;ostrevy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-104226" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458293v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Galvaing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lautrette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Millet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daniel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-025-07545-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05485704v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Galvaing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Farhat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chadeyras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atssr.2025.11.023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500306v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nesseler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mansour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schmidt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Para" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Porto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-024-04832-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124452v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Anselmi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mongardon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejcts/ezad229" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04154052v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baudry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coutance" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dorent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bauer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Blanchart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.14467" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500319v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507606v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Bidaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fl&#233;cher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bounader" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vincentelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000005424" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05485709v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Filaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.athoracsur.2021.10.057" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500366v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Flecher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rozec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouin-Thibault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-022-06794-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489702v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Barthelemy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camilleri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassagnes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14994-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718761v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.14037" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567796v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Piperata" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Busuttil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Labrousse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.athoracsur.2022.01.052" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135802v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P Martins" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Go&#233;minne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2021.01.027" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03673530v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Sawadogo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Vinh Bui-Duc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Ostrevy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Azarnoush" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/jcvtr.2021.10" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338927v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Goeminne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.13592" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03673415v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbo Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/ijves.ijves_90_20" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04395629v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Galand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chabanne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lelong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2020.01.042" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890820v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leclercq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Bourenane" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boul&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pace.14004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945421v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2020.05.018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507672v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delmas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dambrin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.119.041910" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545980v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejcts/ezaa055" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502716v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04395597v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960938v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2020.07.045" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04395536v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04394993v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169759v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Martins" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Auffret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boul&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2019.06.021" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270243v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pichard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacep.2019.05.025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151624v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tattevin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2019.04.021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01879131v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacep.2018.05.006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088929v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Daniel Ardellier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih &#183; Ouchchane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubots" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20170417" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600698v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Pham" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen T Tran" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionnel Camilleri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jvca.2017.02.180" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05485702v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouquette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icvts/ivx228" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744757v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefevre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Belle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eltchaninoff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Iung" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2017.04.053" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594176v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebreton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Zenut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Chenaf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14740338.2016.1177020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594181v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. Ardellier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cassagnes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouchchane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-016-1792-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05496589v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594188v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenaf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebreton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vedat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12190" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05485704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Galvaing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Farhat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chadeyras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#8217;ostrevy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atssr.2025.11.023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458293v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Galvaing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lautrette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Millet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daniel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-025-07545-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390704v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jayle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Allain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Buono" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dang Van" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-104226" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124452v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Anselmi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mansour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Para" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mongardon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Porto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejcts/ezad229" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04154052v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baudry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coutance" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dorent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bauer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Blanchart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.14467" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500319v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Piperata" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Busuttil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Labrousse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.athoracsur.2022.01.052" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723430v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Flecher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schmidt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rozec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouin-Thibault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-022-06794-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05485709v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Filaire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.athoracsur.2021.10.057" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507606v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Bidaut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fl&#233;cher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nesseler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bounader" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vincentelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000005424" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718761v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.14037" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489702v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Barthelemy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camilleri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassagnes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14994-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500366v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03673415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Sawadogo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbo Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Ostrevy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/ijves.ijves_90_20" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Goeminne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.13592" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135802v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P Martins" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Go&#233;minne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2021.01.027" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03673530v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Vinh Bui-Duc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Azarnoush" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/jcvtr.2021.10" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960938v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Galand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lelong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chabanne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2020.07.045" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04395597v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leclercq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Bourenane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boul&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pace.14004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502716v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2020.01.042" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545980v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dambrin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejcts/ezaa055" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890820v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507672v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delmas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.119.041910" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04395629v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945421v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2020.05.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04394993v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04395536v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151624v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tattevin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Auffret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2019.04.021" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169759v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Martins" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boul&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2019.06.021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270243v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pichard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacep.2019.05.025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01879131v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacep.2018.05.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088929v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Daniel Ardellier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih &#183; Ouchchane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubots" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20170417" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600698v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Pham" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen T Tran" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionnel Camilleri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jvca.2017.02.180" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05485702v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouquette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icvts/ivx228" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744757v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefevre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Belle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eltchaninoff" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Iung" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2017.04.053" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594181v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. Ardellier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cassagnes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouchchane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-016-1792-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594176v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebreton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Zenut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Chenaf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14740338.2016.1177020" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05496589v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594188v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenaf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebreton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vedat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12190" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>