--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -66,191 +66,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Right Pulmonary Artery Bypass After Prior Left Pneumonectomy for Pulmonary Artery Sarcoma</w:t>
+                <w:t xml:space="preserve">Reduction of the risk of complete sternotomy scar dehiscence in cardiac surgery: a protocol for a randomised, open-label multicentre clinical investigation comparing negative pressure wound therapy (NPWT) versus standard dressing (PRISTER study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraud Galvaing</w:t>
+                <w:t xml:space="preserve">Christophe Jayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Farhat</w:t>
+                <w:t xml:space="preserve">Géraldine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Chadeyras</w:t>
+                <w:t xml:space="preserve">Amandine Buono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simon Dang Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas D’ostrevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Thoracic Surgery Short Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, In Press, Corrected Proof, </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (11), pp.e104226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atssr.2025.11.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-104226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05485704v1</w:t>
+                <w:t xml:space="preserve">hal-05390704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and evaluation of a surgical boot camp: a step-by-step guide to curriculum development and impact assessment</w:t>
               </w:r>
@@ -364,161 +368,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of the risk of complete sternotomy scar dehiscence in cardiac surgery: a protocol for a randomised, open-label multicentre clinical investigation comparing negative pressure wound therapy (NPWT) versus standard dressing (PRISTER study)</w:t>
+                <w:t xml:space="preserve">Right Pulmonary Artery Bypass After Prior Left Pneumonectomy for Pulmonary Artery Sarcoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jayle</w:t>
+                <w:t xml:space="preserve">Geraud Galvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Allain</w:t>
+                <w:t xml:space="preserve">Mehdi Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Buono</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Chadeyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas D’ostrevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Dang Van</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Filaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (11), pp.e104226. </w:t>
+              <w:t xml:space="preserve">Annals of Thoracic Surgery Short Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, In Press, Corrected Proof, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-104226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atssr.2025.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390704v1</w:t>
+                <w:t xml:space="preserve">hal-05485704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veno-Arterial Extracorporeal Membrane Oxygenation for Circulatory Failure in COVID-19 Patients: Insights from the ECMOSARS Registry</w:t>
               </w:r>
@@ -900,4120 +900,3986 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percutaneous Total Aortic Arch Repair With In Situ Laser Fenestration</w:t>
+                <w:t xml:space="preserve">Outcome of Temporary Circulatory Support As a Bridge-to-Left Ventricular Assist Device Strategy in Cardiogenic Shock Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Pernot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas D’ostrevy</w:t>
+                <w:t xml:space="preserve">Auriane Bidaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Piperata</w:t>
+                <w:t xml:space="preserve">Erwan Flécher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Busuttil</w:t>
+                <w:t xml:space="preserve">Nicolas Nesseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Labrousse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karl Bounader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Vincentelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Thoracic Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.athoracsur.2022.01.052⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (5), pp.e426-e433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000005424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567796v1</w:t>
+                <w:t xml:space="preserve">hal-03507606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bleeding and thrombotic events in patients with severe COVID-19 supported with extracorporeal membrane oxygenation: a nationwide cohort study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Flecher</w:t>
+                <w:t xml:space="preserve">Resection of a Large Lipoma Invading the Right Atrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraud Galvaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas D’ostrevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Schmidt</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laura Filaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-022-06794-y⟩</w:t>
+              <w:t xml:space="preserve">Annals of Thoracic Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 113 (3), pp.e241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.athoracsur.2021.10.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723430v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resection of a Large Lipoma Invading the Right Atrium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas D’ostrevy</w:t>
+                <w:t xml:space="preserve">Eligibility for minithoracotomy aortic valve replacement: from Van Praet classification to complex scanner measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Filaire</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Farhat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Thoracic Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.athoracsur.2021.10.057⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.10951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-14994-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05485709v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcome of Temporary Circulatory Support As a Bridge-to-Left Ventricular Assist Device Strategy in Cardiogenic Shock Patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André Vincentelli</w:t>
+                <w:t xml:space="preserve">Prognosis value of Forrester's classification in advanced heart failure patients awaiting heart transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coutance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dorent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrien Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000005424⟩</w:t>
+              <w:t xml:space="preserve">ESC Heart Failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (5), pp.3287-3297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ehf2.14037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507606v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognosis value of Forrester's classification in advanced heart failure patients awaiting heart transplantation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katrien Blanchart</w:t>
+                <w:t xml:space="preserve">Bleeding and thrombotic events in patients with severe COVID-19 supported with extracorporeal membrane oxygenation: a nationwide cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Flecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gouin-Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESC Heart Failure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (5), pp.3287-3297. </w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (8), pp.1039-1052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ehf2.14037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00134-022-06794-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718761v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eligibility for minithoracotomy aortic valve replacement: from Van Praet classification to complex scanner measurements</w:t>
+                <w:t xml:space="preserve">Percutaneous Total Aortic Arch Repair With In Situ Laser Fenestration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Barthelemy</w:t>
+                <w:t xml:space="preserve">Mathieu Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas D’ostrevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Camilleri</w:t>
+                <w:t xml:space="preserve">Antonio Piperata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Farhat</w:t>
+                <w:t xml:space="preserve">Olivier Busuttil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louis Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.10951. </w:t>
+              <w:t xml:space="preserve">Annals of Thoracic Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 114 (5), pp.e389-e392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-14994-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.athoracsur.2022.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489702v1</w:t>
+                <w:t xml:space="preserve">hal-04567796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleeding and thrombotic events in patients with severe COVID-19 supported with extracorporeal membrane oxygenation: a nationwide cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Flecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gouin-Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intensive Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 48 (8), pp.1039-1052. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00134-022-06794-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05500366v1</w:t>
+                <w:t xml:space="preserve">hal-03723430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-pump open repair of false aneurysm of aortic isthmus: This technique is still relevant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characteristics and outcome of ambulatory heart failure patients receiving a left ventricular assist device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nesseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Flecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Vincentelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adama Sawadogo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Goeminne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indian Journal of Vascular and Endovascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4103/ijves.ijves_90_20⟩</w:t>
+              <w:t xml:space="preserve">ESC Heart Failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (6), pp.5159-5167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ehf2.13592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03673415v1</w:t>
+                <w:t xml:space="preserve">hal-03338927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and outcome of ambulatory heart failure patients receiving a left ventricular assist device</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Comparison of Outcomes and Mortality in Patients Having Left Ventricular Assist Device Implanted Early -vs- Late After Diagnosis of Cardiomyopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nesseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël P Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Goéminne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Vincentelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Goeminne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESC Heart Failure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (6), pp.5159-5167. </w:t>
+              <w:t xml:space="preserve">American Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146, pp.82-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ehf2.13592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amjcard.2021.01.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338927v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Outcomes and Mortality in Patients Having Left Ventricular Assist Device Implanted Early -vs- Late After Diagnosis of Cardiomyopathy</w:t>
+                <w:t xml:space="preserve">Rapid-deployment aortic valve replacement in high-risk patients: A case-control study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Nesseler</w:t>
+                <w:t xml:space="preserve">Adama Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël P Martins</w:t>
+                <w:t xml:space="preserve">an Vinh Bui-Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Goéminne</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas d'Ostrevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasra Azarnoush</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amjcard.2021.01.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cardiovascular and Thoracic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.23-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34172/jcvtr.2021.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135802v1</w:t>
+                <w:t xml:space="preserve">hal-03673530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid-deployment aortic valve replacement in high-risk patients: A case-control study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Off-pump open repair of false aneurysm of aortic isthmus: This technique is still relevant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongbo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas d'Ostrevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Camilleri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kasra Azarnoush</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular and Thoracic Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (1), pp.23-27. </w:t>
+              <w:t xml:space="preserve">Indian Journal of Vascular and Endovascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (3), pp.247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34172/jcvtr.2021.10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4103/ijves.ijves_90_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673530v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation of Body Mass Index to Outcomes in Patients With Heart Failure Implanted With Left Ventricular Assist Devices</w:t>
+                <w:t xml:space="preserve">Outcomes of Left Ventricular Assist Device Implantation in Patients With Uncommon Etiology Cardiomyopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Flécher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Céline Chabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bernard Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marion Charton</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Goéminne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 133, pp.81-88. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amjcard.2020.07.045⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 125 (9), pp.1421-1428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amjcard.2020.01.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02960938v1</w:t>
+                <w:t xml:space="preserve">hal-02502716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantable cardiac defibrillator leads dysfunction after LVAD implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Leclercq</w:t>
+                <w:t xml:space="preserve">Hamed Bourenane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamed Bourenane</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Vincentelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PACE - Pacing and Clinical Electrophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 43 (11), pp.1309-1317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/pace.14004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes of Left Ventricular Assist Device Implantation in Patients With Uncommon Etiology Cardiomyopathy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Current results of left ventricular assist device therapy in France: the ASSIST-ICD registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Goéminne</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Vincentelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dambrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125 (9), pp.1421-1428. </w:t>
+              <w:t xml:space="preserve">European Journal of Cardio-Thoracic Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (1), pp.112-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amjcard.2020.01.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ejcts/ezaa055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502716v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545980v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current results of left ventricular assist device therapy in France: the ASSIST-ICD registry</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suicide Attempts Among LVAD Recipients: Real-Life Data From the ASSIST-ICD Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Flécher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dambrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cardio-Thoracic Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ejcts/ezaa055⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 141 (11), pp.934-936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.119.041910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545980v2</w:t>
+                <w:t xml:space="preserve">hal-02507672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantable cardiac defibrillator leads dysfunction after LVAD implantation</w:t>
+                <w:t xml:space="preserve">Septuagenarian population has similar survival and outcomes to younger patients after left ventricular assist device implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">André Vincentelli</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Flécher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Goéminne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PACE - Pacing and Clinical Electrophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pace.14004⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 113 (11), pp.701-709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2020.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890820v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suicide Attempts Among LVAD Recipients: Real-Life Data From the ASSIST-ICD Study.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Flécher</w:t>
+                <w:t xml:space="preserve">Implantable cardiac defibrillator leads dysfunction after LVAD implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Leclercq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Dambrin</w:t>
+                <w:t xml:space="preserve">Hamed Bourenane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Vincentelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PACE - Pacing and Clinical Electrophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (11), pp.1309-1317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pace.14004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.119.041910⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02507672v1</w:t>
+                <w:t xml:space="preserve">hal-02890820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes of Left Ventricular Assist Device Implantation in Patients With Uncommon Etiology Cardiomyopathy</w:t>
+                <w:t xml:space="preserve">Relation of Body Mass Index to Outcomes in Patients With Heart Failure Implanted With Left Ventricular Assist Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Flécher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bernard Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Céline Chabanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Goéminne</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 125 (9), pp.1421-1428. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amjcard.2020.01.042⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 133, pp.81-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amjcard.2020.07.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395629v1</w:t>
+                <w:t xml:space="preserve">hal-02960938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Septuagenarian population has similar survival and outcomes to younger patients after left ventricular assist device implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Flécher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Chabanne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Goéminne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 113 (11), pp.701-709. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2020.05.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2020.05.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02945421v1</w:t>
+                <w:t xml:space="preserve">hal-04394993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Septuagenarian population has similar survival and outcomes to younger patients after left ventricular assist device implantation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Suicide Attempts Among LVAD Recipients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Flécher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Céline Goéminne</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dambrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2020.05.018⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 141 (11), pp.934-936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.119.041910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394993v1</w:t>
+                <w:t xml:space="preserve">hal-04395536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suicide Attempts Among LVAD Recipients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Flécher</w:t>
+                <w:t xml:space="preserve">Incidence, predictors and clinical impact of electrical storm in patients with left ventricular assist devices: new insights from the ASSIST-ICD study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Leclercq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Dambrin</w:t>
+                <w:t xml:space="preserve">Hamed Bourenane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.119.041910⟩</w:t>
+              <w:t xml:space="preserve">Heart Rhythm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (10), pp.1506-1512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hrthm.2019.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395536v1</w:t>
+                <w:t xml:space="preserve">hal-02169759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors and prognostic impact of left ventricular assist device–associated infections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early Ventricular Arrhythmias After LVAD Implantation Is the Strongest Predictor of 30-Day Post-Operative Mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Flécher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tattevin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ahj.2019.04.021⟩</w:t>
+              <w:t xml:space="preserve">JACC: Clinical Electrophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (8), pp.944-954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacep.2019.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151624v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence, predictors and clinical impact of electrical storm in patients with left ventricular assist devices: new insights from the ASSIST-ICD study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Risk factors and prognostic impact of left ventricular assist device–associated infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tattevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Flécher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamed Bourenane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Boulé</w:t>
+                <w:t xml:space="preserve">Stéphane Boulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heart Rhythm</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 214, pp.69-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ahj.2019.04.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hrthm.2019.06.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02169759v1</w:t>
+                <w:t xml:space="preserve">hal-02151624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Ventricular Arrhythmias After LVAD Implantation Is the Strongest Predictor of 30-Day Post-Operative Mortality</w:t>
+                <w:t xml:space="preserve">Predictors and Clinical Impact of Late Ventricular Arrhythmias in Patients With Continuous-Flow Left Ventricular Assist Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Flecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Vincentelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JACC: Clinical Electrophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 5 (8), pp.944-954. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 4 (9), pp.1166 - 1175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacep.2018.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jacep.2019.05.025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02270243v1</w:t>
+                <w:t xml:space="preserve">hal-01879131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors and Clinical Impact of Late Ventricular Arrhythmias in Patients With Continuous-Flow Left Ventricular Assist Devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André Vincentelli</w:t>
+                <w:t xml:space="preserve">CT patterns of acute type A aortic arch dissection: longer, higher, more anterior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Daniel Ardellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas D’ostrevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemlih · Ouchchane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dubots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC: Clinical Electrophysiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90 (1078), pp.20170417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1259/bjr.20170417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jacep.2018.05.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01879131v1</w:t>
+                <w:t xml:space="preserve">hal-02088929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CT patterns of acute type A aortic arch dissection: longer, higher, more anterior</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Dubots</w:t>
+                <w:t xml:space="preserve">Inefficacy of Platelet Transfusion in a Heart Transplant Patient Under Continuous Ticagrelor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Filaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. T. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas d'Ostrevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huyen T Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionnel Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Radiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cardiothoracic and Vascular Anesthesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, in press (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.jvca.2017.02.180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1259/bjr.20170417⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02088929v1</w:t>
+                <w:t xml:space="preserve">hal-01600698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inefficacy of Platelet Transfusion in a Heart Transplant Patient Under Continuous Ticagrelor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surgical treatment of a pericardio-oesophageal fistula using a right lower lobe pulmonary tissue patch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraud Galvaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas D’ostrevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasra Azarnoush</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiothoracic and Vascular Anesthesia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interactive Cardiovascular and Thoracic Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (6), pp.1005 - 1006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icvts/ivx228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1053/j.jvca.2017.02.180⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01600698v1</w:t>
+                <w:t xml:space="preserve">hal-05485702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surgical treatment of a pericardio-oesophageal fistula using a right lower lobe pulmonary tissue patch</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Temporal Trends in Transcatheter Aortic Valve Replacement in France: FRANCE 2 to FRANCE TAVI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Eltchaninoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactive Cardiovascular and Thoracic Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 70 (1), pp.42-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacc.2017.04.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icvts/ivx228⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05485702v1</w:t>
+                <w:t xml:space="preserve">hal-01744757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Trends in Transcatheter Aortic Valve Replacement in France: FRANCE 2 to FRANCE TAVI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Iung</w:t>
+                <w:t xml:space="preserve">The apex of the aortic arch backshifts with aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas d'Ostrevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. D. Ardellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ouchchane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasra Azarnoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (7), pp.703-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00276-016-1792-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jacc.2017.04.053⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01744757v1</w:t>
+                <w:t xml:space="preserve">hal-01594181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The apex of the aortic arch backshifts with aging</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Are all heparins safe for on-pump heart surgery?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasra Azarnoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...55 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Lebreton</w:t>
+                <w:t xml:space="preserve">Marie-Christine Zenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouki Chenaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Opinion on Drug Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 15 (7), pp.897-901. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14740338.2016.1177020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5023,91 +4889,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multimodale en chirurgie cardiaque : Du ventricule gauche à l’aorte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas D’ostrevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cardiologie et système cardiovasculaire. Université Clermont Auvergne, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05496589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5117,177 +4983,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are all heparins safe for on-pump heart surgery?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasra Azarnoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chenaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chenaf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">A. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vedat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Annual Meeting of French Society of Pharmacology and Therapeutics, 37. Pharmacovigilance Meeting, 17. APNET Seminar, 14. CHU CIC Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Nancy, France. Wiley-Blackwell, Fundamental and Clinical Pharmacology, 30 (supplement S1), 98 p., 2016, Fundamental and Clinical Pharmacology. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/fcp.12190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId163"/>
+      <w:footerReference w:type="default" r:id="rId162"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5434,51 +5300,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05485704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Galvaing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Farhat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chadeyras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#8217;ostrevy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atssr.2025.11.023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458293v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Galvaing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lautrette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Millet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daniel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-025-07545-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390704v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jayle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Allain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Buono" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dang Van" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-104226" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124452v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Anselmi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mansour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Para" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mongardon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Porto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejcts/ezad229" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04154052v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baudry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coutance" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dorent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bauer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Blanchart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.14467" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500319v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Piperata" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Busuttil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Labrousse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.athoracsur.2022.01.052" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723430v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Flecher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schmidt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rozec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouin-Thibault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-022-06794-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05485709v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Filaire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.athoracsur.2021.10.057" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507606v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Bidaut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fl&#233;cher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nesseler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bounader" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vincentelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000005424" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718761v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.14037" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489702v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Barthelemy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camilleri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassagnes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14994-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500366v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03673415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Sawadogo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbo Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Ostrevy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/ijves.ijves_90_20" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Goeminne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.13592" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135802v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P Martins" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Go&#233;minne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2021.01.027" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03673530v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Vinh Bui-Duc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Azarnoush" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/jcvtr.2021.10" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960938v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Galand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lelong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chabanne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2020.07.045" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04395597v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leclercq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Bourenane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boul&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pace.14004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502716v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2020.01.042" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545980v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dambrin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejcts/ezaa055" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890820v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507672v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delmas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.119.041910" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04395629v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945421v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2020.05.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04394993v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04395536v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151624v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tattevin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Auffret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2019.04.021" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169759v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Martins" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boul&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2019.06.021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270243v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pichard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacep.2019.05.025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01879131v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacep.2018.05.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088929v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Daniel Ardellier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih &#183; Ouchchane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubots" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20170417" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600698v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Pham" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen T Tran" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionnel Camilleri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jvca.2017.02.180" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05485702v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouquette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icvts/ivx228" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744757v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefevre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Belle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eltchaninoff" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Iung" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2017.04.053" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594181v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. Ardellier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cassagnes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouchchane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-016-1792-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594176v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebreton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Zenut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Chenaf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14740338.2016.1177020" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05496589v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594188v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenaf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebreton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vedat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12190" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jayle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Allain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Buono" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dang Van" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#8217;ostrevy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-104226" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458293v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Galvaing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lautrette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Millet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daniel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-025-07545-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05485704v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Galvaing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Farhat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chadeyras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atssr.2025.11.023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124452v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Anselmi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mansour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Para" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mongardon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Porto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejcts/ezad229" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04154052v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baudry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coutance" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dorent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bauer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Blanchart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.14467" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500319v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507606v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Bidaut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fl&#233;cher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nesseler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bounader" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vincentelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000005424" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05485709v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Filaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.athoracsur.2021.10.057" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489702v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Barthelemy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camilleri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassagnes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14994-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718761v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.14037" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500366v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Flecher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schmidt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rozec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouin-Thibault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-022-06794-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567796v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Piperata" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Busuttil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Labrousse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.athoracsur.2022.01.052" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723430v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338927v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Goeminne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.13592" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135802v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P Martins" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Go&#233;minne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2021.01.027" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03673530v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Sawadogo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Vinh Bui-Duc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Ostrevy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Azarnoush" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/jcvtr.2021.10" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03673415v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbo Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/ijves.ijves_90_20" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Galand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chabanne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lelong" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2020.01.042" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04395597v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leclercq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Bourenane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boul&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pace.14004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545980v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dambrin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejcts/ezaa055" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507672v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delmas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.119.041910" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945421v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2020.05.018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890820v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960938v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2020.07.045" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04394993v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04395536v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169759v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Martins" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Auffret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boul&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2019.06.021" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270243v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pichard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacep.2019.05.025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151624v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tattevin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2019.04.021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01879131v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacep.2018.05.006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088929v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Daniel Ardellier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih &#183; Ouchchane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubots" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20170417" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600698v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Pham" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen T Tran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionnel Camilleri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jvca.2017.02.180" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05485702v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouquette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icvts/ivx228" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744757v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefevre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Belle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eltchaninoff" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Iung" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2017.04.053" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594181v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. Ardellier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cassagnes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouchchane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-016-1792-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594176v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebreton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Zenut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Chenaf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14740338.2016.1177020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05496589v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594188v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenaf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebreton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vedat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12190" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>