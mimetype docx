--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,291 +234,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and evaluation of a surgical boot camp: a step-by-step guide to curriculum development and impact assessment</w:t>
+                <w:t xml:space="preserve">Right Pulmonary Artery Bypass After Prior Left Pneumonectomy for Pulmonary Artery Sarcoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraud Galvaing</w:t>
+                <w:t xml:space="preserve">Geraud Galvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lautrette</w:t>
+                <w:t xml:space="preserve">Mehdi Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Godet</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Chadeyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas D’ostrevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Millet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Filaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12909-025-07545-5⟩</w:t>
+              <w:t xml:space="preserve">Annals of Thoracic Surgery Short Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, In Press, Corrected Proof, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atssr.2025.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458293v1</w:t>
+                <w:t xml:space="preserve">hal-05485704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Right Pulmonary Artery Bypass After Prior Left Pneumonectomy for Pulmonary Artery Sarcoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and evaluation of a surgical boot camp: a step-by-step guide to curriculum development and impact assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Galvaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraud Galvaing</w:t>
+                <w:t xml:space="preserve">Alexandre Lautrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Farhat</w:t>
+                <w:t xml:space="preserve">Thomas Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Chadeyras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas D’ostrevy</w:t>
+                <w:t xml:space="preserve">Clémentine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Filaire</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Thoracic Surgery Short Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, In Press, Corrected Proof, </w:t>
+              <w:t xml:space="preserve">BMC Medical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, pp.874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atssr.2025.11.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12909-025-07545-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05485704v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veno-Arterial Extracorporeal Membrane Oxygenation for Circulatory Failure in COVID-19 Patients: Insights from the ECMOSARS Registry</w:t>
               </w:r>
@@ -766,562 +766,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veno-arterial extracorporeal membrane oxygenation for circulatory failure in COVID-19 patients: insights from the ECMOSARS registry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alizée Porto</w:t>
+                <w:t xml:space="preserve">Outcome of Temporary Circulatory Support As a Bridge-to-Left Ventricular Assist Device Strategy in Cardiogenic Shock Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Bidaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Flécher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nesseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Bounader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Vincentelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cardio-Thoracic Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ejcts/ezad229⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (5), pp.e426-e433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000005424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05500319v1</w:t>
+                <w:t xml:space="preserve">hal-03507606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcome of Temporary Circulatory Support As a Bridge-to-Left Ventricular Assist Device Strategy in Cardiogenic Shock Patients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resection of a Large Lipoma Invading the Right Atrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraud Galvaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas D’ostrevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Filaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Thoracic Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 113 (3), pp.e241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.athoracsur.2021.10.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000005424⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03507606v1</w:t>
+                <w:t xml:space="preserve">hal-05485709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resection of a Large Lipoma Invading the Right Atrium</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Eligibility for minithoracotomy aortic valve replacement: from Van Praet classification to complex scanner measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Farhat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Thoracic Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.10951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-14994-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.athoracsur.2021.10.057⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05485709v1</w:t>
+                <w:t xml:space="preserve">hal-04489702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eligibility for minithoracotomy aortic valve replacement: from Van Praet classification to complex scanner measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
+                <w:t xml:space="preserve">Bleeding and thrombotic events in patients with severe COVID-19 supported with extracorporeal membrane oxygenation: a nationwide cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Flecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gouin-Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (8), pp.1039-1052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-022-06794-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-14994-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04489702v1</w:t>
+                <w:t xml:space="preserve">hal-05500366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prognosis value of Forrester's classification in advanced heart failure patients awaiting heart transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1370,3610 +1370,3476 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrien Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESC Heart Failure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (5), pp.3287-3297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ehf2.14037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bleeding and thrombotic events in patients with severe COVID-19 supported with extracorporeal membrane oxygenation: a nationwide cohort study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Percutaneous Total Aortic Arch Repair With In Situ Laser Fenestration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas D’ostrevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Piperata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Busuttil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Thoracic Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 114 (5), pp.e389-e392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.athoracsur.2022.01.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00134-022-06794-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05500366v1</w:t>
+                <w:t xml:space="preserve">hal-04567796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percutaneous Total Aortic Arch Repair With In Situ Laser Fenestration</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bleeding and thrombotic events in patients with severe COVID-19 supported with extracorporeal membrane oxygenation: a nationwide cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Flecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gouin-Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Thoracic Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (8), pp.1039-1052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-022-06794-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.athoracsur.2022.01.052⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04567796v1</w:t>
+                <w:t xml:space="preserve">hal-03723430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bleeding and thrombotic events in patients with severe COVID-19 supported with extracorporeal membrane oxygenation: a nationwide cohort study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid-deployment aortic valve replacement in high-risk patients: A case-control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">an Vinh Bui-Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas d'Ostrevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasra Azarnoush</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-022-06794-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cardiovascular and Thoracic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.23-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34172/jcvtr.2021.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723430v1</w:t>
+                <w:t xml:space="preserve">hal-03673530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and outcome of ambulatory heart failure patients receiving a left ventricular assist device</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Comparison of Outcomes and Mortality in Patients Having Left Ventricular Assist Device Implanted Early -vs- Late After Diagnosis of Cardiomyopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nesseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël P Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Goéminne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Vincentelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Goeminne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESC Heart Failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ehf2.13592⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146, pp.82-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amjcard.2021.01.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338927v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Outcomes and Mortality in Patients Having Left Ventricular Assist Device Implanted Early -vs- Late After Diagnosis of Cardiomyopathy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Characteristics and outcome of ambulatory heart failure patients receiving a left ventricular assist device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nesseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Flecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Vincentelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Goeminne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amjcard.2021.01.027⟩</w:t>
+              <w:t xml:space="preserve">ESC Heart Failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (6), pp.5159-5167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ehf2.13592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135802v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid-deployment aortic valve replacement in high-risk patients: A case-control study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Off-pump open repair of false aneurysm of aortic isthmus: This technique is still relevant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongbo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas d'Ostrevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Camilleri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kasra Azarnoush</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular and Thoracic Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Indian Journal of Vascular and Endovascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (3), pp.247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4103/ijves.ijves_90_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34172/jcvtr.2021.10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03673530v1</w:t>
+                <w:t xml:space="preserve">hal-03673415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-pump open repair of false aneurysm of aortic isthmus: This technique is still relevant</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Relation of Body Mass Index to Outcomes in Patients With Heart Failure Implanted With Left Ventricular Assist Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Flécher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indian Journal of Vascular and Endovascular Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133, pp.81-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amjcard.2020.07.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4103/ijves.ijves_90_20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03673415v1</w:t>
+                <w:t xml:space="preserve">hal-02960938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes of Left Ventricular Assist Device Implantation in Patients With Uncommon Etiology Cardiomyopathy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Implantable cardiac defibrillator leads dysfunction after LVAD implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Goéminne</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Bourenane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Vincentelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amjcard.2020.01.042⟩</w:t>
+              <w:t xml:space="preserve">PACE - Pacing and Clinical Electrophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (11), pp.1309-1317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pace.14004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502716v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantable cardiac defibrillator leads dysfunction after LVAD implantation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Septuagenarian population has similar survival and outcomes to younger patients after left ventricular assist device implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Flécher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Galand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">André Vincentelli</w:t>
+                <w:t xml:space="preserve">Bernard Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Goéminne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PACE - Pacing and Clinical Electrophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pace.14004⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 113 (11), pp.701-709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2020.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395597v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current results of left ventricular assist device therapy in France: the ASSIST-ICD registry</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Suicide Attempts Among LVAD Recipients: Real-Life Data From the ASSIST-ICD Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Flécher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dambrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cardio-Thoracic Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 141 (11), pp.934-936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.119.041910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ejcts/ezaa055⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02545980v2</w:t>
+                <w:t xml:space="preserve">hal-02507672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suicide Attempts Among LVAD Recipients: Real-Life Data From the ASSIST-ICD Study.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Flécher</w:t>
+                <w:t xml:space="preserve">Implantable cardiac defibrillator leads dysfunction after LVAD implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Dambrin</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Bourenane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Vincentelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PACE - Pacing and Clinical Electrophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (11), pp.1309-1317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pace.14004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.119.041910⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02507672v1</w:t>
+                <w:t xml:space="preserve">hal-04395597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Septuagenarian population has similar survival and outcomes to younger patients after left ventricular assist device implantation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outcomes of Left Ventricular Assist Device Implantation in Patients With Uncommon Etiology Cardiomyopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Flécher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Galand</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Goéminne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 113 (11), pp.701-709. </w:t>
+              <w:t xml:space="preserve">American Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (9), pp.1421-1428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2020.05.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amjcard.2020.01.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945421v1</w:t>
+                <w:t xml:space="preserve">hal-02502716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantable cardiac defibrillator leads dysfunction after LVAD implantation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Current results of left ventricular assist device therapy in France: the ASSIST-ICD registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hamed Bourenane</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Vincentelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Vincentelli</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dambrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PACE - Pacing and Clinical Electrophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pace.14004⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cardio-Thoracic Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (1), pp.112-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ejcts/ezaa055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02890820v1</w:t>
+                <w:t xml:space="preserve">hal-02545980v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation of Body Mass Index to Outcomes in Patients With Heart Failure Implanted With Left Ventricular Assist Devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Suicide Attempts Among LVAD Recipients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Flécher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Chabanne</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Charton</w:t>
+                <w:t xml:space="preserve">Camille Dambrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Cardiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 141 (11), pp.934-936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.119.041910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amjcard.2020.07.045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02960938v1</w:t>
+                <w:t xml:space="preserve">hal-04395536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Septuagenarian population has similar survival and outcomes to younger patients after left ventricular assist device implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Flécher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Galand</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Goéminne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 113 (11), pp.701-709. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.acvd.2020.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suicide Attempts Among LVAD Recipients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Flécher</w:t>
+                <w:t xml:space="preserve">Incidence, predictors and clinical impact of electrical storm in patients with left ventricular assist devices: new insights from the ASSIST-ICD study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Dambrin</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Bourenane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.119.041910⟩</w:t>
+              <w:t xml:space="preserve">Heart Rhythm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (10), pp.1506-1512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hrthm.2019.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395536v1</w:t>
+                <w:t xml:space="preserve">hal-02169759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence, predictors and clinical impact of electrical storm in patients with left ventricular assist devices: new insights from the ASSIST-ICD study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early Ventricular Arrhythmias After LVAD Implantation Is the Strongest Predictor of 30-Day Post-Operative Mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Flécher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.P. Martins</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Boulé</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heart Rhythm</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JACC: Clinical Electrophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (8), pp.944-954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacep.2019.05.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hrthm.2019.06.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02169759v1</w:t>
+                <w:t xml:space="preserve">hal-02270243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Ventricular Arrhythmias After LVAD Implantation Is the Strongest Predictor of 30-Day Post-Operative Mortality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Risk factors and prognostic impact of left ventricular assist device–associated infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tattevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Flécher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Pichard</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC: Clinical Electrophysiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 214, pp.69-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ahj.2019.04.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jacep.2019.05.025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02270243v1</w:t>
+                <w:t xml:space="preserve">hal-02151624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors and prognostic impact of left ventricular assist device–associated infections</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Predictors and Clinical Impact of Late Ventricular Arrhythmias in Patients With Continuous-Flow Left Ventricular Assist Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Flecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Vincentelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Heart Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JACC: Clinical Electrophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (9), pp.1166 - 1175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacep.2018.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ahj.2019.04.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02151624v1</w:t>
+                <w:t xml:space="preserve">hal-01879131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors and Clinical Impact of Late Ventricular Arrhythmias in Patients With Continuous-Flow Left Ventricular Assist Devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André Vincentelli</w:t>
+                <w:t xml:space="preserve">CT patterns of acute type A aortic arch dissection: longer, higher, more anterior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Daniel Ardellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas D’ostrevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemlih · Ouchchane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dubots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC: Clinical Electrophysiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90 (1078), pp.20170417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1259/bjr.20170417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jacep.2018.05.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01879131v1</w:t>
+                <w:t xml:space="preserve">hal-02088929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CT patterns of acute type A aortic arch dissection: longer, higher, more anterior</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Dubots</w:t>
+                <w:t xml:space="preserve">Inefficacy of Platelet Transfusion in a Heart Transplant Patient Under Continuous Ticagrelor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Filaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. T. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas d'Ostrevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huyen T Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionnel Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Radiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cardiothoracic and Vascular Anesthesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, in press (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.jvca.2017.02.180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1259/bjr.20170417⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02088929v1</w:t>
+                <w:t xml:space="preserve">hal-01600698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inefficacy of Platelet Transfusion in a Heart Transplant Patient Under Continuous Ticagrelor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surgical treatment of a pericardio-oesophageal fistula using a right lower lobe pulmonary tissue patch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraud Galvaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas D’ostrevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasra Azarnoush</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiothoracic and Vascular Anesthesia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interactive Cardiovascular and Thoracic Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (6), pp.1005 - 1006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icvts/ivx228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1053/j.jvca.2017.02.180⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01600698v1</w:t>
+                <w:t xml:space="preserve">hal-05485702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surgical treatment of a pericardio-oesophageal fistula using a right lower lobe pulmonary tissue patch</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Temporal Trends in Transcatheter Aortic Valve Replacement in France: FRANCE 2 to FRANCE TAVI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Eltchaninoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactive Cardiovascular and Thoracic Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 70 (1), pp.42-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacc.2017.04.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icvts/ivx228⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05485702v1</w:t>
+                <w:t xml:space="preserve">hal-01744757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Trends in Transcatheter Aortic Valve Replacement in France: FRANCE 2 to FRANCE TAVI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Iung</w:t>
+                <w:t xml:space="preserve">Are all heparins safe for on-pump heart surgery?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasra Azarnoush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Zenut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Chenaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expert Opinion on Drug Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (7), pp.897-901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14740338.2016.1177020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jacc.2017.04.053⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01744757v1</w:t>
+                <w:t xml:space="preserve">hal-01594176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The apex of the aortic arch backshifts with aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas d'Ostrevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. D. Ardellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ouchchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasra Azarnoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 39 (7), pp.703-710. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00276-016-1792-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00276-016-1792-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01594181v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01594176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multimodale en chirurgie cardiaque : Du ventricule gauche à l’aorte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas D’ostrevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cardiologie et système cardiovasculaire. Université Clermont Auvergne, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05496589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4983,177 +4849,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are all heparins safe for on-pump heart surgery?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasra Azarnoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chenaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chenaf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">A. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vedat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Annual Meeting of French Society of Pharmacology and Therapeutics, 37. Pharmacovigilance Meeting, 17. APNET Seminar, 14. CHU CIC Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Nancy, France. Wiley-Blackwell, Fundamental and Clinical Pharmacology, 30 (supplement S1), 98 p., 2016, Fundamental and Clinical Pharmacology. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/fcp.12190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId162"/>
+      <w:footerReference w:type="default" r:id="rId161"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5300,51 +5166,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jayle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Allain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Buono" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dang Van" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#8217;ostrevy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-104226" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458293v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Galvaing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lautrette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Millet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daniel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-025-07545-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05485704v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Galvaing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Farhat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chadeyras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atssr.2025.11.023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124452v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Anselmi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mansour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Para" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mongardon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Porto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejcts/ezad229" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04154052v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baudry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coutance" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dorent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bauer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Blanchart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.14467" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500319v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507606v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Bidaut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fl&#233;cher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nesseler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bounader" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vincentelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000005424" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05485709v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Filaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.athoracsur.2021.10.057" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489702v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Barthelemy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camilleri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassagnes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14994-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718761v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.14037" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500366v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Flecher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schmidt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rozec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouin-Thibault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-022-06794-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567796v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Piperata" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Busuttil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Labrousse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.athoracsur.2022.01.052" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723430v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338927v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Goeminne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.13592" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135802v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P Martins" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Go&#233;minne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2021.01.027" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03673530v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Sawadogo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Vinh Bui-Duc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Ostrevy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Azarnoush" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/jcvtr.2021.10" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03673415v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbo Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/ijves.ijves_90_20" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Galand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chabanne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lelong" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2020.01.042" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04395597v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leclercq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Bourenane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boul&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pace.14004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545980v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dambrin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejcts/ezaa055" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507672v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delmas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.119.041910" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945421v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2020.05.018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890820v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960938v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2020.07.045" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04394993v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04395536v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169759v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Martins" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Auffret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boul&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2019.06.021" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270243v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pichard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacep.2019.05.025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151624v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tattevin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2019.04.021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01879131v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacep.2018.05.006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088929v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Daniel Ardellier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih &#183; Ouchchane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubots" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20170417" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600698v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Pham" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen T Tran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionnel Camilleri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jvca.2017.02.180" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05485702v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouquette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icvts/ivx228" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744757v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefevre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Belle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eltchaninoff" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Iung" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2017.04.053" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594181v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. Ardellier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cassagnes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouchchane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-016-1792-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594176v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebreton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Zenut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Chenaf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14740338.2016.1177020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05496589v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594188v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenaf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebreton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vedat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12190" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jayle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Allain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Buono" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dang Van" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#8217;ostrevy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-104226" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05485704v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Galvaing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Farhat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chadeyras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atssr.2025.11.023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458293v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Galvaing" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lautrette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Millet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daniel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-025-07545-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124452v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Anselmi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mansour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Para" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mongardon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Porto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejcts/ezad229" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04154052v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baudry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coutance" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dorent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bauer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Blanchart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.14467" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507606v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Bidaut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fl&#233;cher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nesseler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bounader" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vincentelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000005424" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05485709v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Filaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.athoracsur.2021.10.057" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489702v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Barthelemy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camilleri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassagnes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14994-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500366v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Flecher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schmidt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rozec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouin-Thibault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-022-06794-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718761v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.14037" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567796v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Piperata" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Busuttil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Labrousse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.athoracsur.2022.01.052" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723430v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03673530v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Sawadogo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Vinh Bui-Duc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Ostrevy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Azarnoush" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/jcvtr.2021.10" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135802v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P Martins" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Go&#233;minne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2021.01.027" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338927v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Goeminne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.13592" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03673415v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbo Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/ijves.ijves_90_20" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960938v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Galand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lelong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chabanne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2020.07.045" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890820v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leclercq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Bourenane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boul&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pace.14004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945421v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2020.05.018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507672v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delmas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dambrin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.119.041910" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-pec.hal.science/hal-04395597v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502716v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2020.01.042" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545980v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejcts/ezaa055" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-pec.hal.science/hal-04395536v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-pec.hal.science/hal-04394993v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169759v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Martins" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Auffret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boul&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2019.06.021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270243v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pichard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacep.2019.05.025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151624v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tattevin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2019.04.021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01879131v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacep.2018.05.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088929v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Daniel Ardellier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih &#183; Ouchchane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubots" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20170417" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600698v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Pham" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen T Tran" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionnel Camilleri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jvca.2017.02.180" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05485702v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouquette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icvts/ivx228" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744757v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefevre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Belle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eltchaninoff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Iung" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2017.04.053" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594176v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebreton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Zenut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Chenaf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14740338.2016.1177020" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594181v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. Ardellier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cassagnes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouchchane" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-016-1792-9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05496589v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594188v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenaf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebreton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vedat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12190" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>