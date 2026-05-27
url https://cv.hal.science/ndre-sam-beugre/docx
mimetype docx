--- v0 (2026-03-16)
+++ v1 (2026-05-27)
@@ -223,403 +223,403 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corps écrans : Genre, performativité et visualités littéraires</w:t>
+                <w:t xml:space="preserve">Popular art, gender, and the invisible: relational sapphism as aesthetic resistance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N'Dre Sam Beugre</w:t>
+                <w:t xml:space="preserve">N'Dré Sam Beugre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue LIMES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Ambigua. Revista de Investigaciones sobre género y estudios culturales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 12, pp.64-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34874/PRSM.limes-vol2iss2.7383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46661/ambigua.12317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05440155v1</w:t>
+                <w:t xml:space="preserve">hal-05588453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;b&amp;gt;“Ser y tiempo” en Jan Patočka&amp;lt;/b&amp;gt;</w:t>
+                <w:t xml:space="preserve">Corps écrans : Genre, performativité et visualités littéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N'Dré Sam Beugre</w:t>
+                <w:t xml:space="preserve">N'Dre Sam Beugre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Internacional de Filosofía Teórica y Práctica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (1), pp.57-100. </w:t>
+              <w:t xml:space="preserve">La Revue LIMES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51660/riftp.v5i1.244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34874/PRSM.limes-vol2iss2.7383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977517v1</w:t>
+                <w:t xml:space="preserve">hal-05440155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanella Boni ou l'écriture au féminin pluriel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N'Dre Sam Beugre</w:t>
+                <w:t xml:space="preserve">Nussbaum and African well-being: a solution for justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N'Dré Sam Beugré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Cacto - Ciência, Arte, Comunicação em Transdisciplinaridade Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 5 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31416/cacto.v5i2.1573⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 6 (1), pp.e26006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31416/cacto.v6i1.1817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295154v1</w:t>
+                <w:t xml:space="preserve">hal-05440157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nussbaum and African well-being: a solution for justice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Les animaux comme sujets de justice : l’approche des capacités chez Martha Nussbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N'Dré Sam Beugré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Cacto - Ciência, Arte, Comunicação em Transdisciplinaridade Online</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (1), pp.e26006. </w:t>
+              <w:t xml:space="preserve">Le Philosophoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N° 64 (2), pp.91-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31416/cacto.v6i1.1817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/phoir.064.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05440157v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langage rebelle : l’im(contre-)pouvoir en littérature contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N'Dre Sam Beugre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue LIMES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -647,607 +647,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les animaux comme sujets de justice : l’approche des capacités chez Martha Nussbaum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Nussbaum and African well-being: a solution for justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N'Dré Sam Beugré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Philosophoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/phoir.064.0091⟩</w:t>
+              <w:t xml:space="preserve">Revista Cacto - Ciência, Arte, Comunicação em Transdisciplinaridade Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (1), pp.e26006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31416/cacto.v6i1.1817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384518v1</w:t>
+                <w:t xml:space="preserve">hal-05428432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nussbaum and African well-being: a solution for justice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N'Dré Sam Beugré</w:t>
+                <w:t xml:space="preserve">Corps écrans : Genre, performativité et visualités littéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N'Dre Sam Beugre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Cacto - Ciência, Arte, Comunicação em Transdisciplinaridade Online</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31416/cacto.v6i1.1817⟩</w:t>
+              <w:t xml:space="preserve">La Revue LIMES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 2 (2), pp.33-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34874/PRSM.limes-vol2iss2.7383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05428432v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corps écrans : Genre, performativité et visualités littéraires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Tanella Boni ou l'écriture au féminin pluriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N'Dre Sam Beugre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue LIMES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34874/PRSM.limes-vol2iss2.7383⟩</w:t>
+              <w:t xml:space="preserve">Revista Cacto - Ciência, Arte, Comunicação em Transdisciplinaridade Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31416/cacto.v5i2.1573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05440154v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The possibility of ideal communication in Levinas: coexisting with the Other</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N'Dré Sam Beugré</w:t>
+                <w:t xml:space="preserve">&amp;lt;b&amp;gt;“Ser y tiempo” en Jan Patočka&amp;lt;/b&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N'Dré Sam Beugre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17, No. 140: Dec 19, 2024 (141), pp.14. </w:t>
+              <w:t xml:space="preserve">Revista Internacional de Filosofía Teórica y Práctica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1), pp.57-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2139/ssrn.5008660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51660/riftp.v5i1.244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04852447v1</w:t>
+                <w:t xml:space="preserve">hal-04977517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The State in Political Utopia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The possibility of ideal communication in Levinas: coexisting with the Other</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N'Dré Sam Beugré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 17 (139), </w:t>
+              <w:t xml:space="preserve">, 2024, 17, No. 140: Dec 19, 2024 (141), pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2139/ssrn.5008662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.5008660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844148v1</w:t>
+                <w:t xml:space="preserve">hal-04852447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Foucault: El alma es la prisión del cuerpo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The State in Political Utopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N'Dré Sam Beugré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Internacional de Filosofía Teórica y Práctica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4 (1), pp.63-81. </w:t>
+              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (139), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51660/riftp.v4i1.91⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.5008662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04443021v1</w:t>
+                <w:t xml:space="preserve">hal-04844148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Butler et l’ontologie de la précarité. Repenser la vie en commun</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N'Dre Sam Beugre</w:t>
+                <w:t xml:space="preserve">Michel Foucault: El alma es la prisión del cuerpo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N'Dré Sam Beugré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ireph</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1 (2), </w:t>
+              <w:t xml:space="preserve">Revista Internacional de Filosofía Teórica y Práctica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (1), pp.63-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13983766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51660/riftp.v4i1.91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04049870v1</w:t>
+                <w:t xml:space="preserve">hal-04443021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la culpabilité ivoirienne : condition d’une paix durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N'Dré Sam Beugré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konin Alla Marcellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1294,51 +1294,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Body as Means: Bodily Becoming Active in Spinoza’s Ethics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N'Dre Sam Beugre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Philosophy and Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5 (2), pp.07-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1372,51 +1372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Butler et l’ontologie de la précarité. Repenser la vie en commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N'Dre Sam Beugre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Volume 2 (2), pp.207-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1444,135 +1444,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Merleau-Ponty et la notion de corps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Judith Butler et l’ontologie de la précarité. Repenser la vie en commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N'Dre Sam Beugre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ireph</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">, 2023, 1 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.6894717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13983766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04750715v1</w:t>
+                <w:t xml:space="preserve">halshs-04049870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept d'individu, dans la philosophie de Leibniz et Spinoza, comme étant singulier et faisant partie de la variété du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N'Dre Sam Beugre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ireph</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1606,51 +1606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sionisme d'Hannah Arendt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N'Dre Sam Beugre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Volume 1 (1), pp.69-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1678,498 +1678,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sionisme d'Hannah Arendt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Maurice Merleau-Ponty et la notion de corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N'Dre Sam Beugre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tebeosfera. Cultura gráfica</w:t>
+              <w:t xml:space="preserve">ireph</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17605/OSF.IO/ETZFJ⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6894717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04184448v1</w:t>
+                <w:t xml:space="preserve">halshs-04750715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hegel, Spinoza et l'individu : faiblesses ou la force ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le sionisme d'Hannah Arendt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N'Dre Sam Beugre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ireph</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Tebeosfera. Cultura gráfica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.6759617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17605/OSF.IO/ETZFJ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04750705v1</w:t>
+                <w:t xml:space="preserve">halshs-04184448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kant et le Soi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le don de la vie. La réponse au don de mort de Derrida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N'Dre Sam Beugre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ireph</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Sophia, 3 (12), pp.24</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03948446v1</w:t>
+                <w:t xml:space="preserve">halshs-03698708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le don de la vie. La réponse au don de mort de Derrida</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les remèdes de l'âme : une thérapie chez Spinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N'Dre Sam Beugre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ireph</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, Sophia, 5 (12), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5784190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03698708v1</w:t>
+                <w:t xml:space="preserve">halshs-03607190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les remèdes de l'âme : une thérapie chez Spinoza</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Jean Luc Marion Don et l'Etre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N'Dre Sam Beugre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ireph</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Sophia, 5 (12), pp.13. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, A paraître, 3 (3), pp.45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.5784190⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03607190v1</w:t>
+                <w:t xml:space="preserve">halshs-03758209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luc Marion Don et l'Etre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Kant et le Soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N'Dre Sam Beugre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ireph</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, 3 (3), pp.45</w:t>
+              <w:t xml:space="preserve">, 2021, Sophia, 3 (12), pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03758209v1</w:t>
+                <w:t xml:space="preserve">halshs-03948446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kant et le Soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N'Dre Sam Beugre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ireph</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Sophia, 3 (12), pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2194,51 +2194,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kant, Nussbaum et l'éducation : un dialogue entre raison et émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N'Dre Sam Beugre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ireph</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 (7), pp.23-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2263,51 +2263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spinoza : la liberté signe de la perfection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N'Dre Sam Beugre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ireph</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2413,135 +2413,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04750702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spinoza. L'évangile pour l'homme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Hegel, Spinoza et l'individu : faiblesses ou la force ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N'Dre Sam Beugre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ireph</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.5750715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6759617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03598383v1</w:t>
+                <w:t xml:space="preserve">halshs-04750705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hobbes : politique, peur et conflits sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N'Dre Sam Beugre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ireph</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (6), pp.34-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2560,168 +2560,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03758217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Christ et le salut chez Spinoza</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Spinoza. L'évangile pour l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N'Dre Sam Beugre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ireph</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Sophia, 8 (8), pp.15</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5750715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03607472v1</w:t>
+                <w:t xml:space="preserve">halshs-03598383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Christ et le salut chez Spinoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Beugré N'Dré Sam</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N'Dre Sam Beugre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ireph</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Sophia, 8 (8), pp.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03607472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Christ et le salut chez Spinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beugré N'Dré Sam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ireph</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.5251577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04750710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2731,91 +2809,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spinoza et psychologie : La dynamique commune dépassant l’opposition de l’homme et de la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N'Dre Sam Beugre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03135380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2825,98 +2903,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hegel, Spinoza et l'individu : faiblesses ou la force ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N'Dre Sam Beugre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philopolis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03725709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2926,171 +3004,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’aliénation de soi, entre liberté et nécessité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N'Dre Sam Beugre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, 2 (n° 36), pp.49-70, 2026, Alkemie Revue semestrielle de littérature et philosophie, Enache (Răzvan), Stănişor (Mihaela-Genţiana), 978-2-406-20092-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-20093-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps de Spinoza : une philosophie du bonheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N'Dre Sam Beugre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">l'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, Ouverture philosophique. Bibliothèque, 978-2-343-24795-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03755128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3100,114 +3178,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spinoza and Levinas: A Critical Study of Ethics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N'Dre Sam Beugre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Humanities and Social Sciences. Pontifical Universidad Javeriana, 2019. Español. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03607189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3275,51 +3353,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8ED783E3"/>
+    <w:nsid w:val="71679857"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3506,51 +3584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ndre-sam-beugre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7679-9731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187822301" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/315541809" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000449015107" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440155v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Dre Sam Beugre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.limes-vol2iss2.7383" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977517v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Dr&#233; Sam Beugre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51660/riftp.v5i1.244" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295154v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31416/cacto.v5i2.1573" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440157v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Dr&#233; Sam Beugr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31416/cacto.v6i1.1817" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121209v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.limes-vol2iss1.4570" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.064.0091" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440154v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852447v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5008660" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5008662" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443021v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51660/riftp.v4i1.91" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04049870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13983766" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946689v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konin Alla Marcellin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51660/riftp.v3i1.68" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04561827v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22259/2642-8415.0502003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/a999.jdep.002.0033" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750715v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6894717" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03698707v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6622514" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484710v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/a999.jdep.001.0069" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04184448v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/ETZFJ" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750705v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6759617" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948446v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03698708v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607190v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5784190" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758209v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607470v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758219v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.16435554.v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750702v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beugr&#233; N'Dr&#233; Sam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5702306" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598383v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5750715" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758217v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607472v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750710v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5251577" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135380v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725709v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460852v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20093-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755128v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03607189v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ndre-sam-beugre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7679-9731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187822301" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/315541809" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000449015107" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588453v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Dr&#233; Sam Beugre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46661/ambigua.12317" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440155v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Dre Sam Beugre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.limes-vol2iss2.7383" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440157v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Dr&#233; Sam Beugr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31416/cacto.v6i1.1817" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384518v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.064.0091" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121209v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.limes-vol2iss1.4570" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428432v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440154v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295154v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31416/cacto.v5i2.1573" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977517v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51660/riftp.v5i1.244" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852447v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5008660" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844148v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5008662" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443021v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51660/riftp.v4i1.91" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946689v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konin Alla Marcellin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51660/riftp.v3i1.68" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04561827v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22259/2642-8415.0502003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/a999.jdep.002.0033" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04049870v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13983766" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03698707v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6622514" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484710v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/a999.jdep.001.0069" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750715v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6894717" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04184448v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/ETZFJ" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03698708v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607190v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5784190" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758209v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948446v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607470v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758219v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.16435554.v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750702v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beugr&#233; N'Dr&#233; Sam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5702306" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750705v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6759617" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758217v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598383v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5750715" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607472v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750710v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5251577" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135380v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725709v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460852v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20093-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755128v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03607189v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>