--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1680,563 +1680,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202353v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral control of high order harmonics through non-linear propagation effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Material Decomposition in Spectral CT using deep learning: A Sim2Real transfer approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan F P J Abascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hussain</w:t>
+                <w:t xml:space="preserve">Valeriya Pronina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kaassamani</w:t>
+                <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Auguste</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Gauthier</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Rodesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0053152⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.25632-25647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3056150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03337162v1</w:t>
+                <w:t xml:space="preserve">hal-02952707v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics-constrained intraventricular vector flow mapping by color Doppler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vixège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Vixège</w:t>
+                <w:t xml:space="preserve">Yunyun Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 66 (24), pp.245019. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6560/ac3ffe⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D denoised completion network for deep single-pixel reconstruction of hyperspectral images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeriya Pronina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Lorente Mur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan F. P. J. Abascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Dylov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29 (24), pp.39559. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.443134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material Decomposition in Spectral CT using deep learning: A Sim2Real transfer approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valeriya Pronina</w:t>
+                <w:t xml:space="preserve">Spectral control of high order harmonics through non-linear propagation effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kaassamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Rit</w:t>
+                <w:t xml:space="preserve">W. Boutu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Rodesch</w:t>
+                <w:t xml:space="preserve">D. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.25632-25647. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 119 (7), pp.071101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3056150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0053152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952707v3</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03337162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffraction-Unlimited Imaging Based on Conventional Optical Devices</w:t>
               </w:r>
@@ -2705,529 +2705,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02096268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear material decomposition using a regularized iterative scheme based on the Bregman distance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing patterns for compressive fluorescence lifetime imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Peyrin</w:t>
+                <w:t xml:space="preserve">M. Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Pian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Intes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/aae1e7⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (18), pp.4370-4373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.43.004370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621265v2</w:t>
+                <w:t xml:space="preserve">hal-01922724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morozov principle for Kullback-Leibler residual term and Poisson noise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tom Hohweiller</w:t>
+                <w:t xml:space="preserve">Nonlinear material decomposition using a regularized iterative scheme based on the Bregman distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan F P J Abascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/aae1e7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/ipi.2018026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01880210v1</w:t>
+                <w:t xml:space="preserve">hal-01621265v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved multispectral imaging based on an adaptive single-pixel camera</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Rousset</w:t>
+                <w:t xml:space="preserve">Morozov principle for Kullback-Leibler residual term and Poisson noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sixou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Hohweiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/oe.26.010550⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (3), pp.607 - 634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/ipi.2018026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764280v2</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing patterns for compressive fluorescence lifetime imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-resolved multispectral imaging based on an adaptive single-pixel camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Pian</w:t>
+                <w:t xml:space="preserve">Florian Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Yao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+                <w:t xml:space="preserve">Gianluca Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Intes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cosimo D’andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 43 (18), pp.4370-4373. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress, 26 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.43.004370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/oe.26.010550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922724v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764280v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semi nonnegative matrix factorization technique for pattern generalization in single-pixel imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3281,529 +3281,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635461v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of dual-energy CT acquisitions for proton therapy using projection-based decomposition</w:t>
+                <w:t xml:space="preserve">Multiple-view diffuse optical tomography system based on time-domain compressive measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Vilches-Freixas</w:t>
+                <w:t xml:space="preserve">Andrea Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+                <w:t xml:space="preserve">Marta Betcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Di Sieno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mp.12448⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.42.002822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01572447v1</w:t>
+                <w:t xml:space="preserve">hal-01309283v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral CT material decomposition in the presence of poisson noise: A Kullback-Leibler approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tom Hohweiller</w:t>
+                <w:t xml:space="preserve">Adaptive Basis Scan by Wavelet Prediction for Single-pixel Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Valentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo d'Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), pp.36-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCI.2016.2637079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2017.06.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01557367v2</w:t>
+                <w:t xml:space="preserve">hal-01314314v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Basis Scan by Wavelet Prediction for Single-pixel Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Rousset</w:t>
+                <w:t xml:space="preserve">Optimization of dual-energy CT acquisitions for proton therapy using projection-based decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Vilches-Freixas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCI.2016.2637079⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (9), pp.4548-4558 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.12448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314314v2</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple-view diffuse optical tomography system based on time-domain compressive measurements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andrea Bassi</w:t>
+                <w:t xml:space="preserve">Spectral CT material decomposition in the presence of poisson noise: A Kullback-Leibler approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Hohweiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sixou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (4), pp.214-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.42.002822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2017.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309283v2</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557367v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularization of Nonlinear Decomposition of Spectral X-ray Projection Images</w:t>
               </w:r>
@@ -3958,51 +3958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Arridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4213,51 +4213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schweiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4330,77 +4330,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A virtual source pattern method for fluorescence tomography with structured light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Arridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4594,51 +4594,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence diffuse optical tomography: Time-resolved versus continuous-wave in the reflectance configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4826,360 +4826,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A time-domain wavelet-based approach for fluorescence diffuse optical tomography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast 3D optical reconstruction in turbid media using spatially modulated light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. d'Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Valentini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1118/1.3431571⟩</w:t>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (2), pp.471--481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/BOE.1.000471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872926v1</w:t>
+                <w:t xml:space="preserve">hal-00873988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast 3D optical reconstruction in turbid media using spatially modulated light</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A time-domain wavelet-based approach for fluorescence diffuse optical tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dinten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandra Sekhar Seelamantula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Unser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 1 (2), pp.471--481. </w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (6), pp.2890-2900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/BOE.1.000471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1118/1.3431571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873988v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time optical method for localization of inclusions embedded in turbid media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Djaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dinten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philppe Rizo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5239,77 +5239,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive study of the use of temporal moments in time-resolved diffuse optical tomography: part II. Three-dimensional reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dinten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5408,51 +5408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Dinten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 54 (23), pp.7089-7105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5499,77 +5499,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximations of the measurable quantity in diffuse optical problems: theoretical analysis of model deviations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Dinten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 25 (5), pp.1174--1180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6958,51 +6958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Lorente-Mur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeriya Pronina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7298,243 +7298,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944869v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational hyperspectral structured light sheet microscope</w:t>
+                <w:t xml:space="preserve">Microscope computationnel hyper spectral par feuillet de lumière structurée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Crombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 OSA Imaging and Applied Optics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Vancouver (virtual), Canada</w:t>
+              <w:t xml:space="preserve">JIONC - 16 ème Journées d'Imagerie Optique Non Conventionelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03212864v1</w:t>
+                <w:t xml:space="preserve">hal-03200255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscope computationnel hyper spectral par feuillet de lumière structurée</w:t>
+                <w:t xml:space="preserve">A computational hyperspectral structured light sheet microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Crombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIONC - 16 ème Journées d'Imagerie Optique Non Conventionelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">2021 OSA Imaging and Applied Optics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Vancouver (virtual), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200255v1</w:t>
+                <w:t xml:space="preserve">hal-03212864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A residual U-Net network with image prior for 3D image denoising</w:t>
               </w:r>
@@ -7782,360 +7782,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03234334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared supercontinuum sources and application to FTIR spectromicroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recurrent Neural Networks for Compressive Video Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Lorente Mur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West - BIOS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE 17th International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Iowa City, United States. pp.1651-1654, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI45749.2020.9098327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02525350v1</w:t>
+                <w:t xml:space="preserve">hal-02342749v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Completion Network for Reconstruction from Compressed Acquisition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+                <w:t xml:space="preserve">Mid-infrared supercontinuum sources and application to FTIR spectromicroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lavoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Zaytsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Gaponov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lorente Mur</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ferenc Borondics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 17th International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photonics West - BIOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Francisco, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342766v2</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent Neural Networks for Compressive Video Reconstruction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Completion Network for Reconstruction from Compressed Acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lorente Mur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE 17th International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2020, Iowa City, United States. pp.1651-1654, </w:t>
+              <w:t xml:space="preserve">, Apr 2020, Iowa City, United States. pp.619-623, </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI45749.2020.9098327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISBI45749.2020.9098390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342749v2</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342766v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material decomposition problem in spectral CT: a transfer deep learning approach</w:t>
               </w:r>
@@ -8366,282 +8366,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling negative patterns for fast single-pixel lifetime imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sources laser ultra-rapides fibrées émettant dans le moyen infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marien Ochoa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy E Cohen</w:t>
+                <w:t xml:space="preserve">Ayoub Anas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Intes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugo Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khmaies Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 - Molecular-Guided Surgery: Molecules, Devices, and Applications V</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée (JNOG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Saclay, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017598v2</w:t>
+                <w:t xml:space="preserve">hal-02180195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources laser ultra-rapides fibrées émettant dans le moyen infrarouge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Delahaye</w:t>
+                <w:t xml:space="preserve">Handling negative patterns for fast single-pixel lifetime imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Lorente Mur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Paris</w:t>
+                <w:t xml:space="preserve">Marien Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy E Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khmaies Guesmi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Intes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée (JNOG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 - Molecular-Guided Surgery: Molecules, Devices, and Applications V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2511123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180195v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017598v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Knee Phantom for Spectral CT: Validation of a Material Decomposition Algorithm</w:t>
               </w:r>
@@ -8746,347 +8746,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Constrained Gauss-Newton Algorithm for Material Decomposition in Spectral Computed Tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">An ADMM Algorithm for Constrained Material Decomposition in Spectral CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Hohweiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sixou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2018 IEEE International Symposium on Biomedical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825613v1</w:t>
+                <w:t xml:space="preserve">hal-01909643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Généralisation de motifs pour l’imagerie computationnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Rousset</w:t>
+                <w:t xml:space="preserve">A Constrained Gauss-Newton Algorithm for Material Decomposition in Spectral Computed Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Hohweiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sixou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle - 13 ème édition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISBI 2018 IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2018, Washington, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2018.8363587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925899v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ADMM Algorithm for Constrained Material Decomposition in Spectral CT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tom Hohweiller</w:t>
+                <w:t xml:space="preserve">Généralisation de motifs pour l’imagerie computationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Sixou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle - 13 ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909643v1</w:t>
+                <w:t xml:space="preserve">hal-01925899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplification of high-order harmonics in semiconductor waveguides</w:t>
               </w:r>
@@ -9197,90 +9197,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast fiber lasers at 2 μm and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lavoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Gaponov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Thomas Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Zaytsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jossent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9331,77 +9331,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffraction limited mid-infrared spectroscopy with a supercontinuum laser source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lavoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferenc Borondics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9452,90 +9452,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLUORESCENCE LIFETIME IMAGING USING A MULTISPECTRAL TIMERESOLVED WAVELET-BASED SINGLE PIXEL IMAGING SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9677,51 +9677,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de contraintes expérimentales dans la conception de motifs pour caméra mono-pixel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9785,90 +9785,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10µJ-class compact thulium all-fibered CPA system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Gaponov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lavoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Hideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> The European Conference on Lasers and Electro-Optics 2017 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9887,480 +9887,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse reconstruction methods in x-ray CT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imagerie X spectrale: décomposition en base de matériaux par calibration polynomiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odran Pivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan F P J Abascal</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claudia de Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developments in X-Ray Tomography XI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01737088v1</w:t>
+                <w:t xml:space="preserve">hal-01504949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme didactique mutualisée de travaux pratiques en instrumentation et imagerie biomédicale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kevin Tse Ve Koon</w:t>
+                <w:t xml:space="preserve">Sparse reconstruction methods in x-ray CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan F P J Abascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Abella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia de Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème édition du colloque du Club EEA consacré à l'Enseignement des Technologies de l'Information et des Systèmes - CETSIS 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developments in X-Ray Tomography XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2272711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598498v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie X spectrale: décomposition en base de matériaux par calibration polynomiale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+                <w:t xml:space="preserve">Plateforme didactique mutualisée de travaux pratiques en instrumentation et imagerie biomédicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonet Axel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odran Pivot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Juan F P J Abascal</w:t>
+                <w:t xml:space="preserve">Kevin Tse Ve Koon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">12ème édition du colloque du Club EEA consacré à l'Enseignement des Technologies de l'Information et des Systèmes - CETSIS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504949v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffraction limited infrared spectromicroscopy with a supercontinuum laser source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lavoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferenc Borondics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10411,64 +10411,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplificateur thulium tout fibre des impulsions picosecondes à énergies d’ordre de 20 µJ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gaponov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lavoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Hideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10519,103 +10519,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisitions adaptatives multispectrales et résolues en temps par une caméra mono-pixel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle - 12 ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
@@ -10644,90 +10644,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décomposition en base de matériau en imagerie x spectrale: utilisation de la distance de Kullback-Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Hohweiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sixou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10752,103 +10752,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved wavelet- based acquisitions using a single pixel camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West – BIOS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, San Francisco, United States. in press</w:t>
@@ -10877,90 +10877,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Kullback-Leibler approach for 3D reconstruction of spectral CT data corrupted by Poisson noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Hohweiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sixou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE: Optics + Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10985,77 +10985,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffuse optical tomography based on time-resolved compressive sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Betcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Di Sieno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11123,64 +11123,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear regularized decomposition of spectral x-ray projection images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sixou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11212,718 +11212,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-energy CT spectra optimization for proton treatment planning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simon Rit</w:t>
+                <w:t xml:space="preserve">2µm all-fiber dissipative soliton master oscillator power amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gaponov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lavoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hideur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ducros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th International Conference on Image Formation in X-Ray Computed Tomography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bamberg, Germany. pp.585-588</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West LASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.972834</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437430v1</w:t>
+                <w:t xml:space="preserve">hal-02104035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved Diffuse Optical Tomography based on Single pixel camera</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marta Betcke</w:t>
+                <w:t xml:space="preserve">Dual-energy CT spectra optimization for proton treatment planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Vilches-Freixas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Tomography and Spectroscopy 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 4th International Conference on Image Formation in X-Ray Computed Tomography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bamberg, Germany. pp.585-588</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OTS.2016.OW4D.3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01437578v1</w:t>
+                <w:t xml:space="preserve">hal-01437430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2 µm all-fiber dissipative soliton MOPA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">High energy thulium chirped pulse amplifier in all-fiber format</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Gaponov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lavoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.T. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Cadroas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Optique Bordeaux 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419122v1</w:t>
+                <w:t xml:space="preserve">hal-02419536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High energy thulium chirped pulse amplifier in all-fiber format</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.T. Gomes</w:t>
+                <w:t xml:space="preserve">2 µm all-fiber dissipative soliton MOPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Gaponov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lavoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Hideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Cadroas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Bordeaux 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419536v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2µm all-fiber dissipative soliton master oscillator power amplifier</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Time-resolved Diffuse Optical Tomography based on Single pixel camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Betcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Di Sieno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West LASE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Tomography and Spectroscopy 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Fort Lauderdale, United States. paper OW4D.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OTS.2016.OW4D.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104035v1</w:t>
+                <w:t xml:space="preserve">hal-01437578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Acquisitions In Biomedical Optical Imaging Based on Single pixel Camera: Comparison With Compressive Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Biomedical Imaging: From Nano to Macro (ISBI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic</w:t>
@@ -11952,90 +11952,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition adaptative pour single-pixel caméra : comparaison avec l’acquisition comprimée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12073,90 +12073,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition adaptative pour single-pixel caméra : comparaison avec l’acquisition comprimée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12188,316 +12188,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse optical tomography by using time-resolved single pixel camera</w:t>
+                <w:t xml:space="preserve">Material processing with ultra-short pulse lasers working in 2μm wavelength range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Farina</w:t>
+                <w:t xml:space="preserve">B. Voisiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gaponov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lepore</w:t>
+                <w:t xml:space="preserve">P. Gečys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lavoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Di Sieno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+                <w:t xml:space="preserve">M. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE BiOS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, San Francisco, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925733v1</w:t>
+                <w:t xml:space="preserve">hal-02418842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material processing with ultra-short pulse lasers working in 2μm wavelength range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffuse optical tomography by using time-resolved single pixel camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lepore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Voisiat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Gaponov</w:t>
+                <w:t xml:space="preserve">L. Di Sieno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gečys</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Silva</w:t>
+                <w:t xml:space="preserve">A. Dalla Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE BiOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2079650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418842v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-pixel camera : stratégie d'acquisition non linéaire basée sur les ondelettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12548,77 +12548,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single pixel camera: an acquisition strategy based on the non-linear wavelet approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12656,77 +12656,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wavelet-based non-linear acquisition strategy for single pixel camera acquisitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13313,51 +13313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schweiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13447,64 +13447,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Arridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13545,355 +13545,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency conversion from near-infrared to mid-infrared in highly nonlinear optical fibres</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced active fibers and sources, push the limits by improving the technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Morin</w:t>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Gaponov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Cook</w:t>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Labruyère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Février</w:t>
+                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonic Crystal Fibers IV</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on next generation of optical fiber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Orlando-Floride, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622277v1</w:t>
+                <w:t xml:space="preserve">hal-00633139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced active fibers and sources, push the limits by improving the technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frequency conversion from near-infrared to mid-infrared in highly nonlinear optical fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Roy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Gaponov</w:t>
+                <w:t xml:space="preserve">Franck Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Humbert</w:t>
+                <w:t xml:space="preserve">K. Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+                <w:t xml:space="preserve">Alexis Labruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on next generation of optical fiber</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonic Crystal Fibers IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Brussels, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.854379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633139v1</w:t>
+                <w:t xml:space="preserve">hal-00622277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-IR Supercontinuum in a Fluorozirconate Fiber Pumped by a Femtosecond CPA System at 1.6µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Labruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13935,103 +13935,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic Bandgap Fibres for Nonlinear Optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Gaponov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Beaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics Society Summer Topical Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Riviera Maya, Mexico</w:t>
@@ -14073,77 +14073,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-infrared frequency conversion in highly nonlinear optical fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Labruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryszard Buczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14198,77 +14198,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-Infrared Supercontinuum Generation in Lead-Bismuth-Gallium Oxide Glass Photonic Crystal Fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Labruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14323,64 +14323,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformée en ondelettes pour la tomographique diffusive de fluorescence résolue en temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dinten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14431,64 +14431,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Measurement Model Deviations on Fluorescence Diffuse Optical Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dinten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14539,64 +14539,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elargissements Spectraux dans une Fibre Optique Microstructurée en Verre d'Oxydes de Plomb, Bismuth et Gallium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Buczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14677,77 +14677,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Transparent Optical Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Island of São Miguel, Azores, Portugal</w:t>
@@ -14789,64 +14789,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Spectral Broadening in Lead-Bismuth-Gallate Glass Photonic Crystal Fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryszard Buczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14927,64 +14927,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vipul Rastogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15039,64 +15039,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomographie optique diffuse de fluorescence : apport d'une transformation en ondelettes des mesures temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dinten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15147,90 +15147,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ime resolved fluorescence diffuse optical tomography using multi-resolution exponential B-splines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dinten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandra Sekhar Seelamantula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Unser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IEEE International Symposium on Biomedical Imaging: From Nano to Macro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, boston, United States. pp.157-160</w:t>
@@ -15259,64 +15259,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tight control of the spectral broadening obtained by nonlinear conversion in a photonic bandgap fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15380,77 +15380,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de supercontinuum dans une fibre à bande interdite photonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Likhachev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15495,321 +15495,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra broadband coupler . Based on dual-concentric-core photonic crystal fibre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuous Wave and Time-Resolved Fluorescence Diffuse Optical Tomography: Comparison for different Lifetimes and Optical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dinten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th European Conference on Optical Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, St. Petersburg, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/BIOMED.2008.BMD25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739034v1</w:t>
+                <w:t xml:space="preserve">hal-01925832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Wave and Time-Resolved Fluorescence Diffuse Optical Tomography: Comparison for different Lifetimes and Optical Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultra broadband coupler . Based on dual-concentric-core photonic crystal fibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Levesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34th European Conference on Optical Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bruxelle, Belgium. pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925832v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emission multi longueurs d'onde par cascade Raman dans une fibre optique de chalcogénure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNOG 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15847,64 +15847,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence diffuse optical tomography: A simulation-based study comparing time-resolved and continuous wave reconstructions performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dinten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15964,64 +15964,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simulation-based study of reconstruction in Time-resolved Fluorescence Diffuse Optical Tomography in Cylindrical geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dinten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16081,64 +16081,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomographie de Fluorescence Résolue en Temps en géométrie Cylindrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dinten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16428,103 +16428,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisitions adaptatives multispectrales et résolues en temps par une caméra mono-pixel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle - 12ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France. 2017</w:t>
@@ -16579,64 +16579,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan F P J Abascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sixou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16687,90 +16687,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material decomposition using the PIXSCAN-FLI spectral micro-CT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odran Pivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dupont M.</w:t>
+                <w:t xml:space="preserve">M. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kochebina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE NSS MIC RTSD 2017 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Atlanta, United States. pp.#2987, 2017</w:t>
@@ -16825,51 +16825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan F P J Abascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16920,90 +16920,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décomposition en base de matériaux à partir de données issues du scanner spectral PIXSCAN-FLI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odran Pivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème congrès national d'imagerie du vivant CNIV 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France. 2017</w:t>
@@ -17032,51 +17032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technique de factorisation en matrices semi non-négatives pour acquisition d’images par caméra mono-pixel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17712,51 +17712,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068181v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maitre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bretin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Phan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337760v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E. Cohen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687921v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Beneti Martins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288184v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Johng-Ay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arques" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Douek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Peyrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824372v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Crombez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Ray Garreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Exbrayat-Heritier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruggiero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.570091" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662876v4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F P J Abascal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Repetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.559227" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142824v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Jung Ling" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3289621" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334283v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Obando" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bassi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Mato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Correia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-47650-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910077v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.483937" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522038v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lorente Mur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2022.3200841" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363493v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclerc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.442043" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03780383v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimrane Hamdou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alric Meunier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Hussain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.471113" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202353v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.424228" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03337162v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hussain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaassamani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Auguste" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boutu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauthier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0053152" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03538679v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vix&#232;ge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berod" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyun Sun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mendez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac3ffe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428550v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriya Pronina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. P. J. Abascal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Dylov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.443134" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952707v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Rodesch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3056150" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314422v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bourquard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.388084" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02521245v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delahaye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T. Gomes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavoute" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaponov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.44.002318" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140506v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enagnon Agu&#233;nounon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Dadouche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Uhring" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gioux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.24.7.071612" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02096268v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Franz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shatha Kaassamani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauthier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Nicolas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kholodtsova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41642-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621265v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aae1e7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880210v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sixou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hohweiller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2018026" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764280v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rousset" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Valentini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo D&#8217;andrea" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.26.010550" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922724v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ochoa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Pian" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Intes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.004370" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635461v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2018.2811910" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572447v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Vilches-Freixas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.12448" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557367v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.06.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314314v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Farina" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo d'Andrea" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2016.2637079" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309283v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Betcke" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Di Sieno" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002822" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391538v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F P J Abascal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sixou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.12283" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159029v4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arridge" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/2/5/055020" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875160v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bassi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valentini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arridge" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.18.2.020503" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875155v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schweiger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.001903" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874765v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/12/3811" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873991v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ducros" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schweiger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.001377" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875236v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.04.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873987v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Andrea" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rudge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.003676" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872926v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela da Silva" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dinten" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Sekhar Seelamantula" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Unser" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3431571" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873988v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.1.000471" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875195v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Djaker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philppe Rizo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.007753" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872899v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Herv&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/54/23/005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872352v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Herv&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Silva" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Dinten" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/54/23/004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872351v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.25.001174" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922610v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Anastassiou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Parker" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny O'Hare" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac060122v" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-384ZGTVQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298892v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235066v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;r&#233;na Hariga" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533981v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72104-5_27" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310110v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635884" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631307v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Exbrayat-H&#233;ritier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340349v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Felipe Perez Juste Abascal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3021886" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539349v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E Cohen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938041v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639347v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Amador" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709066v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2616521" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923472v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lorente-Mur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620695" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606931v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944869v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bataille" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433805" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212864v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200255v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500664v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bussod" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Si-Mohamed" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Douek" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287607" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234334v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bussod" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F.P.J. Abascal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hauptmann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chappard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287781" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525350v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F&#233;vrier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavoute" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Zaytsev" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Gaponov" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Borondics" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342766v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lorente Mur" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI45749.2020.9098390" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342749v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI45749.2020.9098327" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02587658v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pronina" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauptmann" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBIWorkshops50223.2020.9153440" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547800v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2553326" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017598v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Ochoa" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Intes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2511123" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180195v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Anas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delahaye" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Paris" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khmaies Guesmi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Granger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068517v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olivier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825613v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2018.8363587" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925899v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909643v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103305v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Boutu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862955v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Gomes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jossent" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SOF.2018.SoM3H.1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104121v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fevrier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505228v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745765v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Quyen I Pham" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2255656" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925902v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862991v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gaponov" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737088v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Abella" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mory" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Molina" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2272711" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598498v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonet Axel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse Ve Koon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504949v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odran Pivot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103508v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419587v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925904v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505225v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466185v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557381v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572453v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437463v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437430v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437578v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OTS.2016.OW4D.3" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419122v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ducros" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419536v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Gomes" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cadroas" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104035v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hideur" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288056v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484075v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482575v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925733v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farina" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepore" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Sieno" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalla Mora" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2079650" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418842v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Voisiat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ge&#269;ys" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silva" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925912v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217883v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01155016v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01155017v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razmig K&#233;chichian" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valette" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douek" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925825v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2004469" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925826v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235489" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925827v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#8217;andrea" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BIOMED.2012.BW4A.4" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925830v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OMP.2011.OTuB3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925828v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.874812" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622277v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cook" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Labruy&#232;re" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854379" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00633139v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Humbert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jamier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00567585v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620985v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beaudou" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00567527v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Buczynski" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00567584v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413258v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413251v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715182v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buczynski" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pysz" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00457671v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labont&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00457941v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00462342v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipul Rastogi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413257v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413256v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00461597v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Likhachev" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Yu. Salganskii" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00475865v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739034v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levesque" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auguste" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blondy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925832v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BIOMED.2008.BMD25" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340370v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925833v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541014" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925834v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352871" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925918v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170148v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04256578v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598415v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505326v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743323v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont M." TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kochebina" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745711v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744888v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dupont" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598065v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928878v2" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dauvergne" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14794956" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00473766v2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LYO10158" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346653v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068181v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maitre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bretin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Phan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337760v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E. Cohen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687921v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Beneti Martins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288184v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Johng-Ay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arques" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Douek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Peyrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824372v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Crombez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Ray Garreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Exbrayat-Heritier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruggiero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.570091" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662876v4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F P J Abascal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Repetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.559227" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142824v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Jung Ling" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3289621" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334283v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Obando" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bassi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Mato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Correia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-47650-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910077v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.483937" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522038v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lorente Mur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2022.3200841" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363493v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclerc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.442043" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03780383v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimrane Hamdou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alric Meunier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Hussain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.471113" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202353v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.424228" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952707v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriya Pronina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Rodesch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3056150" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03538679v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vix&#232;ge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berod" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyun Sun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mendez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac3ffe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. P. J. Abascal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Dylov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.443134" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03337162v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hussain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaassamani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Auguste" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boutu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauthier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0053152" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314422v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bourquard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.388084" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02521245v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delahaye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T. Gomes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavoute" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaponov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.44.002318" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140506v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enagnon Agu&#233;nounon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Dadouche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Uhring" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gioux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.24.7.071612" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02096268v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Franz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shatha Kaassamani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauthier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Nicolas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kholodtsova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41642-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922724v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ochoa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Pian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Intes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.004370" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621265v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aae1e7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880210v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sixou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hohweiller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2018026" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764280v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rousset" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Valentini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo D&#8217;andrea" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.26.010550" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635461v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2018.2811910" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309283v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Farina" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Betcke" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Di Sieno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002822" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314314v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo d'Andrea" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2016.2637079" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572447v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Vilches-Freixas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.12448" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557367v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.06.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391538v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F P J Abascal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sixou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.12283" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159029v4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arridge" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/2/5/055020" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875160v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bassi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valentini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arridge" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.18.2.020503" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875155v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schweiger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.001903" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874765v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/12/3811" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873991v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ducros" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schweiger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.001377" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875236v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.04.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873987v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Andrea" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rudge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.003676" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873988v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.1.000471" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872926v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela da Silva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dinten" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Sekhar Seelamantula" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Unser" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3431571" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875195v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Djaker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philppe Rizo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.007753" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872899v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Herv&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/54/23/005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872352v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Herv&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Silva" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Dinten" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/54/23/004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872351v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.25.001174" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922610v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Anastassiou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Parker" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny O'Hare" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac060122v" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-384ZGTVQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298892v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235066v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;r&#233;na Hariga" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533981v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72104-5_27" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310110v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635884" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631307v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Exbrayat-H&#233;ritier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340349v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Felipe Perez Juste Abascal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3021886" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539349v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E Cohen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938041v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639347v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Amador" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709066v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2616521" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923472v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lorente-Mur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620695" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606931v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944869v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bataille" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433805" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200255v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212864v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500664v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bussod" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Si-Mohamed" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Douek" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287607" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234334v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bussod" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F.P.J. Abascal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hauptmann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chappard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287781" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342749v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI45749.2020.9098327" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525350v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F&#233;vrier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavoute" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Zaytsev" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Gaponov" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Borondics" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342766v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lorente Mur" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI45749.2020.9098390" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02587658v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pronina" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauptmann" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBIWorkshops50223.2020.9153440" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547800v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2553326" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180195v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Anas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delahaye" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Paris" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khmaies Guesmi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Granger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017598v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Ochoa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Intes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2511123" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068517v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olivier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909643v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825613v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2018.8363587" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925899v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103305v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Boutu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862955v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Gomes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jossent" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SOF.2018.SoM3H.1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104121v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fevrier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505228v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745765v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Quyen I Pham" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2255656" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925902v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862991v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gaponov" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504949v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odran Pivot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737088v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Abella" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mory" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Molina" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2272711" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598498v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonet Axel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse Ve Koon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103508v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419587v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925904v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505225v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466185v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557381v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572453v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437463v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104035v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hideur" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437430v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419536v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Gomes" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cadroas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419122v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ducros" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437578v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OTS.2016.OW4D.3" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288056v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484075v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482575v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418842v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Voisiat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ge&#269;ys" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silva" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925733v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farina" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepore" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Sieno" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalla Mora" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2079650" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925912v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217883v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01155016v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01155017v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razmig K&#233;chichian" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valette" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douek" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925825v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2004469" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925826v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235489" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925827v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#8217;andrea" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BIOMED.2012.BW4A.4" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925830v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OMP.2011.OTuB3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925828v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.874812" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00633139v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Humbert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jamier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622277v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cook" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Labruy&#232;re" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854379" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00567585v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620985v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beaudou" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00567527v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Buczynski" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00567584v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413258v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413251v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715182v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buczynski" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pysz" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00457671v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labont&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00457941v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00462342v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipul Rastogi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413257v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413256v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00461597v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Likhachev" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Yu. Salganskii" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00475865v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925832v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BIOMED.2008.BMD25" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739034v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levesque" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auguste" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blondy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340370v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925833v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541014" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925834v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352871" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925918v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170148v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04256578v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598415v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505326v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743323v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupont" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kochebina" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745711v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744888v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dupont" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598065v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928878v2" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dauvergne" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14794956" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00473766v2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LYO10158" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346653v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>