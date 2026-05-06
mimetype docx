--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -584,287 +584,287 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperspectral LSFM with DMD-only shaping and neural network reconstruction</w:t>
+                <w:t xml:space="preserve">SPyRiT 3.0: an open source package for single-pixel imaging based on deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Crombez</w:t>
+                <w:t xml:space="preserve">Juan F P J Abascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Ray Garreau</w:t>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Exbrayat-Heritier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Ruggiero</w:t>
+                <w:t xml:space="preserve">Audrey Repetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.570091⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 33 (13), pp.27988-28005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.559227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824372v2</w:t>
+                <w:t xml:space="preserve">hal-04662876v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPyRiT 3.0: an open source package for single-pixel imaging based on deep learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyperspectral LSFM with DMD-only shaping and neural network reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Crombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan F P J Abascal</w:t>
+                <w:t xml:space="preserve">Cedric Ray Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Baudier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Phan</w:t>
+                <w:t xml:space="preserve">Chloé Exbrayat-Heritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Repetti</w:t>
+                <w:t xml:space="preserve">Florence Ruggiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 33 (13), pp.27988-28005. </w:t>
+              <w:t xml:space="preserve">, 2025, 33 (25), pp.52339-52355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.559227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.570091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662876v4</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824372v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Unwrapping of Color Doppler Echocardiography using Deep Learning</w:t>
               </w:r>
@@ -1123,51 +1123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Beneti Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1208,438 +1208,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910077v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep expectation-maximization for single-pixel image reconstruction with signal-dependent noise</w:t>
+                <w:t xml:space="preserve">Self-probed ptychography from semiconductor high-harmonic generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Lorente Mur</w:t>
+                <w:t xml:space="preserve">Sven Fröhlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Peyrin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimrane Hamdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alric Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukhtar Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCI.2022.3200841⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (19), pp.4865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.471113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522038v3</w:t>
+                <w:t xml:space="preserve">hal-03780383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational hyperspectral light-sheet microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Crombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (4), pp.4856-4866. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.442043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363493v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-probed ptychography from semiconductor high-harmonic generation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep expectation-maximization for single-pixel image reconstruction with signal-dependent noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alric Meunier</w:t>
+                <w:t xml:space="preserve">Antonio Lorente Mur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mukhtar Hussain</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 47 (19), pp.4865. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.471113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCI.2022.3200841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780383v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522038v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Pixel Image Reconstruction from Experimental Data Using Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Lorente Mur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1680,563 +1680,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202353v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material Decomposition in Spectral CT using deep learning: A Sim2Real transfer approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectral control of high order harmonics through non-linear propagation effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeriya Pronina</w:t>
+                <w:t xml:space="preserve">M. Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Rit</w:t>
+                <w:t xml:space="preserve">S. Kaassamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Rodesch</w:t>
+                <w:t xml:space="preserve">T. Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Boutu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3056150⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 119 (7), pp.071101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0053152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952707v3</w:t>
+                <w:t xml:space="preserve">cea-03337162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-constrained intraventricular vector flow mapping by color Doppler</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D denoised completion network for deep single-pixel reconstruction of hyperspectral images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunyun Sun</w:t>
+                <w:t xml:space="preserve">Valeriya Pronina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Lorente Mur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Mendez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+                <w:t xml:space="preserve">Juan F. P. J. Abascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Dylov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac3ffe⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (24), pp.39559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.443134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538679v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D denoised completion network for deep single-pixel reconstruction of hyperspectral images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Material Decomposition in Spectral CT using deep learning: A Sim2Real transfer approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan F P J Abascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeriya Pronina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Dylov</w:t>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Rodesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.443134⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.25632-25647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3056150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428550v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952707v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral control of high order harmonics through non-linear propagation effects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physics-constrained intraventricular vector flow mapping by color Doppler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kaassamani</w:t>
+                <w:t xml:space="preserve">Florian Vixège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Auguste</w:t>
+                <w:t xml:space="preserve">Alain Berod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Boutu</w:t>
+                <w:t xml:space="preserve">Yunyun Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gauthier</w:t>
+                <w:t xml:space="preserve">Simon Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 119 (7), pp.071101. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (24), pp.245019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0053152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac3ffe⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03337162v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffraction-Unlimited Imaging Based on Conventional Optical Devices</w:t>
               </w:r>
@@ -2705,542 +2705,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02096268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing patterns for compressive fluorescence lifetime imaging</w:t>
+                <w:t xml:space="preserve">Morozov principle for Kullback-Leibler residual term and Poisson noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ochoa</w:t>
+                <w:t xml:space="preserve">Bruno Sixou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Pian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Yao</w:t>
+                <w:t xml:space="preserve">Tom Hohweiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X. Intes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.43.004370⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (3), pp.607 - 634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/ipi.2018026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922724v1</w:t>
+                <w:t xml:space="preserve">hal-01880210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear material decomposition using a regularized iterative scheme based on the Bregman distance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan F P J Abascal</w:t>
+                <w:t xml:space="preserve">Time-resolved multispectral imaging based on an adaptive single-pixel camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Peyrin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cosimo D’andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (12), </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress, 26 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/aae1e7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/oe.26.010550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621265v2</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764280v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morozov principle for Kullback-Leibler residual term and Poisson noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear material decomposition using a regularized iterative scheme based on the Bregman distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan F P J Abascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Sixou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tom Hohweiller</w:t>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/ipi.2018026⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/aae1e7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880210v1</w:t>
+                <w:t xml:space="preserve">hal-01621265v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved multispectral imaging based on an adaptive single-pixel camera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing patterns for compressive fluorescence lifetime imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Rousset</w:t>
+                <w:t xml:space="preserve">Q. Pian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosimo D’andrea</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X. Intes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, inPress, 26 (8), </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (18), pp.4370-4373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/oe.26.010550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.43.004370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764280v2</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semi nonnegative matrix factorization technique for pattern generalization in single-pixel imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3281,659 +3281,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635461v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple-view diffuse optical tomography system based on time-domain compressive measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regularization of Nonlinear Decomposition of Spectral X-ray Projection Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Farina</w:t>
+                <w:t xml:space="preserve">J F P J Abascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Betcke</w:t>
+                <w:t xml:space="preserve">B Sixou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Di Sieno</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (9), pp.e174-e187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.42.002822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mp.12283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309283v2</w:t>
+                <w:t xml:space="preserve">hal-01391538v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Basis Scan by Wavelet Prediction for Single-pixel Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (1), pp.36-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TCI.2016.2637079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314314v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of dual-energy CT acquisitions for proton therapy using projection-based decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Vilches-Freixas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 44 (9), pp.4548-4558 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mp.12448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral CT material decomposition in the presence of poisson noise: A Kullback-Leibler approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Hohweiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sixou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 38 (4), pp.214-218. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2017.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01557367v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularization of Nonlinear Decomposition of Spectral X-ray Projection Images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple-view diffuse optical tomography system based on time-domain compressive measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Betcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Di Sieno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 44 (9), pp.e174-e187. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mp.12283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.42.002822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391538v3</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309283v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of an optical inhomogeneity map improves fluorescence diffuse optical tomography</w:t>
               </w:r>
@@ -3958,51 +3958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Arridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4213,51 +4213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schweiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4330,77 +4330,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A virtual source pattern method for fluorescence tomography with structured light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Arridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4594,77 +4594,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence diffuse optical tomography: Time-resolved versus continuous-wave in the reflectance configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32 (4), pp.243 - 250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5278,51 +5278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dinten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 54 (23), pp.7107-7119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5408,51 +5408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Dinten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 54 (23), pp.7089-7105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5525,51 +5525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Dinten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 25 (5), pp.1174--1180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5898,51 +5898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séréna Hariga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Repetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy E. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5974,525 +5974,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Single-Pixel Imaging on an Extended Field of View without Warping the Patterns</w:t>
+                <w:t xml:space="preserve">Hybrid single-pixel camera for dynamic hyperspectral imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Bretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Phan</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Marrakech, Morocco. pp 275-284, </w:t>
+              <w:t xml:space="preserve">2024 IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Athens, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-72104-5_27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISBI56570.2024.10635884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533981v2</w:t>
+                <w:t xml:space="preserve">hal-04310110v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid single-pixel camera for dynamic hyperspectral imaging</w:t>
+                <w:t xml:space="preserve">Dynamic Single-Pixel Imaging on an Extended Field of View without Warping the Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Bretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Athens, France. pp.1-5, </w:t>
+              <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Marrakech, Morocco. pp 275-284, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI56570.2024.10635884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-72104-5_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310110v2</w:t>
+                <w:t xml:space="preserve">hal-04533981v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperspectral computational SPIM for quantitative multicolor imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reproducible hyperspectral single-pixel imaging using the OpenSpyrit ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Exbrayat-Héritier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Ruggiero</w:t>
+                <w:t xml:space="preserve">Juan Felipe Perez Juste Abascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Unconventional Optical Imaging IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3021886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631307v1</w:t>
+                <w:t xml:space="preserve">hal-05340349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducible hyperspectral single-pixel imaging using the OpenSpyrit ecosystem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Baudier</w:t>
+                <w:t xml:space="preserve">Hyperspectral computational SPIM for quantitative multicolor imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Crombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Exbrayat-Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ruggiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unconventional Optical Imaging IV</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05340349v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Reconstruction and Spectral Unmixing from Single-Pixel Acquisitions</w:t>
               </w:r>
@@ -6573,90 +6573,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LSFM hyperspectrale structurée pour l'imagerie quantitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Crombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Exbrayat-Heritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ruggiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6802,90 +6802,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperspectral compressive microscopy based on structured light sheet and deep convolutional neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Crombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Exbrayat-Heritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ruggiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6958,77 +6958,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Lorente-Mur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeriya Pronina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unconventional Optical Imaging III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.27, </w:t>
@@ -7066,90 +7066,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopie compressive hyperspectrale par feuillet de lumière structurée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Crombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Exbrayat-Heritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ruggiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7187,51 +7187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep expectation-maximization for image reconstruction from under-sampled Poisson data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Lorente Mur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7298,377 +7298,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944869v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscope computationnel hyper spectral par feuillet de lumière structurée</w:t>
+                <w:t xml:space="preserve">A residual U-Net network with image prior for 3D image denoising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Crombez</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juan F P J Abascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bussod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Si-Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Douek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIONC - 16 ème Journées d'Imagerie Optique Non Conventionelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Amsterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200255v1</w:t>
+                <w:t xml:space="preserve">hal-02500664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computational hyperspectral structured light sheet microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Crombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 OSA Imaging and Applied Optics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Vancouver (virtual), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A residual U-Net network with image prior for 3D image denoising</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microscope computationnel hyper spectral par feuillet de lumière structurée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Crombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Signal Processing Conference (EUSIPCO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JIONC - 16 ème Journées d'Imagerie Optique Non Conventionelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287607⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02500664v1</w:t>
+                <w:t xml:space="preserve">hal-03200255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convolutional Neural Network for Material Decomposition in Spectral CT Scans</w:t>
               </w:r>
@@ -7782,550 +7782,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03234334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent Neural Networks for Compressive Video Reconstruction</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Material decomposition problem in spectral CT: a transfer deep learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan F P J Abascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Pronina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bussod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hauptmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 17th International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI45749.2020.9098327⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE 17th International Symposium on Biomedical Imaging Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Iowa City, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBIWorkshops50223.2020.9153440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342749v2</w:t>
+                <w:t xml:space="preserve">hal-02587658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-infrared supercontinuum sources and application to FTIR spectromicroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lavoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Zaytsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Gaponov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferenc Borondics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics West - BIOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Completion Network for Reconstruction from Compressed Acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lorente Mur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE 17th International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Iowa City, United States. pp.619-623, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI45749.2020.9098390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342766v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material decomposition problem in spectral CT: a transfer deep learning approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recurrent Neural Networks for Compressive Video Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Lorente Mur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 17th International Symposium on Biomedical Imaging Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Iowa City, United States. </w:t>
+              <w:t xml:space="preserve">2020 IEEE 17th International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Iowa City, United States. pp.1651-1654, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBIWorkshops50223.2020.9153440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISBI45749.2020.9098327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587658v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342749v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep neural networks for single-pixel compressive video reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Lorente Mur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8366,364 +8366,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources laser ultra-rapides fibrées émettant dans le moyen infrarouge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Handling negative patterns for fast single-pixel lifetime imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Lorente Mur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayoub Anas</w:t>
+                <w:t xml:space="preserve">Marien Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy E Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Delahaye</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Intes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée (JNOG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 - Molecular-Guided Surgery: Molecules, Devices, and Applications V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2511123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180195v1</w:t>
+                <w:t xml:space="preserve">hal-02017598v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling negative patterns for fast single-pixel lifetime imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Lorente Mur</w:t>
+                <w:t xml:space="preserve">Sources laser ultra-rapides fibrées émettant dans le moyen infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Anas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marien Ochoa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy E Cohen</w:t>
+                <w:t xml:space="preserve">Marlène Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Intes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Khmaies Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 - Molecular-Guided Surgery: Molecules, Devices, and Applications V</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée (JNOG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Saclay, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017598v2</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Knee Phantom for Spectral CT: Validation of a Material Decomposition Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J F P J Abascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Si-Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Venise, Italy</w:t>
@@ -8746,204 +8746,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ADMM Algorithm for Constrained Material Decomposition in Spectral CT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tom Hohweiller</w:t>
+                <w:t xml:space="preserve">Généralisation de motifs pour l’imagerie computationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Sixou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle - 13 ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909643v1</w:t>
+                <w:t xml:space="preserve">hal-01925899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Constrained Gauss-Newton Algorithm for Material Decomposition in Spectral Computed Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Hohweiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sixou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2018 IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Apr 2018, Washington, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8971,122 +8958,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Généralisation de motifs pour l’imagerie computationnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Rousset</w:t>
+                <w:t xml:space="preserve">An ADMM Algorithm for Constrained Material Decomposition in Spectral CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Hohweiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sixou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle - 13 ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925899v1</w:t>
+                <w:t xml:space="preserve">hal-01909643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplification of high-order harmonics in semiconductor waveguides</w:t>
               </w:r>
@@ -9197,90 +9197,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast fiber lasers at 2 μm and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lavoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Gaponov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Thomas Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Zaytsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jossent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9331,77 +9331,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffraction limited mid-infrared spectroscopy with a supercontinuum laser source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lavoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferenc Borondics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9452,103 +9452,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLUORESCENCE LIFETIME IMAGING USING A MULTISPECTRAL TIMERESOLVED WAVELET-BASED SINGLE PIXEL IMAGING SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9677,77 +9677,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de contraintes expérimentales dans la conception de motifs pour caméra mono-pixel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Co-conception du Gdr ISIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9785,90 +9785,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10µJ-class compact thulium all-fibered CPA system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Gaponov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lavoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Hideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> The European Conference on Lasers and Electro-Optics 2017 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9887,588 +9887,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie X spectrale: décomposition en base de matériaux par calibration polynomiale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffraction limited infrared spectromicroscopy with a supercontinuum laser source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lavoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferenc Borondics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">SPIE Optics+Optoelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504949v1</w:t>
+                <w:t xml:space="preserve">hal-02103508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse reconstruction methods in x-ray CT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan F P J Abascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Abella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Abella</w:t>
+                <w:t xml:space="preserve">Cyril Mory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia de Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in X-Ray Tomography XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, San Diego, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2272711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme didactique mutualisée de travaux pratiques en instrumentation et imagerie biomédicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rousseau</w:t>
+                <w:t xml:space="preserve">Bonet Axel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tse Ve Koon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème édition du colloque du Club EEA consacré à l'Enseignement des Technologies de l'Information et des Systèmes - CETSIS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffraction limited infrared spectromicroscopy with a supercontinuum laser source</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imagerie X spectrale: décomposition en base de matériaux par calibration polynomiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odran Pivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan F P J Abascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics+Optoelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103508v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplificateur thulium tout fibre des impulsions picosecondes à énergies d’ordre de 20 µJ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gaponov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lavoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Hideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10519,103 +10519,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisitions adaptatives multispectrales et résolues en temps par une caméra mono-pixel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle - 12 ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
@@ -10638,329 +10638,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition en base de matériau en imagerie x spectrale: utilisation de la distance de Kullback-Leibler</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tom Hohweiller</w:t>
+                <w:t xml:space="preserve">Time-resolved wavelet- based acquisitions using a single pixel camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Valentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo d'Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West – BIOS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, San Francisco, United States. in press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01505225v1</w:t>
+                <w:t xml:space="preserve">hal-01466185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved wavelet- based acquisitions using a single pixel camera</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Rousset</w:t>
+                <w:t xml:space="preserve">Décomposition en base de matériau en imagerie x spectrale: utilisation de la distance de Kullback-Leibler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Hohweiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sixou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West – BIOS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, San Francisco, United States. in press</w:t>
+              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01466185v1</w:t>
+                <w:t xml:space="preserve">hal-01505225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Kullback-Leibler approach for 3D reconstruction of spectral CT data corrupted by Poisson noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Hohweiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sixou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE: Optics + Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10985,77 +10985,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffuse optical tomography based on time-resolved compressive sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Betcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Di Sieno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11123,77 +11123,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear regularized decomposition of spectral x-ray projection images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sixou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 4th International Conference on Image Formation in X-Ray Computed Tomography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bamberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11212,843 +11212,843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2µm all-fiber dissipative soliton master oscillator power amplifier</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adaptive Acquisitions In Biomedical Optical Imaging Based on Single pixel Camera: Comparison With Compressive Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Valentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo d'Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West LASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.972834</w:t>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging: From Nano to Macro (ISBI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104035v1</w:t>
+                <w:t xml:space="preserve">hal-01288056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-energy CT spectra optimization for proton treatment planning</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High energy thulium chirped pulse amplifier in all-fiber format</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Gaponov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lavoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.T. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Cadroas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th International Conference on Image Formation in X-Ray Computed Tomography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bamberg, Germany. pp.585-588</w:t>
+              <w:t xml:space="preserve">Optique Bordeaux 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437430v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High energy thulium chirped pulse amplifier in all-fiber format</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.T. Gomes</w:t>
+                <w:t xml:space="preserve">2 µm all-fiber dissipative soliton MOPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Gaponov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lavoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Hideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Cadroas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Bordeaux 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419536v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2 µm all-fiber dissipative soliton MOPA</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Time-resolved Diffuse Optical Tomography based on Single pixel camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Betcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Di Sieno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Tomography and Spectroscopy 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Fort Lauderdale, United States. paper OW4D.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OTS.2016.OW4D.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419122v1</w:t>
+                <w:t xml:space="preserve">hal-01437578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved Diffuse Optical Tomography based on Single pixel camera</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marta Betcke</w:t>
+                <w:t xml:space="preserve">Dual-energy CT spectra optimization for proton treatment planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Vilches-Freixas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Tomography and Spectroscopy 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 4th International Conference on Image Formation in X-Ray Computed Tomography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bamberg, Germany. pp.585-588</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437578v1</w:t>
+                <w:t xml:space="preserve">hal-01437430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Acquisitions In Biomedical Optical Imaging Based on Single pixel Camera: Comparison With Compressive Sensing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2µm all-fiber dissipative soliton master oscillator power amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gaponov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lavoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hideur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging: From Nano to Macro (ISBI 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West LASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.972834</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288056v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition adaptative pour single-pixel caméra : comparaison avec l’acquisition comprimée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle - 11 ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12073,103 +12073,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition adaptative pour single-pixel caméra : comparaison avec l’acquisition comprimée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle - 11 ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12188,342 +12188,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material processing with ultra-short pulse lasers working in 2μm wavelength range</w:t>
+                <w:t xml:space="preserve">Diffuse optical tomography by using time-resolved single pixel camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Voisiat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Gaponov</w:t>
+                <w:t xml:space="preserve">A. Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gečys</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Lavoute</w:t>
+                <w:t xml:space="preserve">M. Lepore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Silva</w:t>
+                <w:t xml:space="preserve">L. Di Sieno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dalla Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE BiOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2079650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418842v1</w:t>
+                <w:t xml:space="preserve">hal-01925733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse optical tomography by using time-resolved single pixel camera</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Material processing with ultra-short pulse lasers working in 2μm wavelength range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Di Sieno</w:t>
+                <w:t xml:space="preserve">B. Voisiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gaponov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dalla Mora</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+                <w:t xml:space="preserve">P. Gečys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lavoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE BiOS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, San Francisco, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925733v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-pixel camera : stratégie d'acquisition non linéaire basée sur les ondelettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle - 10 ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12548,90 +12548,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single pixel camera: an acquisition strategy based on the non-linear wavelet approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12656,90 +12656,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wavelet-based non-linear acquisition strategy for single pixel camera acquisitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées RITS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Dourdan, France. pp 144-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12816,51 +12816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Douek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées RITS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Dourdan, France. pp 148-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13313,51 +13313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schweiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13447,64 +13447,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Arridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13545,743 +13545,743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced active fibers and sources, push the limits by improving the technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mid-IR Supercontinuum in a Fluorozirconate Fiber Pumped by a Femtosecond CPA System at 1.6µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Roy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Gaponov</w:t>
+                <w:t xml:space="preserve">Alexis Labruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Humbert</w:t>
+                <w:t xml:space="preserve">Franck Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on next generation of optical fiber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Orlando-Floride, United States</w:t>
+              <w:t xml:space="preserve">CLEO US 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633139v1</w:t>
+                <w:t xml:space="preserve">hal-00567585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency conversion from near-infrared to mid-infrared in highly nonlinear optical fibres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+                <w:t xml:space="preserve">Advanced active fibers and sources, push the limits by improving the technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Gaponov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Morin</w:t>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Cook</w:t>
+                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Labruyère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Février</w:t>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonic Crystal Fibers IV</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on next generation of optical fiber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Orlando-Floride, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622277v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-IR Supercontinuum in a Fluorozirconate Fiber Pumped by a Femtosecond CPA System at 1.6µm</w:t>
+                <w:t xml:space="preserve">Frequency conversion from near-infrared to mid-infrared in highly nonlinear optical fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Labruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO US 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonic Crystal Fibers IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Brussels, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.854379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00567585v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic Bandgap Fibres for Nonlinear Optics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Mid-infrared frequency conversion in highly nonlinear optical fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Labruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Beaudou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+                <w:t xml:space="preserve">Ryszard Buczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics Society Summer Topical Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Riviera Maya, Mexico</w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Brussel, Belgium. Paper 7714-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620985v1</w:t>
+                <w:t xml:space="preserve">hal-00567527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared frequency conversion in highly nonlinear optical fibres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photonic Bandgap Fibres for Nonlinear Optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Gaponov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Humbert</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Beaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Labruyère</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ryszard Buczynski</w:t>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Brussel, Belgium. Paper 7714-8</w:t>
+              <w:t xml:space="preserve">Photonics Society Summer Topical Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Riviera Maya, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00567527v1</w:t>
+                <w:t xml:space="preserve">hal-00620985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-Infrared Supercontinuum Generation in Lead-Bismuth-Gallium Oxide Glass Photonic Crystal Fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Labruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO US 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, United States</w:t>
@@ -14539,64 +14539,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elargissements Spectraux dans une Fibre Optique Microstructurée en Verre d'Oxydes de Plomb, Bismuth et Gallium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Buczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14645,510 +14645,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00715182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, computation and characterization of thulium-doped photonic crystal fibre for emission around 1700 nm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tomographie optique diffuse de fluorescence : apport d'une transformation en ondelettes des mesures temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dinten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Transparent Optical Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Island of São Miguel, Azores, Portugal</w:t>
+              <w:t xml:space="preserve">ème édition des Journées «Imagerie optique non conventionnelle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457671v1</w:t>
+                <w:t xml:space="preserve">hal-00413257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Spectral Broadening in Lead-Bismuth-Gallate Glass Photonic Crystal Fiber</w:t>
+                <w:t xml:space="preserve">Conception, Modélisation et Caractérisation d'une Fibre Optique Microstructurée Dopée Thulium pour une Emission autour de 1,7 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Pysz</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vipul Rastogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics-CLEO US</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Baltimore, United States. paper CFH5</w:t>
+              <w:t xml:space="preserve">JNOG'09, 28ième Journées Nationales d'Optique Guidées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lille, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457941v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception, Modélisation et Caractérisation d'une Fibre Optique Microstructurée Dopée Thulium pour une Emission autour de 1,7 µm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design, computation and characterization of thulium-doped photonic crystal fibre for emission around 1700 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vipul Rastogi</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG'09, 28ième Journées Nationales d'Optique Guidées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Lille, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">11th International Conference on Transparent Optical Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Island of São Miguel, Azores, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462342v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographie optique diffuse de fluorescence : apport d'une transformation en ondelettes des mesures temporelles</w:t>
+                <w:t xml:space="preserve">Nonlinear Spectral Broadening in Lead-Bismuth-Gallate Glass Photonic Crystal Fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryszard Buczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pysz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ème édition des Journées «Imagerie optique non conventionnelle »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, paris, France</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics-CLEO US</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Baltimore, United States. paper CFH5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413257v1</w:t>
+                <w:t xml:space="preserve">hal-00457941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ime resolved fluorescence diffuse optical tomography using multi-resolution exponential B-splines</w:t>
               </w:r>
@@ -15259,64 +15259,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tight control of the spectral broadening obtained by nonlinear conversion in a photonic bandgap fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15380,77 +15380,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de supercontinuum dans une fibre à bande interdite photonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Likhachev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15495,360 +15495,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Wave and Time-Resolved Fluorescence Diffuse Optical Tomography: Comparison for different Lifetimes and Optical Properties</w:t>
+                <w:t xml:space="preserve">Emission multi longueurs d'onde par cascade Raman dans une fibre optique de chalcogénure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNOG 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.INCONNU</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925832v1</w:t>
+                <w:t xml:space="preserve">hal-00340370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra broadband coupler . Based on dual-concentric-core photonic crystal fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Levesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Levesque</w:t>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th European Conference on Optical Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Bruxelle, Belgium. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission multi longueurs d'onde par cascade Raman dans une fibre optique de chalcogénure</w:t>
+                <w:t xml:space="preserve">Continuous Wave and Time-Resolved Fluorescence Diffuse Optical Tomography: Comparison for different Lifetimes and Optical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Février</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dinten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, St. Petersburg, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/BIOMED.2008.BMD25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340370v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence diffuse optical tomography: A simulation-based study comparing time-resolved and continuous wave reconstructions performances</w:t>
               </w:r>
@@ -15873,51 +15873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dinten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 5th IEEE International Symposium on Biomedical Imaging (ISBI 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15990,51 +15990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dinten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Lyon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16208,51 +16208,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factorisation exacte pour la généralisation de motifs en imagerie monopixel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Lorente Mur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy E Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16422,467 +16422,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisitions adaptatives multispectrales et résolues en temps par une caméra mono-pixel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Material decomposition using the PIXSCAN-FLI spectral micro-CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cosimo d'Andrea</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odran Pivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kochebina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle - 12ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France. 2017</w:t>
+              <w:t xml:space="preserve">IEEE NSS MIC RTSD 2017 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Atlanta, United States. pp.#2987, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598415v1</w:t>
+                <w:t xml:space="preserve">hal-01743323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NONLINEAR MATERIAL DECOMPOSITION FOR X-RAY SPECTRAL IMAGING USING A BREGMAN ITERATIVE APPROACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan F P J Abascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sixou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material decomposition using the PIXSCAN-FLI spectral micro-CT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acquisitions adaptatives multispectrales et résolues en temps par une caméra mono-pixel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Valentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE NSS MIC RTSD 2017 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Atlanta, United States. pp.#2987, 2017</w:t>
+              <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle - 12ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743323v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear material decomposition using a regularized iterative scheme based on the Bregman distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan F P J Abascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMA Conference on Inverse Problems from Theory to Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Cambridge, United Kingdom. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16920,90 +16920,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décomposition en base de matériaux à partir de données issues du scanner spectral PIXSCAN-FLI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odran Pivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème congrès national d'imagerie du vivant CNIV 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France. 2017</w:t>
@@ -17032,77 +17032,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technique de factorisation en matrices semi non-négatives pour acquisition d’images par caméra mono-pixel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIème colloque Gretsi 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17451,51 +17451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Bussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan F P J Abascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Douek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17712,51 +17712,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068181v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maitre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bretin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Phan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337760v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E. Cohen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687921v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Beneti Martins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288184v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Johng-Ay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arques" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Douek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Peyrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824372v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Crombez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Ray Garreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Exbrayat-Heritier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruggiero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.570091" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662876v4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F P J Abascal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Repetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.559227" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142824v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Jung Ling" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3289621" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334283v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Obando" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bassi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Mato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Correia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-47650-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910077v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.483937" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522038v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lorente Mur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2022.3200841" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363493v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclerc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.442043" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03780383v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimrane Hamdou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alric Meunier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Hussain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.471113" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202353v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.424228" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952707v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriya Pronina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Rodesch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3056150" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03538679v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vix&#232;ge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berod" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyun Sun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mendez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac3ffe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. P. J. Abascal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Dylov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.443134" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03337162v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hussain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaassamani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Auguste" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boutu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauthier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0053152" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314422v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bourquard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.388084" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02521245v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delahaye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T. Gomes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavoute" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaponov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.44.002318" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140506v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enagnon Agu&#233;nounon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Dadouche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Uhring" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gioux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.24.7.071612" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02096268v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Franz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shatha Kaassamani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauthier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Nicolas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kholodtsova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41642-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922724v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ochoa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Pian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Intes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.004370" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621265v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aae1e7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880210v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sixou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hohweiller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2018026" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764280v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rousset" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Valentini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo D&#8217;andrea" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.26.010550" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635461v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2018.2811910" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309283v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Farina" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Betcke" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Di Sieno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002822" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314314v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo d'Andrea" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2016.2637079" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572447v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Vilches-Freixas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.12448" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557367v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.06.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391538v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F P J Abascal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sixou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.12283" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159029v4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arridge" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/2/5/055020" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875160v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bassi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valentini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arridge" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.18.2.020503" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875155v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schweiger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.001903" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874765v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/12/3811" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873991v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ducros" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schweiger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.001377" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875236v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.04.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873987v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Andrea" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rudge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.003676" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873988v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.1.000471" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872926v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela da Silva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dinten" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Sekhar Seelamantula" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Unser" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3431571" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875195v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Djaker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philppe Rizo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.007753" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872899v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Herv&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/54/23/005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872352v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Herv&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Silva" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Dinten" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/54/23/004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872351v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.25.001174" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922610v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Anastassiou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Parker" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny O'Hare" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac060122v" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-384ZGTVQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298892v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235066v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;r&#233;na Hariga" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533981v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72104-5_27" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310110v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635884" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631307v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Exbrayat-H&#233;ritier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340349v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Felipe Perez Juste Abascal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3021886" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539349v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E Cohen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938041v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639347v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Amador" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709066v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2616521" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923472v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lorente-Mur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620695" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606931v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944869v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bataille" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433805" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200255v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212864v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500664v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bussod" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Si-Mohamed" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Douek" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287607" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234334v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bussod" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F.P.J. Abascal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hauptmann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chappard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287781" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342749v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI45749.2020.9098327" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525350v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F&#233;vrier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavoute" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Zaytsev" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Gaponov" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Borondics" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342766v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lorente Mur" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI45749.2020.9098390" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02587658v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pronina" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauptmann" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBIWorkshops50223.2020.9153440" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547800v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2553326" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180195v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Anas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delahaye" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Paris" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khmaies Guesmi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Granger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017598v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Ochoa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Intes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2511123" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068517v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olivier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909643v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825613v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2018.8363587" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925899v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103305v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Boutu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862955v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Gomes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jossent" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SOF.2018.SoM3H.1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104121v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fevrier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505228v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745765v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Quyen I Pham" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2255656" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925902v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862991v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gaponov" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504949v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odran Pivot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737088v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Abella" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mory" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Molina" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2272711" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598498v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonet Axel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse Ve Koon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103508v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419587v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925904v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505225v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466185v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557381v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572453v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437463v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104035v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hideur" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437430v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419536v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Gomes" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cadroas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419122v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ducros" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437578v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OTS.2016.OW4D.3" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288056v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484075v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482575v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418842v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Voisiat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ge&#269;ys" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silva" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925733v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farina" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepore" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Sieno" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalla Mora" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2079650" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925912v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217883v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01155016v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01155017v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razmig K&#233;chichian" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valette" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douek" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925825v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2004469" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925826v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235489" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925827v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#8217;andrea" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BIOMED.2012.BW4A.4" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925830v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OMP.2011.OTuB3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925828v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.874812" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00633139v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Humbert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jamier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622277v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cook" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Labruy&#232;re" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854379" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00567585v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620985v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beaudou" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00567527v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Buczynski" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00567584v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413258v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413251v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715182v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buczynski" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pysz" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00457671v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labont&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00457941v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00462342v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipul Rastogi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413257v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413256v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00461597v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Likhachev" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Yu. Salganskii" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00475865v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925832v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BIOMED.2008.BMD25" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739034v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levesque" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auguste" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blondy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340370v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925833v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541014" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925834v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352871" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925918v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170148v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04256578v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598415v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505326v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743323v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupont" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kochebina" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745711v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744888v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dupont" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598065v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928878v2" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dauvergne" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14794956" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00473766v2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LYO10158" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346653v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068181v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maitre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bretin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Phan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337760v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E. Cohen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687921v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Beneti Martins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288184v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Johng-Ay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arques" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Douek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Peyrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662876v4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F P J Abascal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Repetti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.559227" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824372v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Crombez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Ray Garreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Exbrayat-Heritier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruggiero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.570091" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142824v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Jung Ling" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3289621" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334283v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Obando" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bassi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Mato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Correia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-47650-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910077v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.483937" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03780383v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Liu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimrane Hamdou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alric Meunier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Hussain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.471113" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363493v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclerc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ray" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.442043" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522038v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lorente Mur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2022.3200841" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202353v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.424228" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03337162v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hussain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaassamani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Auguste" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boutu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauthier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0053152" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428550v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriya Pronina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. P. J. Abascal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Dylov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.443134" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952707v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Rodesch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3056150" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03538679v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vix&#232;ge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berod" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyun Sun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mendez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac3ffe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314422v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bourquard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.388084" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02521245v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delahaye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T. Gomes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavoute" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaponov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.44.002318" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140506v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enagnon Agu&#233;nounon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Dadouche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Uhring" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gioux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.24.7.071612" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02096268v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Franz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shatha Kaassamani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauthier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Nicolas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kholodtsova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41642-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880210v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sixou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hohweiller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2018026" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764280v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rousset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Valentini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo D&#8217;andrea" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.26.010550" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621265v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aae1e7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922724v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ochoa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Pian" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Intes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.004370" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635461v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2018.2811910" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391538v3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F P J Abascal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sixou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.12283" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314314v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Farina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo d'Andrea" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2016.2637079" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572447v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Vilches-Freixas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.12448" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557367v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.06.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309283v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Betcke" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Di Sieno" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002822" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159029v4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arridge" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/2/5/055020" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875160v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bassi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valentini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arridge" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.18.2.020503" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875155v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schweiger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.001903" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874765v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/12/3811" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873991v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ducros" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schweiger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.001377" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875236v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.04.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873987v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Andrea" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rudge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.003676" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873988v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.1.000471" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872926v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela da Silva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dinten" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Sekhar Seelamantula" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Unser" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3431571" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875195v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Djaker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philppe Rizo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.007753" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872899v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Herv&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/54/23/005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872352v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Herv&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Silva" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Dinten" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/54/23/004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872351v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.25.001174" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922610v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Anastassiou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Parker" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny O'Hare" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac060122v" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-384ZGTVQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298892v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235066v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;r&#233;na Hariga" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310110v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635884" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533981v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72104-5_27" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340349v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Felipe Perez Juste Abascal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3021886" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631307v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Exbrayat-H&#233;ritier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539349v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E Cohen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938041v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639347v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Amador" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709066v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2616521" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923472v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lorente-Mur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620695" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606931v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944869v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bataille" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433805" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500664v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bussod" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Si-Mohamed" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Douek" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287607" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212864v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200255v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234334v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bussod" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F.P.J. Abascal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hauptmann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chappard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287781" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02587658v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pronina" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauptmann" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBIWorkshops50223.2020.9153440" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525350v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F&#233;vrier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavoute" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Zaytsev" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Gaponov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Borondics" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342766v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lorente Mur" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI45749.2020.9098390" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342749v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI45749.2020.9098327" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547800v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2553326" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017598v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Ochoa" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Intes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2511123" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180195v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Anas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delahaye" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Paris" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khmaies Guesmi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Granger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068517v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olivier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925899v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825613v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2018.8363587" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909643v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103305v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Boutu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862955v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Gomes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jossent" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SOF.2018.SoM3H.1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104121v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fevrier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505228v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745765v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Quyen I Pham" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2255656" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925902v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862991v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gaponov" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103508v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737088v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Abella" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mory" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Molina" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2272711" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598498v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonet Axel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse Ve Koon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504949v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odran Pivot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419587v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925904v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466185v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505225v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557381v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572453v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437463v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288056v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419536v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Gomes" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cadroas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419122v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ducros" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437578v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OTS.2016.OW4D.3" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437430v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104035v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hideur" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484075v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482575v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925733v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farina" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepore" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Sieno" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalla Mora" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2079650" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418842v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Voisiat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ge&#269;ys" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silva" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925912v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217883v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01155016v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01155017v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razmig K&#233;chichian" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valette" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douek" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925825v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2004469" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925826v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235489" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925827v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#8217;andrea" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BIOMED.2012.BW4A.4" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925830v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OMP.2011.OTuB3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925828v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.874812" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00567585v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Labruy&#232;re" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00633139v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Humbert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jamier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622277v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cook" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854379" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00567527v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Buczynski" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620985v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beaudou" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00567584v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413258v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413251v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715182v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buczynski" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pysz" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413257v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00462342v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labont&#233;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipul Rastogi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00457671v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00457941v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413256v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00461597v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Likhachev" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Yu. Salganskii" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00475865v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340370v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739034v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levesque" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auguste" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blondy" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925832v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BIOMED.2008.BMD25" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925833v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541014" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925834v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352871" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925918v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170148v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04256578v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743323v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupont" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kochebina" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505326v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598415v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745711v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744888v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dupont" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598065v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928878v2" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dauvergne" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14794956" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00473766v2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LYO10158" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346653v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>