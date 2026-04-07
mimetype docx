--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -243,51 +243,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -415,234 +415,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Union européenne et l'approche sectorielle des politiques publiques dans les Balkans occidentaux : Quelles conséquences pour le développement économique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diane Masson. L'utilisation de la guerre dans la construction des systèmes politiques en Serbie et en Croatie, 1989-1995</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Union européenne et l'approche sectorielle des politiques publiques dans les Balkans occidentaux : Quelles conséquences pour le développement économique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04408319v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04133338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorialisation et spatialisation du développement économique à la périphérie de l’Union européenne: les macro-régions dans les Balkans occidentaux</w:t>
               </w:r>
@@ -676,51 +676,51 @@
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22182/spm.specijal22022.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04052928v1</w:t>
+                <w:t xml:space="preserve">hal-03973202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorialisation et spatialisation du développement économique à la périphérie de l’Union européenne: les macro-régions dans les Balkans occidentaux</w:t>
               </w:r>
@@ -754,51 +754,51 @@
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22182/spm.specijal22022.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973202v1</w:t>
+                <w:t xml:space="preserve">hal-04052928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoculture de l’environnement en Serbie</w:t>
               </w:r>
@@ -934,174 +934,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelle Europe pour quelle Serbie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n°32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/oute.032.0313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Slovénie 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Études politiques et constitutionnelles est-européennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973442v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03973452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de la légitimité dans l'espace yougoslave</w:t>
               </w:r>
@@ -1288,1480 +1288,1342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04408017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slovénie - Evolution macroéconomique et état de l'intégration dans l'Union européenne, 2005</w:t>
+                <w:t xml:space="preserve">Un État fragmenté face à son devenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjana Morokvasic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Vol 35 (N°1-2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03973585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Un Etat face à son devenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjana Morokvasic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 35 (1-2), pp.5-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00148613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aide internationale à la reconstruction de la Serbie-Monténégro : bilan d'un triple processus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 35, pp.183 - 221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/receo.2004.1649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bosnie-Herzégovine 2002-2003 : Un pas en avant, deux pas en arrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Courrier des Pays de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour des Balkans, 1991-2001, sous la direction de Stéphane Yérasimos.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Vol 33 (n°4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Bosnie-Herzégovine : Un maillon de la recomposition régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Courrier des Pays de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Bosnie-Herzégovine : Un maillon de la recomposition régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Courrier des Pays de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bosnie-Herzégovine 2000-2001. Quelle intégration pour un pays désintégré?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Courrier des Pays de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Le courrier des pays de l'est, Numéro 1016, pp.Pages 18-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dimensions sociales de la transition en Europe du Sud-Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle Alternative. Politique et société à l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, vol.16 (n°55)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Bosnie-Herzégovine : quelle intégration pour un pays désintégré ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Courrier des Pays de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, n°1016, pp. 18-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconstruction des Balkans est-elle une fiction ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternatives Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, n°2701</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconstruction des Balkans est-elle une fiction ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'Orient </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, n°59, pp.117-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la stabilisation et de la reconstruction des Balkans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 65, pp.151 - 161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/polit.2000.4918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La République fédérale de Yougoslavie face à la recomposition régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'Orient </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contradictions et limites des politiques de reconstruction dans les Balkans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Heimerl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorgos Rizopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 30, pp.201 - 244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/receo.1999.3002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’après-guerre : entre transition et reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'études internationales et stratégiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconstruction de la Bosnie-Herzégovine. Aide internationale et acteurs locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 121, pp.4-8</w:t>
+              <w:t xml:space="preserve">, 1996, 21, 47 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...1162 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/receo.1999.3002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03973428v1</w:t>
+                <w:t xml:space="preserve">hal-03471498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...136 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fondements économiques de la crise yougoslave, chronologie parallèle, Revue l'Autre Europe, Editions l'Age d'homme,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de l’EHESS : Comptes rendus des cours et conférences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, n° 28-29, pp. 132-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2771,104 +2633,242 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Credible EU Enlargement policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards a Credible EU Enlargement policy : What does the German "Zeitenwende" mean for the Western Balkans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut für Europäische Politik (IEP), Mar 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europeanisation meets democracy from below: The Western Balkans on the search for new European and democratic Momentum (WB2EU)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WB2EU - L'élargissement de l'Union européenne aux Balkans occidentaux -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Austrian Institute for International Affairs (oiip), Austrian Society for European Politics / Österreichische Gesellschaft für Europapolitik (ÖGfE), May 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04045799v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du projet &amp;quot;Renforcement et perspectives de la coopération scientifique dans les Balkans occidentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renforcement et perspectives de la coopération scientifique dans les Balkans occidentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INALCO, Mar 2022, Belgrade, Serbie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conséquences de la guerre en Ukraine sur les Balkans occidentaux</w:t>
               </w:r>
@@ -2986,1752 +2986,1752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du projet &amp;quot;Renforcement et perspectives de la coopération scientifique dans les Balkans occidentaux</w:t>
-[...136 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">La Serbie et les critères de Copenhague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Serbie - 28ème membre de l'Union européenne ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRDEI, Université de Bordeaux, Jan 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discretionary rights and key Principles in relation to Inspections and Control mechanisms : the case of North Macedonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Support to State reorganisation in North Macedonia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CPM, Dec 2021, Skopje, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation to the Workshop &amp;quot;Environmental Issues and the European Green Deal Actions for 2050</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Issues and the European Green Deal Actions for 2050</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUSAIR, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réformes des politiques de l’emploi: étude comparée entre la Macédoine du nord et la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cronyism, nepotism, clientelism, discretionary powers, politicization in employment in the public sector</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Transparency international, University of Skopje, 2020, Skopje, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport in the Western Balkan and Black sea region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSAIR (European Union Strategy for the Adriatic and Ionnian sea region) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Union, Jan 2020, Bruxelles (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of employment policy in public sectors : comparative analysis between France and North Macedonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risks of corruption in employment policies; nepotism and clientelism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Transparency international, University of Skopje, Sep 2020, Skopje Republic of Macedonia, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réformes des politiques de l’emploi: étude comparée entre la Macédoine du nord et la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cronyism, nepotism, clientelism, discretionary powers, politicization in employment in the public sector</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Transparency international, University of Skopje, 2020, Skopje, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time and reforms in Western Balkans in the context of European integration - International Conference - International Relations and Area Studies: Focus on Western Balkans (4th -5th of December 2020), Cluj-Napoca, Romania, Faculty of European Studies Babeș-Bolyai, Cluj-Napoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Relations and Area Studies: Focus on Western Balkans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculty of European Studies, Cluj-Napoca, Romania, Dec 2020, Cluj - Napoca, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Union européenne et la Serbie : espaces et temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale dans le cadre du projet Pavle Savic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Sorbonne Paris IV et Institut za političke studije, Jun 2019, Belgrade, Serbie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04408024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to planning, programming, monitoring and evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Capacity building in linking planning, programming, monitoring and evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Union, Jun 2017, Bruxelles (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture d’une Histoire commune dans les Balkans est-elle possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'avenir des Balkans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Po, 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04408080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ARY de Macédoine face à la crise migratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Union aid for migration in the Balkans route and in North Macedonia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DEU, Apr 2016, Skopje Republic of Macedonia, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Serbie et l'Union européenne dans une période charnière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Serbie aujourd’hui : enjeux politique et européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux - Centre Montesquieu de Recherches Politiques (GRECCAP-CMRP), 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art et politique en Serbie et en Croatie : transferts des modernités et identités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international / Symbolisme et esthétiques modernes dans les Balkans : réexamens critiques. 8- 9 novembre 2013, Paris, Responsables scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Catherine Méneux HiCSA, Université Paris 1 Panthéon-Sorbonne et Adriana SotropaCentre François-Georges Pariset, Université Michel de Montaigne, Bordeaux 3., 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04408095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la reconstruction des Balkans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vukovar, 20 ans après.. Territoires(s) de réconciliation?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours, Feb 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intégration des Balkans occidentaux à l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les perspectives de stabilisation et d'intégration des Balkans occidentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Science Po Dijon, Association Bourgogne Balkans Express, Apr 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">, Sciences Po, Apr 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intégration à l'Union européenne des Balkans occidentaux : enjeux politiques et économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les perspectives de stabilisation et d'intégration des Balkans occidentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sciences Po, Apr 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">, Science Po Dijon, Association Bourgogne Balkans Express, Apr 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-il y avoir une fin aux crises yougoslaves ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Balkans et l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESS, Jan 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les impacts économiques de l’intégration à l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les conséquences économiques et sociales de l’intégration européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil de l'Europe, CERI, BFPE, Jul 2007, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les micro-Etats sont-ils viables ? : le cas du Monténégro après l'indépendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les conséquences de l'indépendance du Monténégro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERI, FNSP, Jun 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Balkans et l’Union européenne : entre adhésion et politique de l’attente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'intégration des Balkans occidentaux à l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERI, FNSP, Nov 2006, Belgrade (Serbia), Serbie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition bloquée : Serbie-et-Monténégro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présentation du numéro spécial de la revue d'études comparatives Est-Ouest "Serbie-Monténégro : Sortir de la transition bloquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Revue d'études comparatives Est-Ouest, CNRS, Conseil de l'Europe, Jun 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensions dans les Balkans : La Bosnie-Herzégovine et l'ARYM (Ancienne République Yougoslave de Macédoine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Balkans et l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DFPN - CNEF - CERI, Nov 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques d’aide à la reconstruction d’après-guerre de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les dimensions sociales de la transition en Europe du Sud-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Central European University (Hongrie), Université de Cluj (Roumanie), Sep 2002, Cluj - Roumanie, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04046397v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réformes économiques en Serbie : stabilisation et privatisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réintégration internationale de la Serbie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de géostratégie, Ecole Normale Supérieure, Mar 2002, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aide internationale et la transition en Europe du sud-est</w:t>
               </w:r>
@@ -4780,504 +4780,366 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réformes économiques en Serbie : stabilisation et privatisations</w:t>
-[...136 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">La reconstruction de la Bosnie-Herzégovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival Est-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville de Die, Sep 2001, Die, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recomposition des Balkans après une décennie de guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recomposition des flux dans les Balkans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de géostratégie de l'Ecole Normale Supérieure, Paris, Feb 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les projets internationaux de reconstruction des Balkans et le Pacte de stabilité pour l'Europe du Sud-Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La reconstruction des Balkans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Po - CERI - CNDP, Jun 2000, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dimensions politiques des programmes de stabilisation économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratégies et acteurs locaux dans l'Europe post-communiste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Po Paris, Jan 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dimensions politiques des programmes de stabilisation économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratégies et acteurs locaux dans l'Europe post-communiste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cycle supérieur d'Etude comparée de la transition démocratique dans l'Europe post-communiste de l'IEP Paris,, Jan 1988, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5287,494 +5149,640 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serbie - 28ème Etat de l'Union européenne ? Université de Bordeaux, 19 janvier 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Serbie : 28ème Etat de l'Union européenne ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Bordeaux (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esthétique et devenirs des îles prisons : le cas de Goli Otok (l'île nue)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pensées insulaires - Aspirations socio-culturelles (Sous la direction de Catherine Pélage,Françoise Morcillo et Mayumi Shimosakaï)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Paradigme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9782868785251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Union européenne et la Serbie : espaces et temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France et la Serbie : Les défis de l’amitiés éternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Financial Institutions in Serbia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Borrowing conditions, IFI’s and bilateral loans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SEIO, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPA Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manual for IPA Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SEIO, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slovénie - Evolution macroéconomique et état de l'intégration dans l'Union européenne, 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de recherches internationales (CERI); Jean-Pierre Pagé (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tableau de bord des pays d'Europe centrale et orientale et d'Eurasie 2005 (Volume 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Études du CERI n°121, , pp.4-8, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Europe centrale et orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’année stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz &amp; IRIS, pp.142-187., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04043797v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slovénie - Evolution macroéconomique et état des réformes structurelles, 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Pagé (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tableau de bord des pays d'Europe centrale et orientale et d'Eurasie 2003 (Volume 1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Études du CERI n°100, , pp.41-47, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Pacte de stabilité pour l'Europe du sud-est</w:t>
               </w:r>
@@ -7351,51 +7359,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortir de la transition bloquée: Serbie et Monténegro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirjana Morokvasic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7489,158 +7497,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La reconstruction des Balkans: un projet sans contenu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Slovénie - Evolution macroéconomique et état des réformes structurelles (2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tableau de bord des pays d'Europe centrale et orientale, Les études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037571v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04036050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bosnie-Herzégovine : une transition sous perfusion (1998-1999)</w:t>
               </w:r>
@@ -7751,220 +7759,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebuilding Bosnia, IWPR, London</w:t>
-[...122 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Slovénie - Evolution macroéconomique et état des réformes structurelles (1997)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tableau de bord des pays d'Europe centrale et orientale, (Les études du CERI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fragmentation des Balkans, I Balcani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04037554v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebuilding Bosnia, IWPR, London</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation des annexes</w:t>
               </w:r>
@@ -8107,399 +8115,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La gestion transfrontalière de l'épidémie de COVID-19 dans les Balkans occidentaux, La gestion transfrontalière de la pandémie de COVID-19 et la contestation politique, Cahiers de l'OPPEE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques illibérales et économies néo-libérales en Europe du Sud-Est, Revue Est-Europa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles frontières de l'espace Schengen : migrations et enjeux politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Politiques illibérales et économies néo-libérales en Europe du Sud-Est, Revue Est-Europa</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Higher education and democratization in Western Balkans: challenges for integration into European Union and global economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmental democracy in the Western Balkans between dependent capitalism and integration into the European Union, OIIP, WB2E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’aide internationale dans les Balkans : 1995-2020, Revue NSPM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046504v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04046495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8531,131 +8539,131 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Control Systems including Legal-Modifications for Application of Discretionary Rights in Licensing and Employment (North Macedonia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Project Identification N° EuropeAid/139876/DH/SER/MK - N° IPA/2019/410-262, European Union. 2022, European Union. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing Control Systems including Legal-Modifications for Application of Discretionary Rights in Licensing and Employment (North Macedonia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Project Identification N° EuropeAid/139876/DH/SER/MK - N° IPA/2019/410-262, European Union. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036113v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04036159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Проценка на ранливост од корупција во политиките и постапките за вработување, со посебен фокус на непотизам, кронизам и клиентелизам</w:t>
               </w:r>
@@ -9268,51 +9276,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38AAAC25"/>
+    <w:nsid w:val="B18F7F20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9499,51 +9507,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nebojsa-vukadinovic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117902373" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197228494" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/CAH-5148-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irm.u-bordeaux.fr/L-Institut/Equipe/VUKADINOVIC-Nebojsa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2184-964X" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469808v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neboj&#353;a Vukadinovi&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973510v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebojsa Vukadinovic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04408319v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133338v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22182/spm.specijal22022.7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973202v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052934v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/balkanologie.3618" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973185v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.2309" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973442v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973452v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.032.0313" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973200v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038364v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04408017v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037784v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148613v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Morokvasic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973585v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973182v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/receo.2004.1649" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038265v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973424v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973518v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590529v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042152v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038340v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042162v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042547v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973448v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polit.2000.4918" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042513v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973428v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Heimerl" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Rizopoulos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/receo.1999.3002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045590v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471498v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046371v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045799v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042100v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421871v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041940v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038666v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039292v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420747v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421991v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406762v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04407673v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042363v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406793v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039129v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04408024v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406758v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04408080v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04407675v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406798v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04408095v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042089v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421654v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042015v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042486v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042092v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042001v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041987v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046397v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042021v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042008v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042028v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042098v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042012v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406726v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042093v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043859v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029269v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045282v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msh-vdl.fr/2023/03/24/pensees-insulaires-aspiration-socio-culturelles/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973254v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043851v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045479v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043797v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036038v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045575v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973462v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042570v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407222v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042375v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421859v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045630v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046403v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045625v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446979v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04124597v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408186v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036057v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973437v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037726v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037699v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037534v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037618v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037594v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029285v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149293v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038277v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037571v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036050v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038308v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043884v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04408006v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04408008v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037554v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045580v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398641v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046522v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046493v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391980v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046419v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04046504v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046495v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036113v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036159v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036166v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421935v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421934v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043947v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406733v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406737v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406744v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-04108378v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006IEPP0054" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nebojsa-vukadinovic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117902373" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197228494" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/CAH-5148-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irm.u-bordeaux.fr/L-Institut/Equipe/VUKADINOVIC-Nebojsa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2184-964X" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469808v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neboj&#353;a Vukadinovi&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133338v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebojsa Vukadinovic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973510v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04408319v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973202v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22182/spm.specijal22022.7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052928v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052934v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/balkanologie.3618" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973185v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.2309" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973452v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.032.0313" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973442v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973200v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038364v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04408017v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973585v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Morokvasic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148613v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973182v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/receo.2004.1649" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973518v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590529v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042152v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038340v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042162v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042547v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973448v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polit.2000.4918" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042513v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973428v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Heimerl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Rizopoulos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/receo.1999.3002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045590v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471498v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046371v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045799v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041940v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042100v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421871v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039292v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420747v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406762v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04407673v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042363v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406793v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039129v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04408024v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406758v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04408080v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04407675v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406798v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04408095v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042089v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421654v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043906v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042015v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042092v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042486v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042001v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041987v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046397v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042028v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042008v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042021v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042098v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042012v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406726v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042093v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043859v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029269v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045282v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msh-vdl.fr/2023/03/24/pensees-insulaires-aspiration-socio-culturelles/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973254v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043851v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045479v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037784v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043797v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038265v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036038v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045575v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973462v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042570v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407222v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042375v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421859v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045630v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046403v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045625v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446979v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04124597v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408186v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036057v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973437v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037726v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037699v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037534v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037618v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037594v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029285v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149293v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038277v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036050v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037571v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038308v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043884v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037554v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04408008v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04408006v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045580v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398641v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046495v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046493v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046522v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391980v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046419v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04046504v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036159v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036113v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036166v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421935v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421934v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043947v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406733v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406737v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406744v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-04108378v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006IEPP0054" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>