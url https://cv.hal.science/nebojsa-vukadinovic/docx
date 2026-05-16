--- v1 (2026-04-07)
+++ v2 (2026-05-16)
@@ -128,118 +128,139 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">197228494</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=gl1z4D0AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/CAH-5148-2022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nebojsa Vukadinovic, docteur de l'IEP de Paris en science politique, est actuellement chercheur associé à l'IRM - CMRP. Qualifié aux fonctions de Maître de conférences du CNU section 13 (Langues et civilisations slaves). Sa thèse s’intitule : « Transitions, désintégrations, reconstructions dans l'espace yougoslave 1989-1999 ». Il enseigne actuellement comme chargé de cours à l'IEP de Paris (campus de Dijon).</w:t>
+        <w:t xml:space="preserve">Nebojsa Vukadinovic, docteur de l'IEP de Paris en science politique, est actuellement chercheur associé à l'IRM - CMRP. Qualifié aux fonctions de Maître de conférences du CNU section 13 (Langues et civilisations slaves). Sa thèse s’intitule : « Transitions, désintégrations, reconstructions dans l'espace yougoslave 1989-1999 ». Visiting fellow à l'Unversité Cranfield (UK). Il enseigne actuellement comme chargé de cours à l'IEP de Paris (campus de Dijon).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sites:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://irm.u-bordeaux.fr/L-Institut/Equipe/VUKADINOVIC-Nebojsa</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Identifiants chercheur:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://orcid.org/0000-0002-2184-964X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
@@ -269,2361 +290,2361 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eurozone enlargement in the Balkans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regard sur l'Est - RSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04469808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconstruction des Balkans : quelles leçons pour l'Ukraine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regard sur l'Est - RSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Masson. L'utilisation de la guerre dans la construction des systèmes politiques en Serbie et en Croatie, 1989-1995</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Union européenne et l'approche sectorielle des politiques publiques dans les Balkans occidentaux : Quelles conséquences pour le développement économique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567011v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+                <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Union européenne et l'approche sectorielle des politiques publiques dans les Balkans occidentaux : Quelles conséquences pour le développement économique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territorialisation et spatialisation du développement économique à la périphérie de l’Union européenne: les macro-régions dans les Balkans occidentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Serbian political thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.167 - 190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22182/spm.specijal22022.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territorialisation et spatialisation du développement économique à la périphérie de l’Union européenne: les macro-régions dans les Balkans occidentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Serbian political thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.167 - 190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22182/spm.specijal22022.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géoculture de l’environnement en Serbie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Balkanologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/balkanologie.3618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art et politique dans l’espace Yougoslave : 1980-1990</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études slaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89, pp.567 - 581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/res.2309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slovénie 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Études politiques et constitutionnelles est-européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle Europe pour quelle Serbie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n°32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/oute.032.0313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de la légitimité dans l'espace yougoslave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Est Europa : Revue d'études politiques et constitutionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Numéro Spécial</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Balkans et l'Europe : bilan des transformations économiques depuis 1991</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, janvier-février 2007 N°23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Europe centrale et orientale. In : Pascal Boniface (dir.) L’année stratégique, Paris, IRIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, L’année stratégique, p.142-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un État fragmenté face à son devenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjana Morokvasic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, 2004, Vol 35 (N°1-2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03973585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Un Etat face à son devenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjana Morokvasic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...782 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Vol 35 (N°1-2)</w:t>
+              <w:t xml:space="preserve">, 2004, 35 (1-2), pp.5-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00148613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aide internationale à la reconstruction de la Serbie-Monténégro : bilan d'un triple processus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 35 (1-2), pp.5-16</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 35, pp.183 - 221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/receo.2004.1649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bosnie-Herzégovine 2002-2003 : Un pas en avant, deux pas en arrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Courrier des Pays de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Bosnie-Herzégovine : Un maillon de la recomposition régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Courrier des Pays de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour des Balkans, 1991-2001, sous la direction de Stéphane Yérasimos.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 35, pp.183 - 221. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, Vol 33 (n°4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Bosnie-Herzégovine : Un maillon de la recomposition régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Courrier des Pays de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003</w:t>
+              <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Bosnie-Herzégovine : quelle intégration pour un pays désintégré ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Courrier des Pays de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, n°1016, pp. 18-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconstruction des Balkans est-elle une fiction ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternatives Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, n°2701</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dimensions sociales de la transition en Europe du Sud-Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle Alternative. Politique et société à l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, vol.16 (n°55)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bosnie-Herzégovine 2000-2001. Quelle intégration pour un pays désintégré?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Courrier des Pays de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Le courrier des pays de l'est, Numéro 1016, pp.Pages 18-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconstruction des Balkans est-elle une fiction ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'Orient </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, n°59, pp.117-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la stabilisation et de la reconstruction des Balkans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 65, pp.151 - 161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/polit.2000.4918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La République fédérale de Yougoslavie face à la recomposition régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'Orient </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contradictions et limites des politiques de reconstruction dans les Balkans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Heimerl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorgos Rizopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, Vol 33 (n°4)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1999, 30, pp.201 - 244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/receo.1999.3002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...664 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Heimerl</w:t>
-[...66 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03973428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’après-guerre : entre transition et reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'études internationales et stratégiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconstruction de la Bosnie-Herzégovine. Aide internationale et acteurs locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 21, 47 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03471498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fondements économiques de la crise yougoslave, chronologie parallèle, Revue l'Autre Europe, Editions l'Age d'homme,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de l’EHESS : Comptes rendus des cours et conférences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, n° 28-29, pp. 132-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2633,2513 +2654,2513 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Credible EU Enlargement policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards a Credible EU Enlargement policy : What does the German "Zeitenwende" mean for the Western Balkans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut für Europäische Politik (IEP), Mar 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conséquences de la guerre en Ukraine sur les Balkans occidentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des Balkans à l'Ukraine : la poudrière de l'Europe ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de l'Europe de Bordeaux, May 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeunes dans les Balkans occidentaux et l'’École Doctorale régionale / ED-BALK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’école doctorale régionale des Balkans occidentaux : Quel avenir pour les jeunes ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INALCO, Jul 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du projet &amp;quot;Renforcement et perspectives de la coopération scientifique dans les Balkans occidentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renforcement et perspectives de la coopération scientifique dans les Balkans occidentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INALCO, Mar 2022, Belgrade, Serbie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europeanisation meets democracy from below: The Western Balkans on the search for new European and democratic Momentum (WB2EU)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WB2EU - L'élargissement de l'Union européenne aux Balkans occidentaux -</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Austrian Institute for International Affairs (oiip), Austrian Society for European Politics / Österreichische Gesellschaft für Europapolitik (ÖGfE), May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Serbie et les critères de Copenhague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Serbie - 28ème membre de l'Union européenne ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRDEI, Université de Bordeaux, Jan 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discretionary rights and key Principles in relation to Inspections and Control mechanisms : the case of North Macedonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Support to State reorganisation in North Macedonia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CPM, Dec 2021, Skopje, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation to the Workshop &amp;quot;Environmental Issues and the European Green Deal Actions for 2050</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Issues and the European Green Deal Actions for 2050</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUSAIR, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réformes des politiques de l’emploi: étude comparée entre la Macédoine du nord et la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cronyism, nepotism, clientelism, discretionary powers, politicization in employment in the public sector</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Transparency international, University of Skopje, 2020, Skopje, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport in the Western Balkan and Black sea region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSAIR (European Union Strategy for the Adriatic and Ionnian sea region) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Union, Jan 2020, Bruxelles (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of employment policy in public sectors : comparative analysis between France and North Macedonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risks of corruption in employment policies; nepotism and clientelism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Transparency international, University of Skopje, Sep 2020, Skopje Republic of Macedonia, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réformes des politiques de l’emploi: étude comparée entre la Macédoine du nord et la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cronyism, nepotism, clientelism, discretionary powers, politicization in employment in the public sector</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Transparency international, University of Skopje, 2020, Skopje, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time and reforms in Western Balkans in the context of European integration - International Conference - International Relations and Area Studies: Focus on Western Balkans (4th -5th of December 2020), Cluj-Napoca, Romania, Faculty of European Studies Babeș-Bolyai, Cluj-Napoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Relations and Area Studies: Focus on Western Balkans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculty of European Studies, Cluj-Napoca, Romania, Dec 2020, Cluj - Napoca, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Union européenne et la Serbie : espaces et temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale dans le cadre du projet Pavle Savic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Sorbonne Paris IV et Institut za političke studije, Jun 2019, Belgrade, Serbie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04408024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to planning, programming, monitoring and evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Capacity building in linking planning, programming, monitoring and evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Union, Jun 2017, Bruxelles (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture d’une Histoire commune dans les Balkans est-elle possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'avenir des Balkans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Po, 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04408080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ARY de Macédoine face à la crise migratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Union aid for migration in the Balkans route and in North Macedonia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DEU, Apr 2016, Skopje Republic of Macedonia, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Serbie et l'Union européenne dans une période charnière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Serbie aujourd’hui : enjeux politique et européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux - Centre Montesquieu de Recherches Politiques (GRECCAP-CMRP), 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art et politique en Serbie et en Croatie : transferts des modernités et identités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international / Symbolisme et esthétiques modernes dans les Balkans : réexamens critiques. 8- 9 novembre 2013, Paris, Responsables scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Catherine Méneux HiCSA, Université Paris 1 Panthéon-Sorbonne et Adriana SotropaCentre François-Georges Pariset, Université Michel de Montaigne, Bordeaux 3., 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04408095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la reconstruction des Balkans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vukovar, 20 ans après.. Territoires(s) de réconciliation?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours, Feb 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intégration à l'Union européenne des Balkans occidentaux : enjeux politiques et économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les perspectives de stabilisation et d'intégration des Balkans occidentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sciences Po, Apr 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">, Science Po Dijon, Association Bourgogne Balkans Express, Apr 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intégration des Balkans occidentaux à l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les perspectives de stabilisation et d'intégration des Balkans occidentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Science Po Dijon, Association Bourgogne Balkans Express, Apr 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">, Sciences Po, Apr 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-il y avoir une fin aux crises yougoslaves ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Balkans et l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESS, Jan 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les impacts économiques de l’intégration à l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les conséquences économiques et sociales de l’intégration européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil de l'Europe, CERI, BFPE, Jul 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les micro-Etats sont-ils viables ? : le cas du Monténégro après l'indépendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les conséquences de l'indépendance du Monténégro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERI, FNSP, Jun 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Balkans et l’Union européenne : entre adhésion et politique de l’attente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'intégration des Balkans occidentaux à l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERI, FNSP, Nov 2006, Belgrade (Serbia), Serbie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition bloquée : Serbie-et-Monténégro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présentation du numéro spécial de la revue d'études comparatives Est-Ouest "Serbie-Monténégro : Sortir de la transition bloquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Revue d'études comparatives Est-Ouest, CNRS, Conseil de l'Europe, Jun 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensions dans les Balkans : La Bosnie-Herzégovine et l'ARYM (Ancienne République Yougoslave de Macédoine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Balkans et l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DFPN - CNEF - CERI, Nov 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aide internationale et la transition en Europe du sud-est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premières rencontres des études balkaniques en France « Etudes balkaniques : état des savoirs et pistes de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEBALK, Dec 2002, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réformes économiques en Serbie : stabilisation et privatisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réintégration internationale de la Serbie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de géostratégie, Ecole Normale Supérieure, Mar 2002, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques d’aide à la reconstruction d’après-guerre de l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dimensions sociales de la transition en Europe du Sud-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Central European University (Hongrie), Université de Cluj (Roumanie), Sep 2002, Cluj - Roumanie, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconstruction de la Bosnie-Herzégovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival Est-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville de Die, Sep 2001, Die, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recomposition des Balkans après une décennie de guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recomposition des flux dans les Balkans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de géostratégie de l'Ecole Normale Supérieure, Paris, Feb 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les projets internationaux de reconstruction des Balkans et le Pacte de stabilité pour l'Europe du Sud-Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La reconstruction des Balkans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Po - CERI - CNDP, Jun 2000, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dimensions politiques des programmes de stabilisation économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratégies et acteurs locaux dans l'Europe post-communiste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Po Paris, Jan 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dimensions politiques des programmes de stabilisation économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratégies et acteurs locaux dans l'Europe post-communiste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cycle supérieur d'Etude comparée de la transition démocratique dans l'Europe post-communiste de l'IEP Paris,, Jan 1988, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5149,98 +5170,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serbie - 28ème Etat de l'Union européenne ? Université de Bordeaux, 19 janvier 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Serbie : 28ème Etat de l'Union européenne ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Bordeaux (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5250,886 +5271,886 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esthétique et devenirs des îles prisons : le cas de Goli Otok (l'île nue)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pensées insulaires - Aspirations socio-culturelles (Sous la direction de Catherine Pélage,Françoise Morcillo et Mayumi Shimosakaï)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Paradigme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9782868785251</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Paradigme</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04045282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Union européenne et la Serbie : espaces et temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France et la Serbie : Les défis de l’amitiés éternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Financial Institutions in Serbia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Borrowing conditions, IFI’s and bilateral loans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SEIO, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPA Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manual for IPA Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SEIO, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slovénie - Evolution macroéconomique et état de l'intégration dans l'Union européenne, 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre de recherches internationales (CERI); Jean-Pierre Pagé (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tableau de bord des pays d'Europe centrale et orientale et d'Eurasie 2005 (Volume 2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Études du CERI n°121, , pp.4-8, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Europe centrale et orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’année stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz &amp; IRIS, pp.142-187., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slovénie - Evolution macroéconomique et état des réformes structurelles, 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Pagé (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tableau de bord des pays d'Europe centrale et orientale et d'Eurasie 2003 (Volume 1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Études du CERI n°100, , pp.41-47, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Pacte de stabilité pour l'Europe du sud-est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Bruylant, Bruxelles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire Français de Relations Internationales (AFRI) 2000, volume I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, (AFRI) 2000, volume I, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les finances locales en Slovénie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les finances locales dans onze pays d’Europe centrale, orientale et balte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DEXIA, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Pacte de stabilité pour l'Europe du sud-est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Bruylant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire Français de Relations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume 1, , 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Balkans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes rebelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Michalon, 1999, 9782841861422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Balkans : Le retour de la guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’année stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6139,91 +6160,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science, Art, Technologie : Interface (www.SciArtTech.com)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6233,98 +6254,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pays d’Europe centrale et orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers géopolitiques, Le grand Larousse universel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6334,277 +6355,277 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La poésie serbe contemporaine. La Nouvelle alternative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(traduction), Xavier Maugendre, L'Europe des hymnes dans leur contexte historique et musical, Edition Mardaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers plans Sarajevo (traduction), Eurocinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les intellectuels et la guerre : les opposants de Belgrade, Les temps modernes n°576, Editions Gallimard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6614,1002 +6635,940 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French perspective on EU enlargement and vision towards the Western Balkans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vision Western Balkans 2030. Europeanisation meets democracy. Final publication WB2EU,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.19-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiter les dimensions économiques de la désintégration de la Yougoslavie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental democracy in the Western Balkans between dependent capitalism and integration into the European Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ACTEURS ET VECTEURS D’INFLUENCE DANS LES BALKANS OCCIDENTAUX À L’HEURE DE LA PANDÉMIE DE COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où va la Serbie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slovénie - Les raisons pour lesquelles la Slovénie peine à sortir de la crise, 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tableau de bord des pays d'Europe centrale et orientale (2010), Les études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slovénie - Le modèle économique slovène : un rempart contre la crise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tableau de bord des pays d'Europe centrale et orientale, (2009), Les études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slovénie - Evolution macroéconomique (2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tableau de bord des pays d'Europe centrale et orientale (2008), Les études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croatie - Evolution macroéconomique et état de réformes structurelles (2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tableau de bord des pays d'Europe centrale et orientale, (2007), Les études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slovénie - Evolution macroéconomique et bilan de l'intégration dans l'Union européenne (2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tableau de bord des pays d'Europe centrale et orientale, (2007), Les études CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slovénie - Evolution macroéconomique et bilan de l'intégration dans l'Union européenne (2006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tableau de bord des pays d'Europe centrale et orientale (Les études du CERI)0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortir de la transition bloquée: Serbie et Monténegro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirjana Morokvasic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00149293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slovénie - Evolution macroéconomique et état des réformes structurelles, 2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tableau de bord des pays d'Europe centrale et orientale, (2001), Les études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...60 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slovénie - Evolution macroéconomique et état des réformes structurelles (2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tableau de bord des pays d'Europe centrale et orientale, Les études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7628,414 +7587,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La reconstruction des Balkans: un projet sans contenu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bosnie-Herzégovine : une transition sous perfusion (1998-1999)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999, Le courrier des pays de l'est, La Documentation française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dimensions politiques des programmes de stabilisation économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratégies et acteurs locaux dans l'Europe post-communiste, Cahiers Anatole Leroy Beaulieu, n°2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebuilding Bosnia, IWPR, London</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fragmentation des Balkans, I Balcani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slovénie - Evolution macroéconomique et état des réformes structurelles (1997)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tableau de bord des pays d'Europe centrale et orientale, (Les études du CERI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation des annexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Balkans. Paysage après la bataille (sous la direction de Jacques Rupnik)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8045,1053 +8066,1053 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'euroïsation des Balkans à l'élargissement de la zone euro à la Croatie : quel rôle des politiques monétaires dans le post-communisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles frontières de l'espace Schengen : migrations et enjeux politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques illibérales et économies néo-libérales en Europe du Sud-Est, Revue Est-Europa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Higher education and democratization in Western Balkans: challenges for integration into European Union and global economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’aide internationale dans les Balkans : 1995-2020, Revue NSPM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmental democracy in the Western Balkans between dependent capitalism and integration into the European Union, OIIP, WB2E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion transfrontalière de l'épidémie de COVID-19 dans les Balkans occidentaux, La gestion transfrontalière de la pandémie de COVID-19 et la contestation politique, Cahiers de l'OPPEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046495v1</w:t>
-              </w:r>
-[...308 lines deleted...]
-                <w:t xml:space="preserve">hal-04046504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Control Systems including Legal-Modifications for Application of Discretionary Rights in Licensing and Employment (North Macedonia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Project Identification N° EuropeAid/139876/DH/SER/MK - N° IPA/2019/410-262, European Union. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing Control Systems including Legal-Modifications for Application of Discretionary Rights in Licensing and Employment (North Macedonia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Project Identification N° EuropeAid/139876/DH/SER/MK - N° IPA/2019/410-262, European Union. 2022, European Union. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Проценка на ранливост од корупција во политиките и постапките за вработување, со посебен фокус на непотизам, кронизам и клиентелизам</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Project Identification N° EuropeAid/139876/DH/SER/MK - N° IPA/2019/410-262, European Union. 2022</w:t>
+              <w:t xml:space="preserve">Национална и универзитетска библиотека "Св. Климент Охридски", Скопје. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capacity development in human resources and performance management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EuropaNova. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Policy priority delivery management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EuropaNova. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping of Sector Strategies Western Balkans and Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Национална и универзитетска библиотека "Св. Климент Охридски", Скопје. 2020</w:t>
+              <w:t xml:space="preserve">Project No. 2013/318972, Publication Office of the European Union. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution au rapport « L’élargissement de l’UE aux Balkans occidentaux »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">EuropaNova. 2019</w:t>
+              <w:t xml:space="preserve">Conseil économique et social européen (CESE). 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution au rapport « L’Union européenne et les Balkans », 2007 (étude présentée par Alain Terrenoire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">EuropaNova. 2019</w:t>
+              <w:t xml:space="preserve">Conseil économique et social. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Project No. 2013/318972, Publication Office of the European Union. 2014</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à l’étude de la Commission des affaires étrangères de l’Assemblée nationale sur le Pacte de Stabilité pour l’Europe du Sud-Est (sous la direction de René André)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojša Vukadinović</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Assemblée nationale. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...185 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9101,114 +9122,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitions, désintégrations, reconstructions dans l'espace yougoslave 1989 - 1999 (Volumes 1 et 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojsa Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Institut d'études politiques de Paris - Sciences Po, 2006. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2006IEPP0054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04108378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId153"/>
+      <w:footerReference w:type="default" r:id="rId154"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9276,51 +9297,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B18F7F20"/>
+    <w:nsid w:val="8D746C5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9507,51 +9528,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nebojsa-vukadinovic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117902373" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197228494" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/CAH-5148-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irm.u-bordeaux.fr/L-Institut/Equipe/VUKADINOVIC-Nebojsa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2184-964X" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469808v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neboj&#353;a Vukadinovi&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133338v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebojsa Vukadinovic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973510v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04408319v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973202v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22182/spm.specijal22022.7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052928v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052934v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/balkanologie.3618" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973185v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.2309" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973452v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.032.0313" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973442v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973200v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038364v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04408017v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973585v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Morokvasic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148613v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973182v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/receo.2004.1649" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973518v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590529v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042152v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038340v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042162v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042547v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973448v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polit.2000.4918" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042513v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973428v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Heimerl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Rizopoulos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/receo.1999.3002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045590v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471498v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046371v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045799v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041940v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042100v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421871v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039292v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420747v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406762v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04407673v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042363v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406793v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039129v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04408024v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406758v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04408080v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04407675v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406798v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04408095v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042089v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421654v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043906v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042015v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042092v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042486v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042001v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041987v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046397v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042028v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042008v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042021v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042098v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042012v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406726v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042093v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043859v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029269v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045282v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msh-vdl.fr/2023/03/24/pensees-insulaires-aspiration-socio-culturelles/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973254v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043851v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045479v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037784v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043797v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038265v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036038v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045575v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973462v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042570v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407222v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042375v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421859v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045630v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046403v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045625v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446979v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04124597v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408186v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036057v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973437v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037726v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037699v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037534v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037618v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037594v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029285v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149293v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038277v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036050v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037571v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038308v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043884v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037554v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04408008v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04408006v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045580v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398641v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046495v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046493v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046522v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391980v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046419v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04046504v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036159v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036113v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036166v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421935v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421934v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043947v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406733v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406737v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406744v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-04108378v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006IEPP0054" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nebojsa-vukadinovic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117902373" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197228494" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=gl1z4D0AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/CAH-5148-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irm.u-bordeaux.fr/L-Institut/Equipe/VUKADINOVIC-Nebojsa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2184-964X" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469808v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neboj&#353;a Vukadinovi&#263;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567011v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973510v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebojsa Vukadinovic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04408319v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052928v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22182/spm.specijal22022.7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973202v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052934v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/balkanologie.3618" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973185v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.2309" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973452v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.032.0313" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973200v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038364v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04408017v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973585v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Morokvasic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148613v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973182v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/receo.2004.1649" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973424v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590529v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973518v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042153v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042534v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042162v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038340v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042547v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973448v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polit.2000.4918" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042513v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973428v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Heimerl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Rizopoulos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/receo.1999.3002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045590v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471498v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046371v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045799v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042100v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421871v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041940v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039292v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420747v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421991v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406762v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04407673v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042363v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406793v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039129v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04408024v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406758v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04408080v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04407675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406798v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04408095v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042089v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043906v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421654v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042015v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042092v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042486v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042001v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041987v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046397v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042021v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042008v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042028v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042012v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406726v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042093v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043859v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029269v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045282v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msh-vdl.fr/2023/03/24/pensees-insulaires-aspiration-socio-culturelles/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973254v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043851v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045479v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037784v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043797v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038265v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036038v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045575v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973462v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042403v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407222v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042375v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421859v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045630v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046403v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045625v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446979v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408186v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04124597v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036057v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973437v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037726v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037699v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037534v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037618v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037594v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029285v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149293v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038277v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037571v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036050v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038308v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043884v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04408006v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04408008v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037554v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045580v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398641v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046522v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046493v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391980v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04046504v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046419v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046495v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036113v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036159v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036166v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421935v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421934v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043947v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406733v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406737v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406744v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-04108378v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006IEPP0054" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>