--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E575151F"/>
+    <w:nsid w:val="0D5549BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>