--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D5549BC"/>
+    <w:nsid w:val="3EF0ADEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>