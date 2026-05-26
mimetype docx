--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nedjma MOUSSAOUI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nedjma-moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-9222-365X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en études cinématographiques et audiovisuelles</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmkollektiv : l’équipe de film selon les professionnels du cinéma allemand sous la République de Weimar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise au Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Équipes et collectifs dans le cinéma et l’audiovisuel, 20, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13u45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gros plan sur la revue britannique French Screen Studies. Regards croisés sur le cinéma français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Fontanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 - 1 (21), pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Litvak: a unique figure among émigré filmmakers in 1930s French cinema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Screen Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, "French Screen Studies" Twentieth-Anniversary Conference: Continuity, Change, Perspectives, Vol. 24 (n°4), p. 335-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Wanger et Fritz Lang : un conflit larvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création Collective au Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Conflits dans la fabrique du film, 8, URL : http://journals.openedition.org/ccc/880. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ekm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lefeuvre, &amp;quot;Les Manufactures de nos rêves. Les studios de cinéma français des années 1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°98, p. 219-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du partage différencié de la création avec les acteurs et les techniciens chez Max Ophuls : l’expérience-clé des années 1930 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création Collective au Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La place des acteurs et des actrices dans l’équipe du film, n°4, p. 81-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas des mélodrames princiers : vers l’affirmation d’une européanité dans le cinéma français des années 1930 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise au Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Le cinéma européen, n°13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire de &amp;quot;L’Homme perdu&amp;quot; de Peter Lorre (1951) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lisières esthétiques et culturelles au cinéma, 2 (12), p. 141-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Gemünden. &amp;quot;Continental Strangers : German Exile Cinema, 1933-1951</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise au Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fritz Lang : cinéma et machine(s) à produire des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L'Art &amp; la machine, n°32, p. 127-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects linguistiques du stéréotype de l’Allemand dans les comédies françaises des années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise au Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le cinéma européen et les langues, n°5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aventuriers du XXème siècle : à la recherche de l’exploit perdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinémAction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Biopic : de la réalité à la fiction (dir. Rémi Fontanel), n°139, p. 192-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Max Ophuls et le partage différencié de la création avec les acteurs et les techniciens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs du film? Création partagée entre l'acteur le réalisateur et les autres membres de l'équipe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Abbaye de Sorèze, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De l’impact du travail collectif ‘à l’allemande’ dans la production française des années 1930 ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La création cinématographique, coopérations artistiques et cadrages industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Création Collective au Cinéma, AFRHC, Nov 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Nun’s Story (Au risque de se perdre, 1959) ou les retrouvailles de Fred Zinnemann avec l’Europe»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56è Congrès de la SAES : Confluence(s) », atelier "Etudes filmiques (SERCIA)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Angliciste de l'Enseignement Supérieur, Université Jean Moulin Lyon 3, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fritz Lang : cinéma et machine(s) à produire des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art et la machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Saint-Etienne, France. p. 227-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 1959-1963 : les retours en Europe de Fred Zinnemann et Otto Preminger via la production hollywoodienne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études "Retour"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hedwig Wagner et Nicole Kandioler (Bauhaus-Universität Weimar), Mar 2015, Weimar, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Screen Studies. 20 ans de recherche sur le cinéma français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Fontanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2024 - 1 (21), 2024, Classiques Garnier, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17688-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fritz Lang. Le Secret derrière la porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, 2022, Clefs bac. Cinéma, 978-2-35030-740-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisières esthétiques et culturelles au cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2 (12), https://classiques-garnier.com/ecrans-2019-2-n-12-lisieres-esthetiques-et-culturelles-au-cinema-en.html, 2019, Ecrans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les émotions. Cinémas, séries, nouvelles images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Corff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Le Corff, Nedjma Moussaoui, Martin Barnier. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Champs visuels, 978-2-343-09527-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les émotions. Cinémas, séries, nouvelles images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Champs visuels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cœur de Lilas&amp;quot; (1931-1932) : envisager la contribution d’Anatole Litvak aux débuts du cinéma parlant en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Moure, Vincent Amiel, Massimo Olivero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De René Clair à Jean Renoir. Réalismes des années 1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Impressions nouvelles, p. 206-230, 2024, (Caméras subjectives), 978-2-39070-180-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’impact du travail collectif ‘à l’allemande’ dans la production française des années 1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katalin Pór, Caroline Renouard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'équipe de film au travail. Créations artistiques et cadres industriels.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Recherche sur l'Histoire du Cinéma, p.47-62, 2023, 978-2-37029-028-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Allemagne vers la France… Les films d’exil des années 1930, un nouvel espace cinématographique européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamin Thomas, Vincent Amiel, José Moure, David Vasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe du cinéma. Colloque de Cerisy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Impressions Nouvelles, p.41-64, 2023, (Caméra subjective), 978-2-39070-030-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SS frappent la nuit&amp;quot;, ambivalence d’un biopic à l’épreuve de la confrontation avec l’Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Barnier, Trudy Bolter, Rémi Fontanel, Isabelle Le Corff (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopics de tueurs / Killers in Biopics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alter Editions, p. 173-210, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giannoli, héritier d’une cinéphilie plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christel Taillibert, Jean-Paul Aubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du créateur au spectateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 125-154, 2013, La cinéphilie des cinéastes. Tome 2., 978-2-336-29306-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Années Tony Blair&amp;quot; : la fiction politique comme miroir du documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Gerstenkorn et Martin Goutte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinémas en campagne. De la chronique électorale à la fiction politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAGE éditions, p. 101-109, 2012, 978-2-84975-253-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Que les choses en soient venues là !’ : &amp;quot;Lola Montès&amp;quot;, un retour aux sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marguerite Chabrol, Pierre-Olivier Toulza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lola Montès - lectures croisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 37-73, 2011, (Champs visuels), 9782296569270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Reine Christine&amp;quot; ou le règne de Garbo ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Barnier, Rémi Fontanel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Biopics du pouvoir politique de l'antiquité au XIXe siècle. Hommes et femmes de pouvoir à l'écran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aléas, p. 195-209, 2010, (Aléas Cinéma), 978-2-84301-299-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Brigades du Tigre&amp;quot;, de la série policière-culte au film de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaëlle Moine, Brigitte Rollet, Geneviève Sellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policiers et criminels : un genre populaire européen sur grand et petit écran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 107-118, 2009, (Champs visuels), 978-2-296-08192-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La main, lieu de l’expression de la pulsion chez Fritz Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle André, Claudia Palazzolo, Emmanuel Siéty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des mains modernes. Cinéma, danse, photographie, théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan/CNRS, p. 85-98, 2008, 978-2-296-06806-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1933-1940 : les cinéastes exilés et le système générique français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaëlle Moine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Cinéma français face aux genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Recherche sur l'Histoire du Cinéma, p. 243-252, 2005, 9782913758797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puissances de l’artifice : &amp;quot;Quand passent les cigognes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tel père, tel fils&amp;quot;, perdus, en suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Fontanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certains l'aiment chaud&amp;quot; : la mise en scène du désir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Guitar&amp;quot; – drôle de western !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura&amp;quot; ou l’art secret de la mise en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mise en scène du fantastique (&amp;quot;Les Innocents&amp;quot;, Jack Clayton, 1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Fontanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulations et tensions discrètes du montage (&amp;quot;Fatima&amp;quot;, Philippe Faucon, 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Fontanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulations et tensions discrètes du montage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Fontanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en scène du fantastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Fontanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noir & Blanc VS Couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Fontanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noir et Blanc vs Couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Fontanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vie heurtée de Suzanne Simonin : chocs et ruptures de montage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Fontanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welcome in Vienna&amp;quot; : un parmi d'autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'Origine&amp;quot; : fragilité de l'incarnation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It's a Free World&amp;quot; : l'ouverture, une séquence matricielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId66"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nedjma MOUSSAOUI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nedjma-moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-9222-365X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en études cinématographiques et audiovisuelles</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmkollektiv : l’équipe de film selon les professionnels du cinéma allemand sous la République de Weimar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise au Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Équipes et collectifs dans le cinéma et l’audiovisuel, 20, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13u45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Wanger et Fritz Lang : un conflit larvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création Collective au Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Conflits dans la fabrique du film, 8, URL : http://journals.openedition.org/ccc/880. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ekm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gros plan sur la revue britannique French Screen Studies. Regards croisés sur le cinéma français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Fontanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 - 1 (21), pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Litvak: a unique figure among émigré filmmakers in 1930s French cinema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Screen Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, "French Screen Studies" Twentieth-Anniversary Conference: Continuity, Change, Perspectives, Vol. 24 (n°4), p. 335-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lefeuvre, &amp;quot;Les Manufactures de nos rêves. Les studios de cinéma français des années 1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°98, p. 219-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du partage différencié de la création avec les acteurs et les techniciens chez Max Ophuls : l’expérience-clé des années 1930 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création Collective au Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La place des acteurs et des actrices dans l’équipe du film, n°4, p. 81-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas des mélodrames princiers : vers l’affirmation d’une européanité dans le cinéma français des années 1930 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise au Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Le cinéma européen, n°13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire de &amp;quot;L’Homme perdu&amp;quot; de Peter Lorre (1951) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lisières esthétiques et culturelles au cinéma, 2 (12), p. 141-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fritz Lang : cinéma et machine(s) à produire des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L'Art &amp; la machine, n°32, p. 127-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Gemünden. &amp;quot;Continental Strangers : German Exile Cinema, 1933-1951</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise au Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects linguistiques du stéréotype de l’Allemand dans les comédies françaises des années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise au Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le cinéma européen et les langues, n°5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aventuriers du XXème siècle : à la recherche de l’exploit perdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinémAction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Biopic : de la réalité à la fiction (dir. Rémi Fontanel), n°139, p. 192-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Max Ophuls et le partage différencié de la création avec les acteurs et les techniciens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs du film? Création partagée entre l'acteur le réalisateur et les autres membres de l'équipe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Abbaye de Sorèze, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De l’impact du travail collectif ‘à l’allemande’ dans la production française des années 1930 ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La création cinématographique, coopérations artistiques et cadrages industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Création Collective au Cinéma, AFRHC, Nov 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fritz Lang : cinéma et machine(s) à produire des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art et la machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Saint-Etienne, France. p. 227-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Nun’s Story (Au risque de se perdre, 1959) ou les retrouvailles de Fred Zinnemann avec l’Europe»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56è Congrès de la SAES : Confluence(s) », atelier "Etudes filmiques (SERCIA)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Angliciste de l'Enseignement Supérieur, Université Jean Moulin Lyon 3, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 1959-1963 : les retours en Europe de Fred Zinnemann et Otto Preminger via la production hollywoodienne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études "Retour"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hedwig Wagner et Nicole Kandioler (Bauhaus-Universität Weimar), Mar 2015, Weimar, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Screen Studies. 20 ans de recherche sur le cinéma français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Fontanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2024 - 1 (21), 2024, Classiques Garnier, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17688-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fritz Lang. Le Secret derrière la porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, 2022, Clefs bac. Cinéma, 978-2-35030-740-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisières esthétiques et culturelles au cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2 (12), https://classiques-garnier.com/ecrans-2019-2-n-12-lisieres-esthetiques-et-culturelles-au-cinema-en.html, 2019, Ecrans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les émotions. Cinémas, séries, nouvelles images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Champs visuels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les émotions. Cinémas, séries, nouvelles images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Corff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Le Corff, Nedjma Moussaoui, Martin Barnier. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Champs visuels, 978-2-343-09527-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cœur de Lilas&amp;quot; (1931-1932) : envisager la contribution d’Anatole Litvak aux débuts du cinéma parlant en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Moure, Vincent Amiel, Massimo Olivero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De René Clair à Jean Renoir. Réalismes des années 1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Impressions nouvelles, p. 206-230, 2024, (Caméras subjectives), 978-2-39070-180-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’impact du travail collectif ‘à l’allemande’ dans la production française des années 1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katalin Pór, Caroline Renouard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'équipe de film au travail. Créations artistiques et cadres industriels.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Recherche sur l'Histoire du Cinéma, p.47-62, 2023, 978-2-37029-028-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Allemagne vers la France… Les films d’exil des années 1930, un nouvel espace cinématographique européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamin Thomas, Vincent Amiel, José Moure, David Vasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe du cinéma. Colloque de Cerisy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Impressions Nouvelles, p.41-64, 2023, (Caméra subjective), 978-2-39070-030-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SS frappent la nuit&amp;quot;, ambivalence d’un biopic à l’épreuve de la confrontation avec l’Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Barnier, Trudy Bolter, Rémi Fontanel, Isabelle Le Corff (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopics de tueurs / Killers in Biopics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alter Editions, p. 173-210, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giannoli, héritier d’une cinéphilie plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christel Taillibert, Jean-Paul Aubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du créateur au spectateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 125-154, 2013, La cinéphilie des cinéastes. Tome 2., 978-2-336-29306-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Années Tony Blair&amp;quot; : la fiction politique comme miroir du documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Gerstenkorn et Martin Goutte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinémas en campagne. De la chronique électorale à la fiction politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAGE éditions, p. 101-109, 2012, 978-2-84975-253-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Que les choses en soient venues là !’ : &amp;quot;Lola Montès&amp;quot;, un retour aux sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marguerite Chabrol, Pierre-Olivier Toulza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lola Montès - lectures croisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 37-73, 2011, (Champs visuels), 9782296569270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Reine Christine&amp;quot; ou le règne de Garbo ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Barnier, Rémi Fontanel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Biopics du pouvoir politique de l'antiquité au XIXe siècle. Hommes et femmes de pouvoir à l'écran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aléas, p. 195-209, 2010, (Aléas Cinéma), 978-2-84301-299-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Brigades du Tigre&amp;quot;, de la série policière-culte au film de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaëlle Moine, Brigitte Rollet, Geneviève Sellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policiers et criminels : un genre populaire européen sur grand et petit écran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 107-118, 2009, (Champs visuels), 978-2-296-08192-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La main, lieu de l’expression de la pulsion chez Fritz Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle André, Claudia Palazzolo, Emmanuel Siéty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des mains modernes. Cinéma, danse, photographie, théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan/CNRS, p. 85-98, 2008, 978-2-296-06806-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1933-1940 : les cinéastes exilés et le système générique français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaëlle Moine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Cinéma français face aux genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Recherche sur l'Histoire du Cinéma, p. 243-252, 2005, 9782913758797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puissances de l’artifice : &amp;quot;Quand passent les cigognes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tel père, tel fils&amp;quot;, perdus, en suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Fontanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certains l'aiment chaud&amp;quot; : la mise en scène du désir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Guitar&amp;quot; – drôle de western !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura&amp;quot; ou l’art secret de la mise en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en scène du fantastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Fontanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mise en scène du fantastique (&amp;quot;Les Innocents&amp;quot;, Jack Clayton, 1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Fontanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulations et tensions discrètes du montage (&amp;quot;Fatima&amp;quot;, Philippe Faucon, 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Fontanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulations et tensions discrètes du montage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Fontanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noir & Blanc VS Couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Fontanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noir et Blanc vs Couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Fontanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vie heurtée de Suzanne Simonin : chocs et ruptures de montage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Fontanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welcome in Vienna&amp;quot; : un parmi d'autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'Origine&amp;quot; : fragilité de l'incarnation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It's a Free World&amp;quot; : l'ouverture, une séquence matricielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId66"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3EF0ADEF"/>
+    <w:nsid w:val="8A5D2E40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nedjma-moussaoui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-9222-365X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05333860v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Moussaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u45" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831204v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fontanel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04874753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05333826v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ekm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875157v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04874514v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04874440v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04872193v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962876v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04874926v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04874965v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875117v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981290v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981276v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981261v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01960120v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981209v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831258v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17688-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04864592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854023v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Marchiori" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01738313v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Corff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50923&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05373588v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04867958v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04866859v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04867029v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962867v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875076v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04872166v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04872115v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04872066v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04868587v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04868451v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04868156v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04866560v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787591v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04866442v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04866256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012806v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012799v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962883v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962888v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962881v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012996v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04866087v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04866639v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04866690v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nedjma-moussaoui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-9222-365X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05333860v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Moussaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u45" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05333826v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ekm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831204v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fontanel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04874753v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875157v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04874514v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04874440v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04872193v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04874926v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962876v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04874965v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875117v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981290v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981276v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01960120v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981261v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981209v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831258v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17688-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04864592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854023v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Marchiori" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05373588v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01738313v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Corff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50923&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04867958v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04866859v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04867029v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962867v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875076v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04872166v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04872115v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04872066v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04868587v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04868451v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04868156v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04866560v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787591v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04866442v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04866256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962888v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012806v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012799v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962883v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962881v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012996v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04866087v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04866639v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04866690v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>