--- v0 (2026-03-09)
+++ v1 (2026-05-05)
@@ -1029,525 +1029,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-B Hybridation: A Proof and Refinement-based Framework for Modelling Hybrid Systems</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The β-Secretase BACE1 in Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Hampel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart de Strooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Willem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3448270⟩</w:t>
+              <w:t xml:space="preserve">Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89 (8), pp.745-756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2020.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266069v1</w:t>
+                <w:t xml:space="preserve">hal-03197728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The β-Secretase BACE1 in Alzheimer’s Disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A formal approach to rigorous development of critical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Lawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maibaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Wassyng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2020.02.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Software: Evolution and Process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special issue : Safe and secure cyber-physical systems, 33 (e2334), pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smr.2334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197728v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A formal approach to rigorous development of critical systems</w:t>
+                <w:t xml:space="preserve">On the Benefits of Using MVC Pattern for Structuring Event-B Models of WIMP Interactive Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alan Wassyng</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Geniet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Software: Evolution and Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smr.2334⟩</w:t>
+              <w:t xml:space="preserve">Interacting with Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (1), pp.Pages 92-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/iwcomp/iwab016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617647v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Benefits of Using MVC Pattern for Structuring Event-B Models of WIMP Interactive Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Event-B Hybridation: A Proof and Refinement-based Framework for Modelling Hybrid Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Palanque</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pantel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interacting with Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (1), pp.Pages 92-114. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (4, Article 35), pp.1-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/iwcomp/iwab016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3448270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224780v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of postural balance degradation using fuzzy neural network</w:t>
               </w:r>
@@ -2380,135 +2380,135 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standalone Event-B models analysis relying on the EB4EB meta-theory</w:t>
+                <w:t xml:space="preserve">Proof automation for Event-B theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Rigorous State-based Methods (ABZ 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LORIA : laboratoire lorrain de recherche en informatique et ses applications, Université de Lorraine, May 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">10th Rodin User and Developer Workshop (Rodin 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04049910v1</w:t>
+                <w:t xml:space="preserve">hal-04308810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Intrusive Annotation-Based Domain-Specific Analysis to Certify Event-B Models Behaviours</w:t>
               </w:r>
@@ -2622,159 +2622,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04095980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof automation for Event-B theories</w:t>
+                <w:t xml:space="preserve">Formalising Liveness Properties in Event-B with the Reflexive EB4EB Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Rodin User and Developer Workshop (Rodin 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">NASA Formal Methods (NFM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NASA: National Aeronautics and Space Administration, May 2023, Houston, United States. pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308810v1</w:t>
+                <w:t xml:space="preserve">hal-04046949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalising Liveness Properties in Event-B with the Reflexive EB4EB Framework</w:t>
+                <w:t xml:space="preserve">Standalone Event-B models analysis relying on the EB4EB meta-theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
@@ -2792,73 +2792,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NASA Formal Methods (NFM 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NASA: National Aeronautics and Space Administration, May 2023, Houston, United States. pp.1-18</w:t>
+              <w:t xml:space="preserve">9th International Conference on Rigorous State-based Methods (ABZ 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LORIA : laboratoire lorrain de recherche en informatique et ses applications, Université de Lorraine, May 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04046949v1</w:t>
+                <w:t xml:space="preserve">hal-04049910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EB4EB: A Framework for Reflexive Event-B</w:t>
               </w:r>
@@ -2942,51 +2942,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540955v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standard Conformance-by-Construction with Event-B</w:t>
+                <w:t xml:space="preserve">Leveraging Event-B Theories for Handling Domain Knowledge in Design Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Mendil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
@@ -3000,99 +3000,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FMICS 2021 - 26th International Conference on Formal Methods for Industrial Critical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Paris, France. pp.126-146, </w:t>
+              <w:t xml:space="preserve">7th International Symposium on Dependable Software Engineering. Theories, Tools, and Applications (SETTA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Beijing, China. pp.40-58, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85248-1_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-91265-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03487118v2</w:t>
+                <w:t xml:space="preserve">hal-03857803v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-B Refinement for Continuous Behaviours Approximation</w:t>
               </w:r>
@@ -3284,51 +3284,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03487183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Event-B Theories for Handling Domain Knowledge in Design Models</w:t>
+                <w:t xml:space="preserve">Standard Conformance-by-Construction with Event-B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Mendil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
@@ -3342,244 +3342,240 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Dependable Software Engineering. Theories, Tools, and Applications (SETTA 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Beijing, China. pp.40-58, </w:t>
+              <w:t xml:space="preserve">FMICS 2021 - 26th International Conference on Formal Methods for Industrial Critical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Paris, France. pp.126-146, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-91265-9_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85248-1_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857803v2</w:t>
+                <w:t xml:space="preserve">hal-03487118v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrated Framework for the Formal Analysis of Critical Interactive Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismail Mendil</w:t>
+                <w:t xml:space="preserve">An Event-B Based Generic Framework for Hybrid Systems Formal Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 27th Asia-Pacific Software Engineering Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Integrated Formal Methods (IFM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lugano (virtual), Switzerland. pp.82-102, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-63461-2_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999148v1</w:t>
+                <w:t xml:space="preserve">hal-03265788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Event-B Based Generic Framework for Hybrid Systems Formal Modelling</w:t>
+                <w:t xml:space="preserve">Formally Verified Architecture Patterns of Hybrid Systems Using Proof and Refinement with Event-B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
@@ -3597,800 +3593,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Integrated Formal Methods (IFM 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Rigorous State-Based Methods (ABZ 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Ulm, Germany. pp.169-185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-48077-6_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-63461-2_5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03265788v1</w:t>
+                <w:t xml:space="preserve">hal-03266062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formally Verified Architecture Patterns of Hybrid Systems Using Proof and Refinement with Event-B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dupont</w:t>
+                <w:t xml:space="preserve">Formal Development of Multi-Purpose Interactive Application (MPIA) for ARINC 661</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Rigorous State-Based Methods (ABZ 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Workshop on Formal Techniques for Safety-Critical Systems (FTSCS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Shenzhen, China. pp.21-39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-46902-3_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-48077-6_12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03266062v1</w:t>
+                <w:t xml:space="preserve">hal-02942767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Development of Multi-Purpose Interactive Application (MPIA) for ARINC 661</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embedding Approximation in Event-B: Safe Hybrid System Design Using Proof and Refinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Palanque</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuyuki Ishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsutomu Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Formal Techniques for Safety-Critical Systems (FTSCS 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Conference on Formal Engineering Methods (ICFEM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Singapour, Singapore. pp.251-267, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-63406-3_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-46902-3_2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02942767v1</w:t>
+                <w:t xml:space="preserve">hal-03266056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedding Approximation in Event-B: Safe Hybrid System Design Using Proof and Refinement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dupont</w:t>
+                <w:t xml:space="preserve">An Integrated Framework for the Formal Analysis of Critical Interactive Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Mendil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palanque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Formal Engineering Methods (ICFEM 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 27th Asia-Pacific Software Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun Sun, Dec 2020, Singapour, Singapore. pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-63406-3_15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03266056v1</w:t>
+                <w:t xml:space="preserve">hal-02999148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual environment model of glucose homeostasis for diabetes patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Handling Refinement of Continuous Behaviors: A Refinement and Proof Based Approach with Event-B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hao Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Conference on Industrial Cyber-Physical Systems (ICPS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Symposium on Theoretical Aspects of Software Engineering - TASE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Guilin, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASE.2019.00-25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421634v1</w:t>
+                <w:t xml:space="preserve">hal-03012569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Hybrid Train Speed Controller using Proof and Refinement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtual environment model of glucose homeostasis for diabetes patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulius Stankaitis</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Engineering of Complex Computer Systems (ICECCS 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2019 IEEE International Conference on Industrial Cyber-Physical Systems (ICPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Taipei, Taiwan. pp.417-422</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265768v1</w:t>
+                <w:t xml:space="preserve">hal-02421634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling Refinement of Continuous Behaviors: A Refinement and Proof Based Approach with Event-B</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling Hybrid Train Speed Controller using Proof and Refinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulius Stankaitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Iliasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Theoretical Aspects of Software Engineering - TASE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Guilin, China. </w:t>
+              <w:t xml:space="preserve">24th International Conference on Engineering of Complex Computer Systems (ICECCS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Guangzhou, China. pp.107-113, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASE.2019.00-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECCS.2019.00019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012569v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certified embedding of B models in an integrated verification framework</w:t>
               </w:r>
@@ -4491,375 +4491,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof-Based Approach to Hybrid Systems Development: Dynamic Logic and Event-B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dupont</w:t>
+                <w:t xml:space="preserve">Formal Ontology Driven Model Refactoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference Abstract State Machines, Alloy, B, TLA, VDM, and Z (ABZ 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 23rd International Conference on Engineering of Complex Computer Systems (ICECCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Melbourne, Australia. pp.136-145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECCS2018.2018.00022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02450998v1</w:t>
+                <w:t xml:space="preserve">hal-02353400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the importance of explicit domain modelling in refinement-based modelling design: experiments with Event-B</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refinement Based Formal Development of Human-Machine Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Geniet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Abstract State Machines, Alloy, B, TLA, VDM, and Z (ABZ 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Workshop on Formal Methods for Interactive Systems (FMIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.240-256</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797538v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refinement Based Formal Development of Human-Machine Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Geniet</w:t>
+                <w:t xml:space="preserve">Hybrid Systems and Event-B: A Formal Approach to Signalised Left-Turn Assist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Formal Methods for Interactive Systems (FMIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MEDI 2018 - The 8h International Conference on Model and Data Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Marrakech, Morocco. pp.153--158, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-02852-7_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353335v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Systems and Event-B: A Formal Approach to Signalised Left-Turn Assist</w:t>
+                <w:t xml:space="preserve">Proof-Based Approach to Hybrid Systems Development: Dynamic Logic and Event-B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
@@ -4877,255 +4856,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDI 2018 - The 8h International Conference on Model and Data Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Conference Abstract State Machines, Alloy, B, TLA, VDM, and Z (ABZ 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Southampton, Jun 2018, Southampton, United Kingdom. pp.155-170</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983162v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Ontology Driven Model Refactoring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the importance of explicit domain modelling in refinement-based modelling design: experiments with Event-B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idir Ait-Sadoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Castéran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Paul Gibson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Mery</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kahina Hacid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 23rd International Conference on Engineering of Complex Computer Systems (ICECCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Melbourne, Australia. pp.136-145, </w:t>
+              <w:t xml:space="preserve">6th International Conference on Abstract State Machines, Alloy, B, TLA, VDM, and Z (ABZ 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Southampton, United Kingdom. pp.425--430, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECCS2018.2018.00022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91271-4_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353400v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Tabular Expressions for Refinement Automation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Lawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas S. E. Maibaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Wassyng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDI 2017 - Model and Data Engineering - 7th International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Barcelona, Spain. pp.167-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5737,636 +5737,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is current incremental safety assurance sound ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formalizing the Cardiac Pacemaker Resynchronization Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morayo Adedjouma</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Lawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas S. E. Maibaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Lawford</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alan Wassyng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Safety, Reliability, and Security - SAFECOMP 2015 Workshops, ASSURE, DECSoS, ISSE, ReSA4CI, and SASSUR, Delft, The Netherlands, September 22, 2015, Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Delft, Netherlands. pp.397-408</w:t>
+              <w:t xml:space="preserve">Digital Human Modeling - Applications in Health, Safety, Ergonomics and Risk Management: Ergonomics and Health - 6th International Conference (DHM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Los Angeles, United States. pp.374-386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354197v1</w:t>
+                <w:t xml:space="preserve">hal-02354040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalizing the Cardiac Pacemaker Resynchronization Therapy</w:t>
+                <w:t xml:space="preserve">Stepwise Formal Modelling and Reasoning of Insulin Infusion Pump Requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Lawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas S. E. Maibaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Wassyng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Human Modeling - Applications in Health, Safety, Ergonomics and Risk Management: Ergonomics and Health - 6th International Conference (DHM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2015, Los Angeles, United States. pp.374-386</w:t>
+              <w:t xml:space="preserve">, Aug 2015, Los Angeles, United States. pp.387-398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354040v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepwise Formal Modelling and Reasoning of Insulin Infusion Pump Requirements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyzing Requirements Using Environment Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alan Wassyng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Human Modeling - Applications in Health, Safety, Ergonomics and Risk Management: Ergonomics and Health - 6th International Conference (DHM 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DHM 2015 - 6th International Conference on Digital Human Modeling Applications in Health, Safety, Ergonomics and Risk Management: Ergonomics and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Los Angeles, United States. pp.345-357, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-21070-4_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354182v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Requirements Using Environment Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Mery</w:t>
+                <w:t xml:space="preserve">Is current incremental safety assurance sound ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Cassano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviya Grigorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morayo Adedjouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Lawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DHM 2015 - 6th International Conference on Digital Human Modeling Applications in Health, Safety, Ergonomics and Risk Management: Ergonomics and Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Safety, Reliability, and Security - SAFECOMP 2015 Workshops, ASSURE, DECSoS, ISSE, ReSA4CI, and SASSUR, Delft, The Netherlands, September 22, 2015, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Delft, Netherlands. pp.397-408</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354252v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling an Aircraft Landing System in Event-B</w:t>
+                <w:t xml:space="preserve">Formal Evaluation of Landing Gear System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ABZ 2014 Case Study Track</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Toulouse, France. pp.154-159</w:t>
+              <w:t xml:space="preserve">SoICT 2014 fifth symposium on Information and Communication Technology,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, HANOI, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985010v1</w:t>
+                <w:t xml:space="preserve">hal-01097645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Evaluation of Landing Gear System</w:t>
+                <w:t xml:space="preserve">Modeling an Aircraft Landing System in Event-B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoICT 2014 fifth symposium on Information and Communication Technology,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, HANOI, Vietnam</w:t>
+              <w:t xml:space="preserve">ABZ 2014 Case Study Track</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Toulouse, France. pp.154-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097645v1</w:t>
+                <w:t xml:space="preserve">hal-00985010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Semantics of Refinement Chart</w:t>
               </w:r>
@@ -7055,109 +7055,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Code Generation from Event-B Models</w:t>
+                <w:t xml:space="preserve">Analysis of DSR Protocol in Event-B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoICT 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hanoi University, Oct 2011, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Grenoble, France. pp.401-415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00637765v1</w:t>
+                <w:t xml:space="preserve">inria-00637768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Development and Automatic Code Generation : Cardiac Pacemaker</w:t>
               </w:r>
@@ -7219,735 +7219,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00638486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of DSR Protocol in Event-B</w:t>
+                <w:t xml:space="preserve">Medical Protocol Diagnosis using Formal Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Grenoble, France. pp.401-415</w:t>
+              <w:t xml:space="preserve">International Symposium on Foundations of Health Information Engineering and Systems (FHIES, 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Johannesburg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00637768v1</w:t>
+                <w:t xml:space="preserve">inria-00638478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical Protocol Diagnosis using Formal Methods</w:t>
+                <w:t xml:space="preserve">EB2J : Code Generation from Event-B to Java</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Foundations of Health Information Engineering and Systems (FHIES, 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Johannesburg, South Africa</w:t>
+              <w:t xml:space="preserve">SBMF - Brazilian Symposium on Formal Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CBSoft - Brazilian Conference on Software: Theory and Practice, Sep 2011, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00638478v1</w:t>
+                <w:t xml:space="preserve">inria-00638467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EB2J : Code Generation from Event-B to Java</w:t>
+                <w:t xml:space="preserve">Formalisation of the Heart based on Conduction of Electrical Impulses and Cellular-Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBMF - Brazilian Symposium on Formal Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CBSoft - Brazilian Conference on Software: Theory and Practice, Sep 2011, São Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">International Symposium on Foundations of Health Information Engineering and Systems (FHIES, 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Johannesburg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00638467v1</w:t>
+                <w:t xml:space="preserve">inria-00638473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisation of the Heart based on Conduction of Electrical Impulses and Cellular-Automata</w:t>
+                <w:t xml:space="preserve">Automatic Code Generation from Event-B Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Foundations of Health Information Engineering and Systems (FHIES, 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Johannesburg, South Africa</w:t>
+              <w:t xml:space="preserve">SoICT 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hanoi University, Oct 2011, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00638473v1</w:t>
+                <w:t xml:space="preserve">inria-00637765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of elderly as fallers and non-fallers using Centre of Pressure velocity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Hewson</w:t>
+                <w:t xml:space="preserve">Real-Time Animation for Formal Specification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Duchene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 32nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2010)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5627649⟩</w:t>
+              <w:t xml:space="preserve">Complex Systems Design &amp; Management 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France. pp.49-60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15654-0_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304399v1</w:t>
+                <w:t xml:space="preserve">inria-00540005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Animation for Formal Specification</w:t>
+                <w:t xml:space="preserve">Trustable Formal Specification for Software Certification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Systems Design &amp; Management 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15654-0_3⟩</w:t>
+              <w:t xml:space="preserve">4th International Symposium On Leveraging Applications of Formal Methods - ISOLA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Heraklion, Crete, Greece. pp.312-326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16561-0_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00540005v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00540008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trustable Formal Specification for Software Certification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Méry</w:t>
+                <w:t xml:space="preserve">Classification of elderly as fallers and non-fallers using Centre of Pressure velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hewson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Snoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Duchene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium On Leveraging Applications of Formal Methods - ISOLA 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-16561-0_31⟩</w:t>
+              <w:t xml:space="preserve">2010 32nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.3678-3681, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5627649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00540008v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of the critical point interval of postural control strategy using wavelet transform analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hewson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Duchene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Bio-Inspired Systems and Signal Processing (Biosignals 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8976,77 +8976,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet Transform Analysis of the Power Spectrum of Centre of Pressure Signals to Detect the Critical Point Interval of Postural Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hewson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Duchene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Engineering Systems and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.235-244, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9277,51 +9277,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00971787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical Report on Formalisation of the Heart using Analysis of Conduction Time and Velocity of the Electrocardiography and Cellular-Automata</w:t>
+                <w:t xml:space="preserve">Technical Report on Interpretation of the Electrocardiogram (ECG) Signal using Formal Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
@@ -9332,75 +9332,75 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00600339v1</w:t>
+                <w:t xml:space="preserve">inria-00584177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical Report on Interpretation of the Electrocardiogram (ECG) Signal using Formal Methods</w:t>
+                <w:t xml:space="preserve">Technical Report on Formalisation of the Heart using Analysis of Conduction Time and Velocity of the Electrocardiography and Cellular-Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
@@ -9411,51 +9411,51 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00584177v1</w:t>
+                <w:t xml:space="preserve">inria-00600339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical Report on Formal Development of Two-Electrode Cardiac Pacing System</w:t>
               </w:r>
@@ -9978,51 +9978,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400115v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Singh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617603v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Kumar Singh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Mendil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;ry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.2439" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03904803v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2022.102798" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513847v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102765" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212541v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamlesh Meena" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajneesh Srivastava" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Tiwari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Kumar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Pratap Singh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213893v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilwar Singh Parihar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Kumar Shrivastava" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avesh Kumar Singh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Sanjay Mahadik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajneesh Srivastva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K Behera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836811v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Riviere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2022.3219649" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266069v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3448270" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03197728v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Hampel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vassar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart de Strooper" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hardy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Willem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2020.02.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617647v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lawford" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maibaum" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wassyng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.2334" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03224780v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Geniet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/iwcomp/iwab016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617652v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBRA.2019.103788" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924525v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manamiary Bruno Andriamiarina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS130122007A" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637756v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2406336.2406351" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637761v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540007v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081879v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine Ait Ameur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04695651v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853615v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049910v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04095980v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC57359.2022.00025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308810v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046949v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540955v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS54210.2022.00017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487118v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85248-1_8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385081v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88885-5_21" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487183v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857803v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91265-9_3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02999148v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265788v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63461-2_5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48077-6_12" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942767v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46902-3_2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266056v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuyuki Ishikawa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomu Kobayashi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63406-3_15" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421634v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265768v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulius Stankaitis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Iliasov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2019.00019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012569v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2019.00-25" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421919v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Halchin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Feliachi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ordioni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450998v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797538v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Ait-Sadoune" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cast&#233;ran" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Gibson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Hacid" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91271-4_35" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353335v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983162v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02852-7_14" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353400v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mery" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS2018.2018.00022" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353273v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S. E. Maibaum" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451007v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782961v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dieumegard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenn" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2016.015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353832v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benyagoub" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ouederni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172256v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Babin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47846-3_8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155064v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33600-8_23" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354197v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cassano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviya Grigorova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morayo Adedjouma" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354040v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354182v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354252v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21070-4_35" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985010v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097645v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00995176v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07725-3_42" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018125v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43652-3_9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617696v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoranjan Satpathy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramesh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin F. Snook" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Butler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CACSD.2013.6663474" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862077v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39173-6_31" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PTT9XW6L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819256v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734131v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747305v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2350716.2350720" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637765v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638486v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637768v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638478v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638467v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638473v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304399v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hewson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Snoussi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Duchene" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627649" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540005v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15654-0_3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540008v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16561-0_31" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MPMC1C1S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870468v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019340v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay M Fajge" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raju Halder" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Imran Alam" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780323961462000280" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-96146-2.00028-0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03904799v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07727-2_2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03199742v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5054-6_5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03250787v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Laleau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76020-5_1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246669v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216779v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119002727.ch10" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926335v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762822v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32355-3_1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762821v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32355-3_9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02366141v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11721-3_18" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018162v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00971787v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600339v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584177v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465061v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419973v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746287v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011NAN10129" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540006v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400115v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Singh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617603v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Kumar Singh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Mendil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;ry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.2439" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03904803v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2022.102798" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513847v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102765" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212541v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamlesh Meena" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajneesh Srivastava" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Tiwari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Kumar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Pratap Singh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213893v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilwar Singh Parihar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Kumar Shrivastava" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avesh Kumar Singh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Sanjay Mahadik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajneesh Srivastva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K Behera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836811v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Riviere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2022.3219649" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03197728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Hampel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vassar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart de Strooper" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hardy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Willem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2020.02.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617647v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lawford" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maibaum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wassyng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.2334" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03224780v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Geniet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/iwcomp/iwab016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266069v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3448270" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617652v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBRA.2019.103788" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924525v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manamiary Bruno Andriamiarina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS130122007A" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637756v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2406336.2406351" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637761v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540007v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081879v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine Ait Ameur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04695651v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853615v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308810v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04095980v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC57359.2022.00025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046949v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049910v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540955v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS54210.2022.00017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857803v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91265-9_3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385081v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88885-5_21" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487183v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487118v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85248-1_8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265788v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63461-2_5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266062v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48077-6_12" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942767v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46902-3_2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266056v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuyuki Ishikawa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomu Kobayashi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63406-3_15" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02999148v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012569v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2019.00-25" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421634v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265768v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulius Stankaitis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Iliasov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2019.00019" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421919v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Halchin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Feliachi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ordioni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353400v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mery" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS2018.2018.00022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353335v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983162v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02852-7_14" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450998v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797538v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Ait-Sadoune" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cast&#233;ran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Gibson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Hacid" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91271-4_35" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353273v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S. E. Maibaum" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451007v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782961v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dieumegard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenn" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2016.015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353832v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benyagoub" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ouederni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172256v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Babin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47846-3_8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155064v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33600-8_23" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354040v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354182v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354252v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21070-4_35" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354197v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cassano" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviya Grigorova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morayo Adedjouma" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097645v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985010v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00995176v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07725-3_42" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018125v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43652-3_9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617696v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoranjan Satpathy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramesh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin F. Snook" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Butler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CACSD.2013.6663474" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862077v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39173-6_31" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PTT9XW6L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819256v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734131v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747305v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2350716.2350720" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637768v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638486v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638478v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638467v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638473v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637765v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540005v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15654-0_3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540008v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16561-0_31" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MPMC1C1S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304399v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hewson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Snoussi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Duchene" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627649" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870468v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019340v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay M Fajge" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raju Halder" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Imran Alam" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780323961462000280" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-96146-2.00028-0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03904799v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07727-2_2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03199742v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5054-6_5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03250787v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Laleau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76020-5_1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246669v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216779v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119002727.ch10" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926335v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762822v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32355-3_1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762821v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32355-3_9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02366141v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11721-3_18" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018162v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00971787v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584177v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600339v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465061v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419973v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746287v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011NAN10129" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540006v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>