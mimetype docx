--- v0 (2026-03-06)
+++ v1 (2026-04-05)
@@ -162,51 +162,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -373,395 +373,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product manual elaboration in product design phases: Behavioral and functional analysis based on user experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A MODEL FOR DESIGNING A BLOOD SUPPLY CHAIN NETWORK TO EARTHQUAKE DISASTERS (CASE STUDY: TEHRAN CITY)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negar Armaghan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Renaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Negar Armaghan</w:t>
+                <w:t xml:space="preserve">Mohsen Yaghoobi Pazani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ergon.2019.02.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Quality Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (3), pp.605-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24874/IJQR13.03-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065749v1</w:t>
+                <w:t xml:space="preserve">hal-05065719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MODEL FOR DESIGNING A BLOOD SUPPLY CHAIN NETWORK TO EARTHQUAKE DISASTERS (CASE STUDY: TEHRAN CITY)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Product manual elaboration in product design phases: Behavioral and functional analysis based on user experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Houssin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Gardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Armaghan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohsen Yaghoobi Pazani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Quality Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (3), pp.605-624. </w:t>
+              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71, pp.75 - 83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24874/IJQR13.03-07⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ergon.2019.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05065719v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product manual elaboration in product design phases: Behavioral and functional analysis based on user experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Houssin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Gardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Armaghan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 71, pp.75 - 83. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+              <w:t xml:space="preserve">, 2019, 71, pp.75-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ergon.2019.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03486946v1</w:t>
+                <w:t xml:space="preserve">hal-05065749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conversational case-based reasoning approach to assisting experts in solving professional problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Armaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Management &amp; E-Learning: an international journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (1), pp.53-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -881,51 +881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conversational case-based reasoning approach to assisting experts in solving professional problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Armaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Management &amp; E-Learning: an international journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.53-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1067,796 +1067,705 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Knowledge Management in an Organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Armaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Information and Knowledge Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16 (01), pp.1750006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S021964921750006X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065787v1</w:t>
+                <w:t xml:space="preserve">hal-02401366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Knowledge Management in an Organisation</w:t>
+                <w:t xml:space="preserve">Analysis of failure challenges in implementation of knowledge management projects in Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Armaghan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Information and Knowledge Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quarterly Journal of Industrial Technology Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (27), pp.27-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401366v1</w:t>
+                <w:t xml:space="preserve">hal-05401237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of failure challenges in implementation of knowledge management projects in Iran</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Barriers and Solutions to Commercialization of Research Findings in Schools of Agriculture in Iran: A Qualitative Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad-Taghi Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Armaghan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Industrial Technology Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14716/ijtech.v7i1.1459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401237v1</w:t>
+                <w:t xml:space="preserve">hal-05065793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers and Solutions to Commercialization of Research Findings in Schools of Agriculture in Iran: A Qualitative Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experience Management in Maintenance and After-Sale Service of an Industrial Enterprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Armaghan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Information Interaction </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (1), pp.44-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14716/ijtech.v7i1.1459⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05065793v1</w:t>
+                <w:t xml:space="preserve">hal-05401217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience Management in Maintenance and After-Sale Service of an Industrial Enterprise</w:t>
+                <w:t xml:space="preserve">Cultural Obstacles in Knowledge Sharing in terms of Change Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Armaghan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Information Interaction </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 3 (1), pp.44-55</w:t>
+              <w:t xml:space="preserve"> Journal of Technology Development Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (4), pp.85-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401217v1</w:t>
+                <w:t xml:space="preserve">hal-05401242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural Obstacles in Knowledge Sharing in terms of Change Management</w:t>
+                <w:t xml:space="preserve">An application of multi-criteria decision aids models for Case-Based Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Armaghan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of Technology Development Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 210, pp.55-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2012.04.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401242v1</w:t>
+                <w:t xml:space="preserve">hal-05065802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An application of multi-criteria decision aids models for Case-Based Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Armaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 210, pp.55-66. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, pp."-". </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2012.04.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2012.04.033⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05065802v1</w:t>
+                <w:t xml:space="preserve">hal-00708091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An application of multi-criteria decision aids models for Case-Based Reasoning</w:t>
+                <w:t xml:space="preserve">Choix de solution par Analyse Multicritère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Armaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Renaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...88 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 108, pp.3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1866,962 +1775,962 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts Environnementaux de la Blockchain pour le Consentement Patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negar Armaghan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st America’s Conference on Information Systems (AMCIS 2025)- Intelligent Technologies for a Better Future- 14-16 août 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIS; AMCIS, Aug 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Patient Consent Processes: A Case Study in Clinical Trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Armaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30e Conférences de l’Association Information et Management: Evolutions et perspectives des systèmes d’information dans les organisations et sociétés en transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIM 2025, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse Comparative des Solutions de E-Consentement : Critères et Recommandations pour la Recherche Clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Armaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M2025: Culture, art et métiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Alès, Nov 2025, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnemental Impacts of Blockchain for Patient Consent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negar Armaghan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding of the 30th UK Academy for Information Systems (UKAIS) International Conference 2025: Shaping Future of Academia: The impact of AI on Teaching, Research and Scholarship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Newcastle University Business School, Apr 2025, Newcastle (GB), United Kingdom. pp.110-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future Home 4.0 for People with Major Neurodegenerative Disorders, Finding the Contradictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Houssin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Armaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Gardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International TRIZ Future Conference (TFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Marrakesh, Morocco. pp.417-426, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-32497-1_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un système de Raisonnement à Partir de Cas conversationnel pour assister des opérateurs d'un service après-vente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Armaghan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Armaghan</w:t>
+                <w:t xml:space="preserve">J. Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Workshop de Raisonnement à Partir de Cas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, NANCY, France. pp./</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00289418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiences of feedback based on case-based reasoning and multi-criteria aid approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Armaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès "International Association for the Management Of Technology" (IAMOT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, DUBAI, United Arab Emirates. pp./</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00289413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d'expérience par des approches de Raisonnement à Partir de Cas et analyse multicritère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Armaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C2EI : "Capitalisation et réutilisation des connaissances Métier en conception de systèmes mécaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, MONTBELIARD, France. pp.82-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00289420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de connaissance et choix de solution par analyse multicritère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Armaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès International de Génie Industriel (CIGI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, TROIS-RIVIERES - QUEBEC, Canada. pp./</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00289415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial Knowledge Memory and Multicriteria Decision Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Armaghan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IFAC Symposium on Automated Systems Based on Human Skill and Knowledge (ASBoHS'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, NANCY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2831,114 +2740,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à un système de retour d'expérience basé sur le raisonnement à partir de cas conversationnel : application à la gestion des pannes de machines industrielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Armaghan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009INPL026N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01748785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3006,51 +2915,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="804E532C"/>
+    <w:nsid w:val="C1FFDEF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3237,51 +3146,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/negar-armaghan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7684-7943" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135578108" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401167v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Armaghan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Ghaed Sharafi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Agha Beigi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401190v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negin Fallah Haghighi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05065749v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Houssin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gardoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2019.02.003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05065719v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Yaghoobi Pazani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24874/IJQR13.03-07" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486946v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401367v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401201v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05065774v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34105/j.kmel.2018.10.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401207v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Bijani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05065787v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021964921750006X" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401366v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401237v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05065793v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Taghi Ansari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14716/ijtech.v7i1.1459" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401217v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401242v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05065802v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2012.04.033" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L2DMQT6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708091v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401257v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Costa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martinez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181750v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martinez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084868v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317525v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Souza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052685v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02905563v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32497-1_33" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289418v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Armaghan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lieber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289413v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289420v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Costa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289415v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167800v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748785v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009INPL026N" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/negar-armaghan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7684-7943" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135578108" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401167v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Armaghan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Ghaed Sharafi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Agha Beigi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401190v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negin Fallah Haghighi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05065719v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Yaghoobi Pazani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24874/IJQR13.03-07" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486946v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Houssin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gardoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2019.02.003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05065749v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401367v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401201v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05065774v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34105/j.kmel.2018.10.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401207v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Bijani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401366v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021964921750006X" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401237v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05065793v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Taghi Ansari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14716/ijtech.v7i1.1459" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401217v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401242v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05065802v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2012.04.033" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L2DMQT6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708091v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401257v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Costa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martinez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181750v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martinez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084868v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317525v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Souza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052685v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02905563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32497-1_33" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289418v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Armaghan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lieber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289413v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289420v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Costa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289415v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167800v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748785v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009INPL026N" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>