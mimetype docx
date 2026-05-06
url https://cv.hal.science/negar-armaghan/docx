--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -162,51 +162,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -530,1242 +530,1125 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Armaghan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 71, pp.75 - 83. </w:t>
+              <w:t xml:space="preserve">, 2019, 71, pp.75-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ergon.2019.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03486946v1</w:t>
+                <w:t xml:space="preserve">hal-05065749v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product manual elaboration in product design phases: Behavioral and functional analysis based on user experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A conversational case-based reasoning approach to assisting experts in solving professional problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negar Armaghan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Renaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Negar Armaghan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Knowledge Management &amp; E-Learning: an international journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), pp.53-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065749v1</w:t>
+                <w:t xml:space="preserve">hal-02401367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conversational case-based reasoning approach to assisting experts in solving professional problems</w:t>
+                <w:t xml:space="preserve">Analysis of Business Polices in Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Armaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Renaud</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negin Fallah Haghighi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge Management &amp; E-Learning: an international journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (1), pp.53-66</w:t>
+              <w:t xml:space="preserve">Rahyaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (71), pp.69-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401367v1</w:t>
+                <w:t xml:space="preserve">hal-05401201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Business Polices in Iran</w:t>
+                <w:t xml:space="preserve">A conversational case-based reasoning approach to assisting experts in solving professional problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Armaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Negin Fallah Haghighi</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rahyaft</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Knowledge Management &amp; E-Learning: an international journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.53-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34105/j.kmel.2018.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401201v1</w:t>
+                <w:t xml:space="preserve">hal-05065774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conversational case-based reasoning approach to assisting experts in solving professional problems</w:t>
+                <w:t xml:space="preserve">Investigating the Barriers of Business Environment in Yazd Province (in Iran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Armaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Renaud</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negin Fallah Haghighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Bijani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge Management &amp; E-Learning: an international journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Journal of Technology Development Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (4), pp.143-167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34105/j.kmel.2018.10.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05065774v1</w:t>
+                <w:t xml:space="preserve">hal-05401207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Barriers of Business Environment in Yazd Province (in Iran)</w:t>
+                <w:t xml:space="preserve">Evaluation of Knowledge Management in an Organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Armaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Masoud Bijani</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of Technology Development Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Information and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (01), pp.1750006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S021964921750006X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05401207v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Knowledge Management in an Organisation</w:t>
+                <w:t xml:space="preserve">Analysis of failure challenges in implementation of knowledge management projects in Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Armaghan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Information and Knowledge Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quarterly Journal of Industrial Technology Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (27), pp.27-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S021964921750006X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02401366v1</w:t>
+                <w:t xml:space="preserve">hal-05401237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of failure challenges in implementation of knowledge management projects in Iran</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Barriers and Solutions to Commercialization of Research Findings in Schools of Agriculture in Iran: A Qualitative Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad-Taghi Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Armaghan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Industrial Technology Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14716/ijtech.v7i1.1459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401237v1</w:t>
+                <w:t xml:space="preserve">hal-05065793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers and Solutions to Commercialization of Research Findings in Schools of Agriculture in Iran: A Qualitative Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experience Management in Maintenance and After-Sale Service of an Industrial Enterprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Armaghan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Information Interaction </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (1), pp.44-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14716/ijtech.v7i1.1459⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05065793v1</w:t>
+                <w:t xml:space="preserve">hal-05401217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience Management in Maintenance and After-Sale Service of an Industrial Enterprise</w:t>
+                <w:t xml:space="preserve">Cultural Obstacles in Knowledge Sharing in terms of Change Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Armaghan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Information Interaction </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 3 (1), pp.44-55</w:t>
+              <w:t xml:space="preserve"> Journal of Technology Development Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (4), pp.85-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401217v1</w:t>
+                <w:t xml:space="preserve">hal-05401242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural Obstacles in Knowledge Sharing in terms of Change Management</w:t>
+                <w:t xml:space="preserve">An application of multi-criteria decision aids models for Case-Based Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Armaghan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of Technology Development Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 210, pp.55-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2012.04.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401242v1</w:t>
+                <w:t xml:space="preserve">hal-05065802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An application of multi-criteria decision aids models for Case-Based Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Armaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 210, pp.55-66. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, pp."-". </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2012.04.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2012.04.033⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05065802v1</w:t>
+                <w:t xml:space="preserve">hal-00708091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An application of multi-criteria decision aids models for Case-Based Reasoning</w:t>
+                <w:t xml:space="preserve">Choix de solution par Analyse Multicritère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Armaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Renaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...88 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 108, pp.3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1775,337 +1658,337 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts Environnementaux de la Blockchain pour le Consentement Patient</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Improving Patient Consent Processes: A Case Study in Clinical Trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negar Armaghan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bourdon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st America’s Conference on Information Systems (AMCIS 2025)- Intelligent Technologies for a Better Future- 14-16 août 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIS; AMCIS, Aug 2025, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">30e Conférences de l’Association Information et Management: Evolutions et perspectives des systèmes d’information dans les organisations et sociétés en transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIM 2025, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05181750v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Patient Consent Processes: A Case Study in Clinical Trials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts Environnementaux de la Blockchain pour le Consentement Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Armaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bourdon</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30e Conférences de l’Association Information et Management: Evolutions et perspectives des systèmes d’information dans les organisations et sociétés en transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIM 2025, May 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">31st America’s Conference on Information Systems (AMCIS 2025)- Intelligent Technologies for a Better Future- 14-16 août 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIS; AMCIS, Aug 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05084868v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse Comparative des Solutions de E-Consentement : Critères et Recommandations pour la Recherche Clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Armaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M2025: Culture, art et métiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Alès, Nov 2025, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnemental Impacts of Blockchain for Patient Consent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Armaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2120,73 +2003,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding of the 30th UK Academy for Information Systems (UKAIS) International Conference 2025: Shaping Future of Academia: The impact of AI on Teaching, Research and Scholarship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Newcastle University Business School, Apr 2025, Newcastle (GB), United Kingdom. pp.110-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future Home 4.0 for People with Major Neurodegenerative Disorders, Finding the Contradictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2218,519 +2101,519 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Gardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International TRIZ Future Conference (TFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Marrakesh, Morocco. pp.417-426, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-32497-1_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un système de Raisonnement à Partir de Cas conversationnel pour assister des opérateurs d'un service après-vente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Armaghan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Armaghan</w:t>
+                <w:t xml:space="preserve">J. Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Workshop de Raisonnement à Partir de Cas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, NANCY, France. pp./</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00289418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiences of feedback based on case-based reasoning and multi-criteria aid approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Armaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès "International Association for the Management Of Technology" (IAMOT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, DUBAI, United Arab Emirates. pp./</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00289413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience par des approches de Raisonnement à Partir de Cas et analyse multicritère</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Extraction de connaissance et choix de solution par analyse multicritère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Armaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Costa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Renaud</w:t>
+                <w:t xml:space="preserve">M. Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C2EI : "Capitalisation et réutilisation des connaissances Métier en conception de systèmes mécaniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, MONTBELIARD, France. pp.82-94</w:t>
+              <w:t xml:space="preserve">7ème Congrès International de Génie Industriel (CIGI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, TROIS-RIVIERES - QUEBEC, Canada. pp./</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00289420v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00289415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de connaissance et choix de solution par analyse multicritère</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Retour d'expérience par des approches de Raisonnement à Partir de Cas et analyse multicritère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Armaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Renaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès International de Génie Industriel (CIGI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, TROIS-RIVIERES - QUEBEC, Canada. pp./</w:t>
+              <w:t xml:space="preserve">C2EI : "Capitalisation et réutilisation des connaissances Métier en conception de systèmes mécaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, MONTBELIARD, France. pp.82-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00289415v1</w:t>
+                <w:t xml:space="preserve">hal-00289420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial Knowledge Memory and Multicriteria Decision Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Armaghan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IFAC Symposium on Automated Systems Based on Human Skill and Knowledge (ASBoHS'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, NANCY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2740,114 +2623,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à un système de retour d'expérience basé sur le raisonnement à partir de cas conversationnel : application à la gestion des pannes de machines industrielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Armaghan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009INPL026N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01748785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId68"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2915,51 +2798,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C1FFDEF3"/>
+    <w:nsid w:val="7296EDA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3146,51 +3029,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/negar-armaghan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7684-7943" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135578108" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401167v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Armaghan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Ghaed Sharafi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Agha Beigi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401190v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negin Fallah Haghighi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05065719v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Yaghoobi Pazani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24874/IJQR13.03-07" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486946v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Houssin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gardoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2019.02.003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05065749v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401367v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401201v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05065774v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34105/j.kmel.2018.10.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401207v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Bijani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401366v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021964921750006X" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401237v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05065793v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Taghi Ansari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14716/ijtech.v7i1.1459" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401217v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401242v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05065802v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2012.04.033" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L2DMQT6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708091v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401257v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Costa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martinez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181750v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martinez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084868v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317525v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Souza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052685v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02905563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32497-1_33" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289418v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Armaghan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lieber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289413v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289420v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Costa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289415v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167800v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748785v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009INPL026N" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/negar-armaghan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7684-7943" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135578108" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401167v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Armaghan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Ghaed Sharafi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Agha Beigi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401190v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negin Fallah Haghighi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05065719v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Yaghoobi Pazani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24874/IJQR13.03-07" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05065749v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Houssin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gardoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2019.02.003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401367v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401201v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05065774v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34105/j.kmel.2018.10.003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401207v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Bijani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401366v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021964921750006X" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401237v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05065793v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Taghi Ansari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14716/ijtech.v7i1.1459" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401217v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401242v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05065802v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2012.04.033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L2DMQT6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708091v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401257v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Costa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martinez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084868v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181750v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martinez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317525v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Souza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052685v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02905563v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32497-1_33" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Armaghan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lieber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289413v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289415v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Costa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289420v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167800v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748785v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009INPL026N" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>