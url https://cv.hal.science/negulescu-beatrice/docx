--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -1233,295 +1233,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-induced resistance change in V 2 O 3 films on piezoelectric ceramic disks</w:t>
+                <w:t xml:space="preserve">Structural and chemical investigation of interface related magnetoelectric effect in Ni/BiFe0.95Mn0.05O3 heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joe Sakai</w:t>
+                <w:t xml:space="preserve">B. Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+                <w:t xml:space="preserve">Pascal Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5083941⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 481, pp.234-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.02.232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109266v1</w:t>
+                <w:t xml:space="preserve">hal-02070799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and chemical investigation of interface related magnetoelectric effect in Ni/BiFe0.95Mn0.05O3 heterostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain-induced resistance change in V 2 O 3 films on piezoelectric ceramic disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Negulescu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nazir Jaber</w:t>
+                <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Andreazza</w:t>
+                <w:t xml:space="preserve">Patrice Limelette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 481, pp.234-240. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125 (11), pp.115102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.02.232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5083941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070799v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclable and non-volatile electric field control of magnetism in BiFeO 3 based magnetoelectric heterostructures</w:t>
               </w:r>
@@ -1546,51 +1546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1663,51 +1663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tembhurnikar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1806,51 +1806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Senet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1895,429 +1895,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape-controlled electrochemical synthesis of mesoporous Si/Fe nanocomposites with tailored ferromagnetic properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear piezoelectric properties of epitaxial BaTiO 3 thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bardet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Billoue</w:t>
+                <w:t xml:space="preserve">A. Ruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6qm00040a⟩</w:t>
+              <w:t xml:space="preserve">Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 514 (1), pp.9-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00150193.2017.1359027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741022v1</w:t>
+                <w:t xml:space="preserve">hal-03573451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metalliclike behavior of the exchange coupling in (001) Fe/MgO/Fe junctions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Duluard</w:t>
+                <w:t xml:space="preserve">Shape-controlled electrochemical synthesis of mesoporous Si/Fe nanocomposites with tailored ferromagnetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Snoeck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Negulescu</w:t>
+                <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (13), pp.134416. </w:t>
+              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (1), pp.190 - 196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.134416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6qm00040a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686936v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear piezoelectric properties of epitaxial BaTiO 3 thin film</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Daumont</w:t>
+                <w:t xml:space="preserve">Metalliclike behavior of the exchange coupling in (001) Fe/MgO/Fe junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bellouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joe Sakai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Bavencoffe</w:t>
+                <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ferroelectrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 514 (1), pp.9-18. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (13), pp.134416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00150193.2017.1359027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.134416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03573451v1</w:t>
+                <w:t xml:space="preserve">hal-01686936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, optical, magnetic and electrical properties of hematite (α-Fe2O3) nanoparticles synthesized by two methods: polyol and precipitation</w:t>
               </w:r>
@@ -2828,307 +2828,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local analysis of the grain and grain boundary contributions to the bulk dielectric properties of Ca(Cu 3−y Mg y )Ti 4 O 12 ceramics: Importance of the potential barrier at the grain boundary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunability, dielectric, and piezoelectric properties of Ba(1−x)CaxTi(1−y)ZryO3 ferroelectric thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anoop Nautiyal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. El Amrani</w:t>
+                <w:t xml:space="preserve">Erwan Le Mouellic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2015.12.035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (9), 094107 (8 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4942924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741560v1</w:t>
+                <w:t xml:space="preserve">hal-01309603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunability, dielectric, and piezoelectric properties of Ba(1−x)CaxTi(1−y)ZryO3 ferroelectric thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Gardes</w:t>
+                <w:t xml:space="preserve">Local analysis of the grain and grain boundary contributions to the bulk dielectric properties of Ca(Cu 3−y Mg y )Ti 4 O 12 ceramics: Importance of the potential barrier at the grain boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anoop Nautiyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Honstettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (6), pp.1391 - 1398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2015.12.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4942924⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01309603v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of piezoelectric response in Ga doped BiFeO 3 epitaxial thin films</w:t>
               </w:r>
@@ -3287,51 +3287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baraduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3376,351 +3376,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe/MgO/Fe (100) textured tunnel junctions exhibiting spin polarization features of single crystal junctions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Duluard</w:t>
+                <w:t xml:space="preserve">Giant spin-dependent thermoelectric effect in magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiwei Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Lacour</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3687174⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1), pp.744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms1748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741538v1</w:t>
+                <w:t xml:space="preserve">hal-01741544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant spin-dependent thermoelectric effect in magnetic tunnel junctions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">Fe/MgO/Fe (100) textured tunnel junctions exhibiting spin polarization features of single crystal junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Chaput</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+                <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
+                <w:t xml:space="preserve">D. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3 (1), pp.744. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms1748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3687174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741544v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the control of spin flop in synthetic antiferromagnetic films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gerken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3918,51 +3918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide range and tunable linear TMR sensor using two exchange pinned electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4082,51 +4082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Baltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dieny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rickart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4799,273 +4799,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMS analysis of an oxide thin film with continuous composition gradient</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced piezoelectricity properties and relaxor behaviour in (Ce, Y) co-doped BCTZ thin films libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Secondary Ion Mass Spectrometry (SIMS-24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">2024 ISAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749447v1</w:t>
+                <w:t xml:space="preserve">hal-04794690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced piezoelectricity properties and relaxor behaviour in (Ce, Y) co-doped BCTZ thin films libraries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SIMS analysis of an oxide thin film with continuous composition gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Scola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Pinault-Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 ISAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">24th International Conference on Secondary Ion Mass Spectrometry (SIMS-24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794690v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BCTZ lead free thin films with Ce doping gradient: enhanced piezoelectricity and relaxor behaviour</w:t>
               </w:r>
@@ -5314,64 +5314,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the Schottky Barrier height via polar discontinuity at (La,Sr)MnO3 / SrTiO3 interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5439,64 +5439,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible charge transfer and band bending at metal/oxide junction using interface combinatorial engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5689,77 +5689,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Band structure and polar distortion tuning at (La,Sr)MnO3 / (Ba,Sr)TiO3 interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5827,64 +5827,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6851,51 +6851,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF5DF84D"/>
+    <w:nsid w:val="69894390"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7082,51 +7082,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/negulescu-beatrice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7218-9859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077620925" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149785v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nataf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chaslin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fhdr-wn22" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172869v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scola" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Loire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004549" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725247v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. Nataf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01282" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410474v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F Nataf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182718" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048973v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Girtan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omx.2021.100122" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566765v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathyan Sandeep" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11113131" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391541v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Payan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poveda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11091082" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167689" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109266v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5083941" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070799v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Negulescu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.02.232" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741590v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018455" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bavencoffe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tembhurnikar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2018.1458475" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011330v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duluard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Senet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.144437" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741022v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billoue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6qm00040a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686936v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.134416" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573451v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruyter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2017.1359027" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741579v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Mansour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Letifi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Bargougui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Almeida-Didry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1408-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741587v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.05.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741580v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hrostea" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Boclinca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/matersci.2017.3.594" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741564v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sediri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barichard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.01.023" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2N4H1F0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741560v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoop Nautiyal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Honstettre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Amrani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.12.035" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2W6473M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Mouellic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942924" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741553v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923217" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282868v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Gangineni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellouard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baraduc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4875386" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741538v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3687174" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741544v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Lin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaput" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1748" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741526v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gerken" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paul" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3583584" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949068v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bernos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hehn" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Montaigne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiusan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.060405" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397879v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Paul" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260807v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bollero" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baltz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieny" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rickart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2830961" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142817v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kuentz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushik Dey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137397v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142841v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142823v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120862v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749447v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Scola" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Pinault-Thaury" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794690v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794693v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254848v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253518v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Upadhyay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andreazza" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253500v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400366v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alberto Agudelo Estrada" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Barrett" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lubin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485893v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750429v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485931v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruyter A." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreazza P." TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Autret-Lambert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02572829v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400249v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a P&#233;rez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400281v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03038828v3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndioba Niang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.94415" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259437v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/negulescu-beatrice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7218-9859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077620925" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149785v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nataf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chaslin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fhdr-wn22" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172869v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scola" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Loire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004549" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725247v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. Nataf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01282" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410474v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F Nataf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182718" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048973v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Girtan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omx.2021.100122" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566765v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathyan Sandeep" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11113131" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391541v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Payan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poveda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11091082" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167689" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070799v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Negulescu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.02.232" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109266v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5083941" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741590v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018455" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bavencoffe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tembhurnikar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2018.1458475" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011330v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duluard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Senet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.144437" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573451v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruyter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2017.1359027" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741022v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billoue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6qm00040a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686936v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.134416" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741579v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Mansour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Letifi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Bargougui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Almeida-Didry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1408-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741587v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.05.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741580v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hrostea" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Boclinca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/matersci.2017.3.594" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741564v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sediri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barichard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.01.023" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2N4H1F0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Mouellic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942924" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741560v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoop Nautiyal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Honstettre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Amrani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.12.035" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2W6473M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741553v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923217" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282868v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Gangineni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellouard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baraduc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4875386" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741544v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Lin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaput" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1748" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741538v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3687174" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741526v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gerken" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paul" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3583584" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949068v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bernos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hehn" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Montaigne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiusan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.060405" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397879v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Paul" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260807v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bollero" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baltz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieny" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rickart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2830961" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142817v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kuentz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushik Dey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137397v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142841v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142823v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120862v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794690v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749447v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Scola" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Pinault-Thaury" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794693v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254848v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253518v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Upadhyay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andreazza" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253500v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400366v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alberto Agudelo Estrada" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Barrett" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lubin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485893v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750429v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485931v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruyter A." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreazza P." TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Autret-Lambert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02572829v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400249v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a P&#233;rez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400281v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03038828v3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndioba Niang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.94415" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259437v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>