--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1233,295 +1233,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and chemical investigation of interface related magnetoelectric effect in Ni/BiFe0.95Mn0.05O3 heterostructures</w:t>
+                <w:t xml:space="preserve">Strain-induced resistance change in V 2 O 3 films on piezoelectric ceramic disks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Negulescu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nazir Jaber</w:t>
+                <w:t xml:space="preserve">Joe Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Andreazza</w:t>
+                <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Limelette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.02.232⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125 (11), pp.115102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5083941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070799v1</w:t>
+                <w:t xml:space="preserve">hal-02109266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-induced resistance change in V 2 O 3 films on piezoelectric ceramic disks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and chemical investigation of interface related magnetoelectric effect in Ni/BiFe0.95Mn0.05O3 heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+                <w:t xml:space="preserve">B. Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Limelette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+                <w:t xml:space="preserve">Pascal Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 125 (11), pp.115102. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 481, pp.234-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5083941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.02.232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109266v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclable and non-volatile electric field control of magnetism in BiFeO 3 based magnetoelectric heterostructures</w:t>
               </w:r>
@@ -1546,51 +1546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1663,51 +1663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tembhurnikar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1806,51 +1806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Senet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1895,161 +1895,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear piezoelectric properties of epitaxial BaTiO 3 thin film</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joe Sakai</w:t>
+                <w:t xml:space="preserve">Metalliclike behavior of the exchange coupling in (001) Fe/MgO/Fe junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bellouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ruyter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Bavencoffe</w:t>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ferroelectrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 514 (1), pp.9-18. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (13), pp.134416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00150193.2017.1359027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.134416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03573451v1</w:t>
+                <w:t xml:space="preserve">hal-01686936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape-controlled electrochemical synthesis of mesoporous Si/Fe nanocomposites with tailored ferromagnetic properties</w:t>
               </w:r>
@@ -2163,161 +2163,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metalliclike behavior of the exchange coupling in (001) Fe/MgO/Fe junctions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Duluard</w:t>
+                <w:t xml:space="preserve">Nonlinear piezoelectric properties of epitaxial BaTiO 3 thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Snoeck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Negulescu</w:t>
+                <w:t xml:space="preserve">A. Ruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (13), pp.134416. </w:t>
+              <w:t xml:space="preserve">Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 514 (1), pp.9-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.134416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00150193.2017.1359027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686936v1</w:t>
+                <w:t xml:space="preserve">hal-03573451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, optical, magnetic and electrical properties of hematite (α-Fe2O3) nanoparticles synthesized by two methods: polyol and precipitation</w:t>
               </w:r>
@@ -3287,51 +3287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baraduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3376,351 +3376,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant spin-dependent thermoelectric effect in magnetic tunnel junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fe/MgO/Fe (100) textured tunnel junctions exhibiting spin polarization features of single crystal junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bellouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiwei Lin</w:t>
+                <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Hehn</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
+                <w:t xml:space="preserve">D. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms1748⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3687174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741544v1</w:t>
+                <w:t xml:space="preserve">hal-01741538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe/MgO/Fe (100) textured tunnel junctions exhibiting spin polarization features of single crystal junctions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Duluard</w:t>
+                <w:t xml:space="preserve">Giant spin-dependent thermoelectric effect in magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiwei Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lacour</w:t>
+                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 100 (7), </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1), pp.744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3687174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms1748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741538v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the control of spin flop in synthetic antiferromagnetic films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gerken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3918,51 +3918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide range and tunable linear TMR sensor using two exchange pinned electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4082,51 +4082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Baltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dieny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rickart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4799,273 +4799,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced piezoelectricity properties and relaxor behaviour in (Ce, Y) co-doped BCTZ thin films libraries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SIMS analysis of an oxide thin film with continuous composition gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Scola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Pinault-Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 ISAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">24th International Conference on Secondary Ion Mass Spectrometry (SIMS-24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794690v1</w:t>
+                <w:t xml:space="preserve">hal-04749447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMS analysis of an oxide thin film with continuous composition gradient</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced piezoelectricity properties and relaxor behaviour in (Ce, Y) co-doped BCTZ thin films libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Secondary Ion Mass Spectrometry (SIMS-24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">2024 ISAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749447v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BCTZ lead free thin films with Ce doping gradient: enhanced piezoelectricity and relaxor behaviour</w:t>
               </w:r>
@@ -5314,64 +5314,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the Schottky Barrier height via polar discontinuity at (La,Sr)MnO3 / SrTiO3 interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5439,64 +5439,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible charge transfer and band bending at metal/oxide junction using interface combinatorial engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5689,77 +5689,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Band structure and polar distortion tuning at (La,Sr)MnO3 / (Ba,Sr)TiO3 interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5827,64 +5827,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6851,51 +6851,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69894390"/>
+    <w:nsid w:val="00051D7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7082,51 +7082,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/negulescu-beatrice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7218-9859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077620925" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149785v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nataf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chaslin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fhdr-wn22" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172869v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scola" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Loire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004549" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725247v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. Nataf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01282" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410474v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F Nataf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182718" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048973v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Girtan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omx.2021.100122" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566765v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathyan Sandeep" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11113131" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391541v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Payan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poveda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11091082" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167689" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070799v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Negulescu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.02.232" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109266v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5083941" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741590v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018455" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bavencoffe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tembhurnikar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2018.1458475" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011330v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duluard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Senet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.144437" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573451v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruyter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2017.1359027" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741022v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billoue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6qm00040a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686936v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.134416" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741579v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Mansour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Letifi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Bargougui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Almeida-Didry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1408-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741587v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.05.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741580v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hrostea" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Boclinca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/matersci.2017.3.594" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741564v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sediri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barichard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.01.023" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2N4H1F0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Mouellic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942924" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741560v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoop Nautiyal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Honstettre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Amrani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.12.035" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2W6473M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741553v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923217" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282868v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Gangineni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellouard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baraduc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4875386" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741544v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Lin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaput" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1748" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741538v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3687174" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741526v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gerken" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paul" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3583584" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949068v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bernos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hehn" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Montaigne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiusan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.060405" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397879v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Paul" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260807v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bollero" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baltz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieny" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rickart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2830961" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142817v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kuentz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushik Dey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137397v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142841v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142823v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120862v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794690v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749447v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Scola" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Pinault-Thaury" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794693v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254848v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253518v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Upadhyay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andreazza" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253500v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400366v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alberto Agudelo Estrada" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Barrett" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lubin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485893v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750429v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485931v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruyter A." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreazza P." TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Autret-Lambert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02572829v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400249v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a P&#233;rez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400281v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03038828v3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndioba Niang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.94415" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259437v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/negulescu-beatrice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7218-9859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077620925" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149785v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nataf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chaslin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fhdr-wn22" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172869v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scola" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Loire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004549" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725247v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. Nataf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01282" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410474v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F Nataf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182718" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048973v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Girtan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omx.2021.100122" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566765v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathyan Sandeep" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11113131" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391541v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Payan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poveda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11091082" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167689" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109266v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5083941" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070799v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Negulescu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.02.232" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741590v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018455" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bavencoffe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tembhurnikar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2018.1458475" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011330v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duluard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Senet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.144437" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686936v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.134416" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741022v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billoue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6qm00040a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573451v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruyter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2017.1359027" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741579v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Mansour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Letifi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Bargougui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Almeida-Didry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1408-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741587v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.05.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741580v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hrostea" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Boclinca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/matersci.2017.3.594" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741564v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sediri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barichard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.01.023" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2N4H1F0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Mouellic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942924" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741560v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoop Nautiyal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Honstettre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Amrani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.12.035" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2W6473M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741553v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923217" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282868v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Gangineni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellouard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baraduc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4875386" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741538v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3687174" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741544v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Lin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaput" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1748" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741526v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gerken" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paul" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3583584" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949068v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bernos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hehn" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Montaigne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiusan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.060405" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397879v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Paul" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260807v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bollero" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baltz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieny" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rickart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2830961" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142817v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kuentz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushik Dey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137397v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142841v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142823v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120862v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749447v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Scola" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Pinault-Thaury" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794690v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794693v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254848v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253518v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Upadhyay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andreazza" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253500v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400366v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alberto Agudelo Estrada" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Barrett" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lubin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485893v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750429v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485931v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruyter A." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreazza P." TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Autret-Lambert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02572829v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400249v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a P&#233;rez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400281v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03038828v3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndioba Niang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.94415" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259437v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>