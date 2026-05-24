--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -208,563 +208,563 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History-dependent and frequency-dependent dielectric nonlinearities induced by polar nanoregions in a thin film of 0.5 ( Ba 0.7 Ca 0.3 TiO 3 ) − 0.5 ( BaZr 0.2 Ti 0.8 O 3 )</w:t>
+                <w:t xml:space="preserve">Compositionally graded Ba1− x Sr x TiO3 thin film for SIMS applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+                <w:t xml:space="preserve">J. Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Nataf</w:t>
+                <w:t xml:space="preserve">J. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazir Jaber</w:t>
+                <w:t xml:space="preserve">F. Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Chaslin</w:t>
+                <w:t xml:space="preserve">E. Loire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+                <w:t xml:space="preserve">J. Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112 (1), pp.014202. </w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 (4), pp.044004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/fhdr-wn22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1116/6.0004549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05149785v1</w:t>
+                <w:t xml:space="preserve">hal-05172869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositionally graded Ba1− x Sr x TiO3 thin film for SIMS applications</w:t>
+                <w:t xml:space="preserve">History-dependent and frequency-dependent dielectric nonlinearities induced by polar nanoregions in a thin film of 0.5 ( Ba 0.7 Ca 0.3 TiO 3 ) − 0.5 ( BaZr 0.2 Ti 0.8 O 3 )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Scola</w:t>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Garcia</w:t>
+                <w:t xml:space="preserve">Guillaume Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Jomard</w:t>
+                <w:t xml:space="preserve">Nazir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Loire</w:t>
+                <w:t xml:space="preserve">Edgar Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wolfman</w:t>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 43 (4), pp.044004. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (1), pp.014202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1116/6.0004549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/fhdr-wn22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05172869v1</w:t>
+                <w:t xml:space="preserve">hal-05149785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Piezoelectric Properties in a Narrow Cerium Doping Range of Ba&amp;lt;sub&amp;gt;1– x&amp;lt;/sub&amp;gt;Ca&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;1– y&amp;lt;/sub&amp;gt;Zr&amp;lt;sub&amp;gt;y&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Evidenced by Combinatorial Experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Subcoercive-field dielectric response of 0.5 (Ba 0.7 Ca 0.3 TiO 3 ) -0.5 (BaZr 0.2 Ti 0.8 O 3 ) thin film: peculiar third harmonic signature of phase transitions and residual ferroelectricity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Guillaume F Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (10), pp.7392-7401. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (4), pp.042901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.4c01282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0182718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725247v1</w:t>
+                <w:t xml:space="preserve">hal-04410474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcoercive-field dielectric response of 0.5 (Ba 0.7 Ca 0.3 TiO 3 ) -0.5 (BaZr 0.2 Ti 0.8 O 3 ) thin film: peculiar third harmonic signature of phase transitions and residual ferroelectricity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Enhancement of Piezoelectric Properties in a Narrow Cerium Doping Range of Ba&amp;lt;sub&amp;gt;1– x&amp;lt;/sub&amp;gt;Ca&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;1– y&amp;lt;/sub&amp;gt;Zr&amp;lt;sub&amp;gt;y&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Evidenced by Combinatorial Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume F Nataf</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micka Bah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 124 (4), pp.042901. </w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (10), pp.7392-7401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0182718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.4c01282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410474v1</w:t>
+                <w:t xml:space="preserve">hal-04725247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on oxide/metal/oxide thin films on flexible substrates as electrodes for organic and perovskite solar cells</w:t>
               </w:r>
@@ -835,425 +835,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Optical and Acoustical Properties of Ba1−xSrxTiO3 Thin Film Material Library via Conjugation of Picosecond Laser Ultrasonics with X-ray Diffraction, Energy Dispersive Spectroscopy, Electron Probe Micro Analysis, Scanning Electron and Atomic Force Microscopies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlling the magnetoelectric coupling in Ni/BiFe0.95Mn0.05O3 with a dielectric spacer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sathyan Sandeep</w:t>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Raetz</w:t>
+                <w:t xml:space="preserve">Antoine Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guozhen Liu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Salia Cherifi-Hertel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (11), pp.3131. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 526, pp.167689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano11113131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.167689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03566765v1</w:t>
+                <w:t xml:space="preserve">hal-03151050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunability investigation in the BaTiO3-CaTiO3-BaZrO3 phase diagram using a refined combinatorial thin film approach</w:t>
+                <w:t xml:space="preserve">Evaluation of Optical and Acoustical Properties of Ba1−xSrxTiO3 Thin Film Material Library via Conjugation of Picosecond Laser Ultrasonics with X-ray Diffraction, Energy Dispersive Spectroscopy, Electron Probe Micro Analysis, Scanning Electron and Atomic Force Microscopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Daumont</w:t>
+                <w:t xml:space="preserve">Sathyan Sandeep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Simon</w:t>
+                <w:t xml:space="preserve">Samuel Raetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Payan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Poveda</w:t>
+                <w:t xml:space="preserve">Guozhen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings11091082⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.3131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11113131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391541v2</w:t>
+                <w:t xml:space="preserve">hal-03566765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the magnetoelectric coupling in Ni/BiFe0.95Mn0.05O3 with a dielectric spacer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+                <w:t xml:space="preserve">Tunability investigation in the BaTiO3-CaTiO3-BaZrO3 phase diagram using a refined combinatorial thin film approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Ruyter</w:t>
+                <w:t xml:space="preserve">Sandrine Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
+                <w:t xml:space="preserve">Pascal Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salia Cherifi-Hertel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 526, pp.167689. </w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (9), pp.1082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.167689⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/coatings11091082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151050v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391541v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain-induced resistance change in V 2 O 3 films on piezoelectric ceramic disks</w:t>
               </w:r>
@@ -1265,77 +1265,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Limelette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 125 (11), pp.115102. </w:t>
@@ -1386,77 +1386,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and chemical investigation of interface related magnetoelectric effect in Ni/BiFe0.95Mn0.05O3 heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1507,103 +1507,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclable and non-volatile electric field control of magnetism in BiFeO 3 based magnetoelectric heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 112 (11), pp.112401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1676,51 +1676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tembhurnikar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Feuillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1895,814 +1895,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metalliclike behavior of the exchange coupling in (001) Fe/MgO/Fe junctions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Duluard</w:t>
+                <w:t xml:space="preserve">Study of oxide/metal/oxide thin films for transparent electronics and solar cells applications by spectroscopic ellipsometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Snoeck</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laura Hrostea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Boclinca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.134416⟩</w:t>
+              <w:t xml:space="preserve">AIMS Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (3), pp.594 - 613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/matersci.2017.3.594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686936v1</w:t>
+                <w:t xml:space="preserve">hal-01741580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape-controlled electrochemical synthesis of mesoporous Si/Fe nanocomposites with tailored ferromagnetic properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bardet</w:t>
+                <w:t xml:space="preserve">Nonlinear piezoelectric properties of epitaxial BaTiO 3 thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Defforge</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Billoue</w:t>
+                <w:t xml:space="preserve">A. Ruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6qm00040a⟩</w:t>
+              <w:t xml:space="preserve">Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 514 (1), pp.9-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00150193.2017.1359027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741022v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear piezoelectric properties of epitaxial BaTiO 3 thin film</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Bavencoffe</w:t>
+                <w:t xml:space="preserve">Metalliclike behavior of the exchange coupling in (001) Fe/MgO/Fe junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bellouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ferroelectrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00150193.2017.1359027⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (13), pp.134416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.134416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03573451v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, optical, magnetic and electrical properties of hematite (α-Fe2O3) nanoparticles synthesized by two methods: polyol and precipitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shape-controlled electrochemical synthesis of mesoporous Si/Fe nanocomposites with tailored ferromagnetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Mansour</w:t>
+                <w:t xml:space="preserve">Damien Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanen Letifi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+                <w:t xml:space="preserve">Jérôme Billoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-017-1408-1⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (1), pp.190 - 196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6qm00040a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741579v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser fluence and spot size effect on compositional and structural properties of BiFeO 3 thin films grown by Pulsed Laser Deposition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Structural, optical, magnetic and electrical properties of hematite (α-Fe2O3) nanoparticles synthesized by two methods: polyol and precipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Letifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Bargougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2017.05.003⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-017-1408-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741587v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of oxide/metal/oxide thin films for transparent electronics and solar cells applications by spectroscopic ellipsometry</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laser fluence and spot size effect on compositional and structural properties of BiFeO 3 thin films grown by Pulsed Laser Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4 (3), pp.594 - 613. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 634, pp.107 - 111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/matersci.2017.3.594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2017.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741580v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of polycrystalline Pr2NiO4+δ coating on alumina substrate by RF magnetron co-sputtering from composite targets</w:t>
               </w:r>
@@ -2740,51 +2740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 600, pp.131 - 135. </w:t>
@@ -2834,103 +2834,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunability, dielectric, and piezoelectric properties of Ba(1−x)CaxTi(1−y)ZryO3 ferroelectric thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Mouellic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 119 (9), 094107 (8 p.). </w:t>
@@ -3007,51 +3007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Honstettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3114,103 +3114,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of piezoelectric response in Ga doped BiFeO 3 epitaxial thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 117 (24), </w:t>
@@ -3376,295 +3376,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe/MgO/Fe (100) textured tunnel junctions exhibiting spin polarization features of single crystal junctions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Giant spin-dependent thermoelectric effect in magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiwei Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Lacour</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3687174⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1), pp.744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms1748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741538v1</w:t>
+                <w:t xml:space="preserve">hal-01741544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant spin-dependent thermoelectric effect in magnetic tunnel junctions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">Fe/MgO/Fe (100) textured tunnel junctions exhibiting spin polarization features of single crystal junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Chaput</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+                <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
+                <w:t xml:space="preserve">D. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3 (1), pp.744. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms1748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3687174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741544v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the control of spin flop in synthetic antiferromagnetic films</w:t>
               </w:r>
@@ -3676,51 +3676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gerken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4203,584 +4203,584 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Predicting the Piezoelectric Properties of (Ba,Ca)(Zr,Ti)O3 Films with Composition Gradient Using Machine Learning</w:t>
+                <w:t xml:space="preserve">Modeling and predicting the piezoelectric properties of (Ba,Ca)(Zr,Ti)O3 (BCTZ) combinatorial PLD sample doped with cerium using machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Kuentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Koushik Dey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t>
+              <w:t xml:space="preserve">EMRS Spring Meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142817v1</w:t>
+                <w:t xml:space="preserve">hal-05137397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and predicting the piezoelectric properties of (Ba,Ca)(Zr,Ti)O3 (BCTZ) combinatorial PLD sample doped with cerium using machine learning</w:t>
+                <w:t xml:space="preserve">Modeling and Predicting the Piezoelectric Properties of (Ba,Ca)(Zr,Ti)O3 Films with Composition Gradient Using Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Kuentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koushik Dey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Strasboug, France</w:t>
+              <w:t xml:space="preserve">ISAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137397v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric Properties Enhancement by Continuous multi-Doping in lead-Free (Ba,Ca)(Ti,Zr)O3 Thin Films Libraries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Study of the Dielectric non-Linearities in 0.5(Ba0.7Ca0.3TiO3)-0.5(BaZr0.2Ti0.8O3) Thin Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142841v1</w:t>
+                <w:t xml:space="preserve">hal-05142823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Dielectric non-Linearities in 0.5(Ba0.7Ca0.3TiO3)-0.5(BaZr0.2Ti0.8O3) Thin Film</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Piezoelectric Properties Enhancement by Continuous multi-Doping in lead-Free (Ba,Ca)(Ti,Zr)O3 Thin Films Libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Kuentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koushik Dey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142823v1</w:t>
+                <w:t xml:space="preserve">hal-05142841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the dielectric non-linearities in 0.5(Ba0.7Ca0.3TiO3)–0.5(BaZr0.2Ti0.8O3) thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4799,1204 +4799,1204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMS analysis of an oxide thin film with continuous composition gradient</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">BCTZ lead free thin films with Ce doping gradient: enhanced piezoelectricity and relaxor behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Secondary Ion Mass Spectrometry (SIMS-24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">ECAPD 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749447v1</w:t>
+                <w:t xml:space="preserve">hal-04794693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced piezoelectricity properties and relaxor behaviour in (Ce, Y) co-doped BCTZ thin films libraries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">SIMS analysis of an oxide thin film with continuous composition gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Scola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Pinault-Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 ISAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">24th International Conference on Secondary Ion Mass Spectrometry (SIMS-24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794690v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BCTZ lead free thin films with Ce doping gradient: enhanced piezoelectricity and relaxor behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Enhanced piezoelectricity properties and relaxor behaviour in (Ce, Y) co-doped BCTZ thin films libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAPD 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">2024 ISAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794693v1</w:t>
+                <w:t xml:space="preserve">hal-04794690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface Modulation to control dead layer effect and leakages in BST-based Varactors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlling the Schottky Barrier height via polar discontinuity at (La,Sr)MnO3 / SrTiO3 interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mudit Upadhyay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+                <w:t xml:space="preserve">M. Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Varignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Ruyter</w:t>
+                <w:t xml:space="preserve">P. Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Cleveland, OH, United States</w:t>
+              <w:t xml:space="preserve">EMRS Spring 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254848v1</w:t>
+                <w:t xml:space="preserve">hal-04253518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the Schottky Barrier height via polar discontinuity at (La,Sr)MnO3 / SrTiO3 interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interface control layer in BaySr1-yTiO3 based varactors for 5G technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Alberto Agudelo Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wolfman</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Andreazza</w:t>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Strasboug, France</w:t>
+              <w:t xml:space="preserve">JNSPE 2023 - Journees Nationales Des Spectroscopies De Photoemission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Sophia -Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04253518v1</w:t>
+                <w:t xml:space="preserve">hal-05400366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible charge transfer and band bending at metal/oxide junction using interface combinatorial engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRM2023/IUMRS-ICA2023 Grand Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface control layer in BaySr1-yTiO3 based varactors for 5G technology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interface Modulation to control dead layer effect and leakages in BST-based Varactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nick Barrett</w:t>
+                <w:t xml:space="preserve">Mudit Upadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lubin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+                <w:t xml:space="preserve">Julien Varignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNSPE 2023 - Journees Nationales Des Spectroscopies De Photoemission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Sophia -Antipolis, France</w:t>
+              <w:t xml:space="preserve">ISAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Cleveland, OH, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05400366v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band structure and polar distortion tuning at (La,Sr)MnO3 / (Ba,Sr)TiO3 interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Ruyter</w:t>
+                <w:t xml:space="preserve">Band structure tuning at (La,Sr)MnO3 / (Ba,Sr)TiO3 interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Wallart</w:t>
+                <w:t xml:space="preserve">Xavier Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISAF 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Tours (FR), France</w:t>
+              <w:t xml:space="preserve">EMRS Spring 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485893v1</w:t>
+                <w:t xml:space="preserve">hal-03750429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band structure tuning at (La,Sr)MnO3 / (Ba,Sr)TiO3 interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Ruyter</w:t>
+                <w:t xml:space="preserve">Band structure and polar distortion tuning at (La,Sr)MnO3 / (Ba,Sr)TiO3 interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Wallart</w:t>
+                <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Virtual, France</w:t>
+              <w:t xml:space="preserve">IEEE ISAF 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03750429v1</w:t>
+                <w:t xml:space="preserve">hal-04485893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(La,Sr)MnO3 / (Ba,Sr)TiO3 interface chemical modulation and band structure tuning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruyter A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreazza P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6064,77 +6064,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction and replacement of critical raw material used for transparent electrodes in flat screens, transparent electronics and solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Girtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Hrostea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Boclinca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS-fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6191,103 +6191,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operando HAXPES analysis of permittivity and Schottky Barrier Height of Ba0.45Sr0.55TiO3 varactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Alberto Agudelo Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucía Pérez Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Hard X-ray Photoelectron Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Pilsen, Czech Republic. </w:t>
@@ -6316,103 +6316,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Ba-rich surface segregation in Ba1-xSrxTiO3and Ba-rich surfactant in SrTiO3/ Ba1-xSrxTiO3 stacks grown by combinatorial pulsed laser deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Alberto Agudelo Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 UFFC-S Ferroelectrics School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France. </w:t>
@@ -6473,103 +6473,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface combinatorial pulsed laser deposition to enhance heterostructures functional properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndioba Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Jaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dr. Dongfang Yang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Practical Applications of Laser Ablation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2020, 978-1-83968-304-6. </w:t>
@@ -6639,103 +6639,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subcoercive-field dielectric response of 0.5 (Ba 0.7 Ca 0.3 TiO 3 ) -0.5 (BaZr 0.2 Ti 0.8 O 3 ) thin film: peculiar third harmonic signature of phase transitions and residual ferroelectricity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6851,51 +6851,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00051D7A"/>
+    <w:nsid w:val="67174FCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7082,51 +7082,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/negulescu-beatrice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7218-9859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077620925" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149785v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nataf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chaslin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fhdr-wn22" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172869v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scola" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Loire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004549" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725247v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. Nataf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01282" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410474v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F Nataf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182718" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048973v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Girtan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omx.2021.100122" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566765v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathyan Sandeep" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11113131" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391541v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Payan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poveda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11091082" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167689" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109266v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5083941" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070799v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Negulescu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.02.232" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741590v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018455" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bavencoffe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tembhurnikar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2018.1458475" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011330v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duluard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Senet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.144437" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686936v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.134416" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741022v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billoue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6qm00040a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573451v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruyter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2017.1359027" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741579v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Mansour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Letifi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Bargougui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Almeida-Didry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1408-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741587v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.05.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741580v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hrostea" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Boclinca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/matersci.2017.3.594" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741564v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sediri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barichard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.01.023" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2N4H1F0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Mouellic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942924" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741560v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoop Nautiyal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Honstettre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Amrani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.12.035" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2W6473M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741553v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923217" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282868v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Gangineni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellouard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baraduc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4875386" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741538v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3687174" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741544v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Lin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaput" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1748" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741526v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gerken" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paul" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3583584" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949068v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bernos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hehn" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Montaigne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiusan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.060405" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397879v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Paul" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260807v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bollero" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baltz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieny" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rickart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2830961" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142817v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kuentz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushik Dey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137397v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142841v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142823v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120862v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749447v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Scola" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Pinault-Thaury" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794690v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794693v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254848v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253518v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Upadhyay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andreazza" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253500v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400366v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alberto Agudelo Estrada" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Barrett" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lubin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485893v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750429v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485931v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruyter A." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreazza P." TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Autret-Lambert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02572829v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400249v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a P&#233;rez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400281v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03038828v3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndioba Niang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.94415" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259437v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/negulescu-beatrice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7218-9859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077620925" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172869v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scola" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Loire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004549" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149785v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nataf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chaslin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fhdr-wn22" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410474v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F Nataf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182718" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725247v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. Nataf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01282" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048973v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Girtan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omx.2021.100122" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151050v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167689" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566765v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathyan Sandeep" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11113131" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391541v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Payan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poveda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11091082" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109266v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5083941" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070799v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Negulescu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.02.232" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741590v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018455" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bavencoffe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tembhurnikar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2018.1458475" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011330v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duluard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Senet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.144437" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741580v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hrostea" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Boclinca" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/matersci.2017.3.594" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573451v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruyter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2017.1359027" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686936v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.134416" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741022v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billoue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6qm00040a" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741579v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Mansour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Letifi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Bargougui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Almeida-Didry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1408-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741587v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.05.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741564v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sediri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barichard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.01.023" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2N4H1F0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Mouellic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942924" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741560v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoop Nautiyal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Honstettre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Amrani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.12.035" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2W6473M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741553v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923217" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282868v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Gangineni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellouard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baraduc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4875386" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741544v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Lin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaput" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1748" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741538v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3687174" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741526v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gerken" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paul" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3583584" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949068v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bernos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hehn" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Montaigne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiusan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.060405" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397879v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Paul" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260807v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bollero" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baltz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieny" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rickart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2830961" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137397v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kuentz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142817v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushik Dey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142823v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142841v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120862v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794693v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749447v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Scola" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Pinault-Thaury" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794690v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253518v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Upadhyay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andreazza" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400366v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alberto Agudelo Estrada" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Barrett" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lubin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253500v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254848v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750429v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485893v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485931v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruyter A." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreazza P." TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Autret-Lambert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02572829v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400249v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a P&#233;rez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400281v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03038828v3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndioba Niang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.94415" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259437v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>