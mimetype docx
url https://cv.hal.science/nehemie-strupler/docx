--- v0 (2026-03-26)
+++ v1 (2026-05-16)
@@ -66,1839 +66,1839 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Logiciel (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishing in troubled water? The Lesser Syrtis under East Roman rule (6th-7th century CE)</w:t>
+                <w:t xml:space="preserve">Code for the Map in the article &amp;quot;Metamorphoses of a Monument&amp;quot; in European Journal of Archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommaso Giuliodoro</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Néhémie Strupler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Néhémie Strupler</w:t>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:b482f739a2ded6ed4e2b2e014742c708a75ef149;origin=https://gitlab.com/nehemie/karabel_map_eaa.2024.53;visit=swh:1:snp:0c050077362faa95ecbaf391373227521b389358;anchor=swh:1:rev:2c94039ddab47f611b5abbac61c8377fafd4911b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05452463v1</w:t>
+                <w:t xml:space="preserve">hal-04860944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anıt Olmak: Karabel Kabartmasının Birden Fazla Kimliği</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Oriental Karabel Repository. Software and Dataset to Enhance Reproducibility and Transparency of an Academic Paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néhémie Strupler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Melis Uzdurum; Sera Yelözer; Ece Sezgin. </w:t>
-[...21 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04697844v1</w:t>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">hal-01485166v1</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:ed5f7440221636538b6c64b4e7850f428becaee9;origin=https://gitlab.com/nehemie/oriental-karabel;visit=swh:1:snp:c031770c3bf4a308e95cbec6d3ca69953a12cfa6;anchor=swh:1:rev:268123b4634517f00d359d918db1ee92ef16c092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Does Visibility Count? An Open Data‐Driven Approach to Compare the Use of Ground Visibility in Archaeological Field‐Walking Surveys in the Mediterranean Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néhémie Strupler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeological Prospection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 32 (2), pp.329-344. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/arp.1964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamorphoses of a Monument: The Materializations of the Karabel Relief (Turkey)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néhémie Strupler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 28 (2), pp.246-269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/eaa.2024.53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Vandalizing’ Father Hittite. Karabel, Orientalism and Historiographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néhémie Strupler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cambridge Archaeological Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/s0959774322000440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un/Doing Classification: Bibliothekarische Klassifikationssysteme zwischen Universalitätsanspruch und reduktionistischer Wissensorganisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Franz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Łopatka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Franz</w:t>
+                <w:t xml:space="preserve">Gunther Kunze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomasz Łopatka</w:t>
+                <w:t xml:space="preserve">Nils Meyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néhémie Strupler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">027.7 Zeitschrift für Bibliothekskultur / Journal for Library Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21428/1bfadeb6.e3f3c686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of Object biographies: collaborative approaches to ancient Mediterranean art (Bryn Mawr Classical Review)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néhémie Strupler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subalternität im übergeordneten Raum: Hinter den Kulissen der &amp;quot;Hethiter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Re-discovering Archaeological Discoveries. Experiments with reproducing archaeological survey analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néhémie Strupler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Kritische Archäologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17169/refubium-30125⟩</w:t>
+              <w:t xml:space="preserve">Internet Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56, pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11141/ia.56.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862734v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-discovering Archaeological Discoveries. Experiments with reproducing archaeological survey analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Subalternität im übergeordneten Raum: Hinter den Kulissen der &amp;quot;Hethiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néhémie Strupler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11141/ia.56.6⟩</w:t>
+              <w:t xml:space="preserve">Forum Kritische Archäologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.6-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17169/refubium-30125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151731v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de « Alain Schnapp, La conquête du passé. Aux origines de l’archéologie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néhémie Strupler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lectures.49338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducibility in the Field: Transparency, Version Control and Collaboration on the Project Panormos Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néhémie Strupler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toby C. Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (1), pp.279 - 304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/opar-2017-0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neue Radiocarbon-Datierungen aus den Grabungen in der Unterstadt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néhémie Strupler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archäologischer Anzeiger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, A. Schachner, Die Arbeiten in Boğazköy-Hattusa 2012, Archäologischer Anzeiger 2013/1, pp.159-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vorratshaltung im mittelbronzezeitlichen Boğazköy – zwischen häuslicher und regionaler Ökonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nehemie Strupler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mitteilungen des Deutschen Archäologischen Institut. Abteilung Istanbul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 73, pp.15-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05255212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hethitische Keramik aus den Grabungen in der Unterstadt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néhémie Strupler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archäologischer Anzeiger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, A. Schachner, Die Arbeiten in Boğazköy-Hattusa 2012, Archäologischer Anzeiger 2013/1, pp.164-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vorratshaltung im mittelbronzezeitlichen Boğazköy. Spiegel einer häuslichen und regionalen Ökonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néhémie Strupler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Istanbuler Mitteilungen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 63, pp.17-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution des vases à reliefs monochromes d’Alaca Höyük et d’Eskiyapar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nehemie Strupler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20, pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05255824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution des vases à reliefs monochromes d'Alaca Höyük et d'Eskiyapar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néhémie Strupler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20, pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/anata.2012.1320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vorläufiger Überblick über die Karum-zeitlichen Keramikinventare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néhémie Strupler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archäologischer Anzeiger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1, pp.51-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Logiciel (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Code for the Map in the article &amp;quot;Metamorphoses of a Monument&amp;quot; in European Journal of Archaeology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fishing in troubled water? The Lesser Syrtis under East Roman rule (6th-7th century CE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Giuliodoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néhémie Strupler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, </w:t>
-[...19 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Mladen Pešić; Luka Bratović; Doris Kurtov. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SOMA 2024: Proceedings of the 25th Symposium on Mediterranean Archaeology Mediterranean – History as it once has been. Zadar, 25-27 April 2024 Edited by Mladen Pešić, Luka Bratović, Doris Kurtov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.273-289, 2025, 9781805832034. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04860944v1</w:t>
+                <w:t xml:space="preserve">⟨10.32028/9781805832034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriental Karabel Repository. Software and Dataset to Enhance Reproducibility and Transparency of an Academic Paper</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Anıt Olmak: Karabel Kabartmasının Birden Fazla Kimliği</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néhémie Strupler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Melis Uzdurum; Sera Yelözer; Ece Sezgin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arkeolojide Kimlikler/Identities in Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ege Yayınları, pp.323-344, 2023, 9786258056648</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Overview of Sealing Practices at Kültepe during the Anatolian−Old Assyrian Trade Network Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néhémie Strupler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fikri Kulakoğlu; Guido Kryszat; Cécile Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultural Exchange and Current Research in Kültepe and its Surroundings Kültepe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols Publishers, pp.181-196, 2021, KÜLTEPE INTERNATIONAL MEETINGS, 978-2-503-59152-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04862801v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dater d'après le cachet » Une approche méthodologique pour les cachets circulaires hittites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néhémie Strupler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Patrier; P. Quenet; P. Butterlin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Milles et une empreintes. Un Alsacien en Orient. Mélanges en l'honneur du 65e anniversaire de Dominique Beyer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2-503-54926-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1916,51 +1916,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich Kiepert's 1842 Original Drawing of Karabel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néhémie Strupler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.13893891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1987,51 +1987,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drawing of Karabel (&amp;quot;Sesostris&amp;quot;) found in the Richard Lepsius estate at the Staatsbibliothek zu Berlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néhémie Strupler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.13891707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2058,51 +2058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de « Nicolas Grimal, Bientôt deux siècles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néhémie Strupler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lectures.56575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2161,51 +2161,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouilles archéologiques de la ville basse I (1935–1978)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néhémie Strupler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Harrassowitz, 2023, Boğazköy-Ḫattuša: Ergebnisse der Ausgrabungen 28, 978-3-447-11942-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34780/v0e8-6una⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2264,51 +2264,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archéologie entre héritage patrimonial et diplomatie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néhémie Strupler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2358,51 +2358,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeology as Community Enterprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néhémie Strupler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference on Computer Applications and Quantitative Methods in Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Sienna, Italy. pp.1015--1018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2468,51 +2468,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de fouilles à Kesikkaya Nord-est (Boğazköy, Turquie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nehemie Strupler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Université de Strasbourg. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2530,51 +2530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de l’étude de la céramique de Kesikkaya Nord-est (Boğazköy, Turquie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nehemie Strupler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Université de Strasbourg. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2761,51 +2761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452463v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Giuliodoro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;h&#233;mie Strupler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781805832034" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697844v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440315v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485166v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860705v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1964" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452023v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eaa.2024.53" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151661v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0959774322000440" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151700v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Franz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz &#321;opatka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Kunze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Meyn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/1bfadeb6.e3f3c686" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527647v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862734v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17169/refubium-30125" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151731v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11141/ia.56.6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444572v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.49338" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651081v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby C. Wilkinson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2017-0019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481519v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehemie Strupler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482278v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430408v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255824v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451804v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2012.1320" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483327v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860944v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b482f739a2ded6ed4e2b2e014742c708a75ef149;origin=https://gitlab.com/nehemie/karabel_map_eaa.2024.53;visit=swh:1:snp:0c050077362faa95ecbaf391373227521b389358;anchor=swh:1:rev:2c94039ddab47f611b5abbac61c8377fafd4911b" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862801v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ed5f7440221636538b6c64b4e7850f428becaee9;origin=https://gitlab.com/nehemie/oriental-karabel;visit=swh:1:snp:c031770c3bf4a308e95cbec6d3ca69953a12cfa6;anchor=swh:1:rev:268123b4634517f00d359d918db1ee92ef16c092" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860903v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13893891" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860891v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13891707" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695653v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.56575" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151641v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34780/v0e8-6una" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445182v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448857v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16596" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05300334v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05308936v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860944v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;h&#233;mie Strupler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b482f739a2ded6ed4e2b2e014742c708a75ef149;origin=https://gitlab.com/nehemie/karabel_map_eaa.2024.53;visit=swh:1:snp:0c050077362faa95ecbaf391373227521b389358;anchor=swh:1:rev:2c94039ddab47f611b5abbac61c8377fafd4911b" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862801v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ed5f7440221636538b6c64b4e7850f428becaee9;origin=https://gitlab.com/nehemie/oriental-karabel;visit=swh:1:snp:c031770c3bf4a308e95cbec6d3ca69953a12cfa6;anchor=swh:1:rev:268123b4634517f00d359d918db1ee92ef16c092" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860705v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1964" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452023v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eaa.2024.53" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151661v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0959774322000440" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151700v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Franz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz &#321;opatka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Kunze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Meyn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/1bfadeb6.e3f3c686" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527647v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151731v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11141/ia.56.6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862734v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17169/refubium-30125" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444572v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.49338" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651081v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby C. Wilkinson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2017-0019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481519v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255212v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehemie Strupler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482278v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430408v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255824v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451804v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2012.1320" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483327v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452463v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Giuliodoro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781805832034" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697844v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440315v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485166v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860903v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13893891" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860891v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13891707" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695653v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.56575" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151641v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34780/v0e8-6una" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445182v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448857v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16596" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05300334v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05308936v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>