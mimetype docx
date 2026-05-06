--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:108.78186968839px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Neila Bhouri </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Senior ResearcherGustave Eiffel UniversityCOSYS/GRETTIA LaboratoryCité Descartes. 14-20 Boulevard Newton77447 Marne-la-Vallée Cedex 2.Tel : +33 1 81 66 86 89</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">neila-bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Areas of activities concern mainly two domains: Intelligent Transport Systems (ITS) (Road and Public Transport with emphasis on congestion management and control) and Resiliency, Reliability and Quality of Service of multimodal networks.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligent Transport System: I first developed a dynamic control system to regulate freeways; I then enlarged my activities to multimodal urban traffic control systems. My main concern is to develop global multimodal control strategies which respect the control objectives of each transportation mode (e.g. fluidity for road traffic, regular intervals for buses, etc.). This research activity involves road traffic, public transport and trip modeling (assignment models). Dynamic programming, as well as multi-agent modeling, is used to develop the control strategies I am more involved lately by connected and autonomous vehicles control.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Resiliency, Reliability and Quality of Service: How to measure and improve the resiliency of multimodal networks? Time reliability and topological reliability. Static and dynamic resiliency. How can we assess them from the different points of view: service provider, user and community? My research concerns roads and freeways as well as public transport. It consists on one hand, in the design and real time test of new key performance indicators for reliability and resiliency assessments. Among the important results, a cockpit, named DESCARTES, aiming to measure the quality of service of buses in a dynamic environment based on resiliency, reliability, operations and passengers indicators.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience as a Service for Transportation Networks: Definition and Basic Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Amghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S M Hassan Mahdavi Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ameli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2678 (1), pp.177-189. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03611981231170180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240400v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public transport demand estimation by frequency adjustments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Baquela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Lotito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Interdisciplinary Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.100832. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trip.2023.100832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Tram Management on Road Traffic Fluidity and its Influence on Drivers Behaviors at a Critical Junction in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Khelf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Boukebbab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Problems = Problemy Transportu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (2), pp.31-42. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20858/tp.2023.18.2.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the tram intelligent system management by an analysis of its key performance indicators for an optimal mixed traffic control in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Khelf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Boukebbab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Shipping and Transport Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1/2), pp 33-55. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSTL.2022.10044657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and simulation-based estimation of public transport demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Baquela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Lotito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62, pp.727-734. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2022.02.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bilevel model for public transport demand estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Patrick Lebacque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo A Lotito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria M Orlando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52, pp 669-676. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2021.01.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107326v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Resilience of Public Transport Network: A Case Study for Fleet-Failure in Bus Transport Operation of New Delhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Mahdavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Scemama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22nd EURO Working Group on Transportation Meeting, EWGT 2019, 18th – 20th September 2019, Barcelona, Spain, 47, pp.672-679. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2020.03.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396742v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constrained filtering algorithm for freeway traffic state estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano A Risso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo J Rubiales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo A Lotito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportmetrica A: Transport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16, pp.316-336. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23249935.2018.1549618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data-driven Approach for Estimating the Fundamental Diagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Haj Salem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promet - Traffic & Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (2), pp. 117-128. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7307/ptt.v31i2.2849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110696v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodal traffic regulation system: A multi-agent approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neïla Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (2), pp. 139-151. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WEB-160336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01310381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Transport Priority for Multimodal Urban Traffic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando J Mayorano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo A Lotito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Haj Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Patrick Lebacque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybernetics and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (5), pp. 766-771. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/cait-2015-0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214903v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards efficient and reliable transportation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Farhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (1), pp 1-2. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2014.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolating Different Factors Affecting Travel Time Reliability in an Observational Before/After Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Aron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Travel Time Distribution Under Different Traffic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Guessous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolated versus Coordinated Ramp metering: Field Evaluation Results of Travel Time Reliability and Traffic Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Haj Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jari Kauppila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.155-167. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2011.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Urban Traffic Regulation Using a Multi-Agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (2), pp.139-147. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13748-012-0011-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Highways for Better Reliability - Assessing Reliability Benefits of Ramp Metering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Kauppila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2229, pp 1-7. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3141/2229-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluations of the reliability, consistency and uniformity of speed and acceleration of autonomous vehicles. Results of various SAM project experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornemillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S M Hassan Mahdavi Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Congrès de la mobilité intelligente ATEC ITS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATEC-ITS France, Jan 2024, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity Reliability For Assessing Public Transport Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Hassan Mahdavi Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGT23, 25th Euro Working Group on Transportation Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Cantabria. Santander. Spain, Sep 2023, Santander, Spain. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience as a Service - RaaS in Transportation Networks: Definition and Describing the Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Amghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Hassan Mahdavi Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ameli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Transportation Research Board (TRB) 102nd Annual Meeting,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Transportation Research Board (TRB), Jan 2023, Washington, D.C., USA, United States. pp.22P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation microscopique du temps de parcours des transports collectifs par apprentissage à partir des mesures DIALEXIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Tendjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Oillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème Congrès ATEC ITS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopic modelling of bus travel time by using graph properties and Machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Oillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Tendjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">101st Transportation Research Board Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transportation Research Board, Jan 2022, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact du système de régulation du trafic multimodal (Tramways-Automobiles) sur le comportement des conducteurs dans les intersections urbaines en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Khelf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Boukebbab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Denche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SaNuitMaghreb – 1er colloque international de sécurité routière au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inverse bilevel equilibrium problem for public transport demand estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria M Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique G Baquela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo A Lotito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Control in Transportation Systems 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France. pp.13-18, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive level lane estimation policy of automotive systems moving within arbitrary road networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennie Lioris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VENITS 2020, 5th International Workshop on Vehicular Networking and Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Honolulu, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058329v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the estimation of the public transport demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Patrick Lebacque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo A Lotito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria M Orlando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGT 2020, 23rd EURO Working Group on Transportation Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Paphos, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic approach for automated lane identification based on sensor information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennie Lioris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANZCC 2020, Australian and New Zealand Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, GOLD COAST, Australia. pp.199-204, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANZCC50923.2020.9318383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision making approaches optimizing the benefits of fully autonomous and connected collective cars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennie Lioris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSI 2020, 13th International Conference on Human System Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tokyo, Japan. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055350v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Resilience Indicators for Public Transportation Networks by the Grey Relational Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miaohang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 23rd International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rhodes, Greece. 6p, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC45102.2020.9294628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bus regularity evaluation using The Gini index and the Lorenz curve: A case study of New Delhi bus network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Melakhsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Vehicle Technology and Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Heraklion, France. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tram Service Quality and Its Impact On the Passengers&apos; Modal Choice in Constantine City - Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Khelf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Boukebbab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Boulahlib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RelStat 2018, International Conference on Reliability and Statistics in Transportation and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Riga, France. pp 35-44, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-12450-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indice de Gini pour évaluer la régularité d'une ligne de bus à partir des données issues de l'Open Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Tendjaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATEC ITS FRANCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Montrouge, France. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gini Index for Evaluating Bus Reliability Performances for Operators and Riders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Scemama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Washington, United States. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Aspect on Road Network: A Mesoscopic Approach to Define CO2 and NOX Concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Campisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Tesoriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARTS ECR 2015, Autonomic Road Transport Support Systems Early Career Researcher Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, La Valletta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Negotiation for Traffic Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Gaciarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARE (Collaborative Agents Research &amp; Development) workshop, AAMAS, Advances in Social Computing and Multiagent Systems, Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Negotiation for a Vehicle-Regulated Intersection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Gaciarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aknine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARTS ECR (Autonomic Road Transport Support Systems Early Career Researcher Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, San Anton, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuous negotiation based model for traffic regulation at an intersection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Gaciarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS, International Conference on Autonomous Agents and Multiagent Systems, Long Abstract</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.1791-1792</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint-based negotiation model for traffic regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Gaciarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, singapour, Singapore. pp.320-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cooperative Traffic Control Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Lee Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Scerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARTS - Autonomic Road Transport Support Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi agent dynamic traffic assignment on guided vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dihya Atmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Patrick Lebacque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTL 2015, 1st International conference on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Sousse, Tunisia. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the introduction of an autonomous transportation line in a multimodal transportion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dihya Atmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Galatioto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Patrick Lebacque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARTS ECR 2015, Autonomic Road Transport Support Systems Early Career Researcher Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, La valetta, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolating Different Factors Affecting Travel Time Reliability in an Observational Before/After Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Aron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGT - Euro Working Group on Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Spain. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Travel Time Distribution under different Traffic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Guessous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGT - Euro Working Group on Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Spain. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic assignment with user information in multimodal networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dihya Atmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Patrick Lebacque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Haj Salem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGT2014 - EURO Working Group on Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, SEVILLE, Spain. pp 895-904, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2014.10.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coalition-based approach for cooperative urban traffic regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Gaciarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neïla Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUMAS (European Workshop on Multi-Agent Systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Toulouse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Benefits of Active Traffic Management : A Managed Lanes Case in a French Urban Motorway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Aron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92nd Annual Meeting Transportation Research Board - TRB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, WASHINGTON DC, United States. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854613v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability assessment of dynamic use of the hard shoulder field test from a French motorway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chagnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Papon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th WCTR - World Conference on Transportation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, France. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of travel time reliability indicators: a managed lanes case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jari Kauppila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EWGT Euro Working Group on Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, MARNE LA VALLEE, France. pp.450-459, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2012.09.763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869818v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Urban Traffic Regulation using a Multi-Agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, SALAMANQUE, Spain. pp.179-188, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19875-5_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908083v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Agents for Modelling Traffic Regulation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technologies (IAT), Vol.2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.7-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la performance des réseaux de transport de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international ATEC - ITS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, France. 29p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Urban traffic Regulation Using a Multi-Agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS), Advances in Intelligent and Soft Computing, Vol 88, Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Salamanca, Spain. pp.179-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Highways for Better Reliability - Assessing Reliability Benefits of Ramp Metering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jari Kauppila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90th Annual Meeting of the Transportation Research Board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Washington, DC, United States. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative agents for modeling traffic regulation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2011 IEEE, WIC, ACM International Conferences on web intelligence and intelligent agent technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, LYON, France. pp.7-13, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908897v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent System to regulate Bimodal Urban Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Workshop on Multi-Agent Systems (EUMAS'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation du trafic urbain avec priorité aux transports en commun à l'aide d'un système multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Haciane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Internationale de MOdélisation et SIMulation (MOSIM'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, HAMMAMET, Tunisie. pp.1450-1458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained optimal control strategy for multimodal urban traffic network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAO'09 - IFAC Workshop on Control Applications of Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, JyÊskylä, Finland. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Travel Time Reliability Using Ramp Metering: Field Assessment results on A6W Motorway in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Haj Salem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Redondo Beach, CA, United States. pp.627-632, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090902-3-US-2007.0096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolated VS coordinated ramp metering strategies: Field evaluation results in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Haj Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGT2009, 13th Meeting of the Euro Working Group on Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, PADOUE, Italy. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal traffic responsive strategy using particle swarm optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Kachroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, LOS ANGELES, CA, United States. pp 531-537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de prédiction semi-macroscopique pour les véhicules de transport en commun en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiene Kachroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Scemama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique (CIFA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, BUCAREST, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal model for an urban traffic control policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kachroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.13070-13078, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.02210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande prédictive à base de modèle (MPC) pour le trafic urbain bi-modal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Touazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA : Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication interprocessus entre Dynasim et Scilab pour l'évaluation d'une stratégie de régulation du trafic urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiene Kachroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'ATEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Issy les Moulineaux, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation du trafic urbain multimodal avec priorité pour les transports en commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lotito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'06 - 6ème Conférence Francophone de MOdélisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of the bimodal traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Farhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lotito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTS 2006 - 11th IFAC Symposium on Control in Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Delft, Netherlands. pp.233-238, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060829-3-NL-2908.00041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie de contrôle d'accès autoroutier fondée sur la théorie de l'optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque Maghrébin sur les modèles numériques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1991, Tunis, Tunisie. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of traffic flow on periurban ringways with an application to the Boulevard Périphérique in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markos Papageorgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Blosseville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC, 11th World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1990, Talinn, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of traffic density on motorways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Haj Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markos Papageorgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Blosseville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC/IFIP/IFORS International Symposium (AIPAC'89)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1989, Nancy, France. pp.579-583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative results of environmental aspects obtained by Micro and Mesoscopic approach for urban road networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Campisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Tesoriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARTS - Autonomic Road Transport Support Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France. ARTS - Autonomic Road Transport Support Systems Conference, 1p, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275830v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Traffic Density on Motorways Using Presence Detector Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hadj-Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Papageorgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Blosseville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22 (6), pp.453-457, 1989, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)54418-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial: Innovative control approaches for smart transportation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Pasquale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart de Schutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 137, pp.105564, 2023, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2023.105564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of EWGT2012 - 15th Meeting of the EURO Working Group on Transportation Paris, France, 10-13 septembre - Procedia Social and Behavioral Sciences, Vol. 54, 4 October</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aguiléra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Farhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Seidowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier, pp.Vol. 54 1-1396, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of the Intelligent Control System on the Tram Timetable Efficiency and Its Influence on the Road Capacity at Signalized Intersections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Khelf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Computational Techniques for Renewable Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 591, Springer International Publishing, pp.482-492, 2023, Lecture Notes in Networks and Systems, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-21216-1_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tram Service Quality and Its Impact on the Passengers’ Modal Choice in Constantine City (Algeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Khelf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Boukebbab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Boulahlib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability and Statistics in Transportation and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 68, Springer International Publishing; Springer International Publishing, pp.35-44, 2019, Lecture Notes in Networks and Systems, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-12450-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power and Exponential Functions Relating Accidents to Traffic and Rain. Calibration on a French Network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Eddine El Faousi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Seidowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts, Methodologies and Technologies for Transportation and Logistics, EWGT 2016, EURO 2016. Advances in Intelligent Systems and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 572, Springer Link, pp 309-333, 2018, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57105-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation, fiabilité et qualité de service des réseaux de transports multimodaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Paris-Est, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03566150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId196"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:108.78186968839px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Neila Bhouri </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Senior ResearcherGustave Eiffel UniversityCOSYS/GRETTIA LaboratoryCité Descartes. 14-20 Boulevard Newton77447 Marne-la-Vallée Cedex 2.Tel : +33 1 81 66 86 89</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">neila-bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Areas of activities concern mainly two domains: Intelligent Transport Systems (ITS) (Road and Public Transport with emphasis on congestion management and control) and Resiliency, Reliability and Quality of Service of multimodal networks.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligent Transport System: I first developed a dynamic control system to regulate freeways; I then enlarged my activities to multimodal urban traffic control systems. My main concern is to develop global multimodal control strategies which respect the control objectives of each transportation mode (e.g. fluidity for road traffic, regular intervals for buses, etc.). This research activity involves road traffic, public transport and trip modeling (assignment models). Dynamic programming, as well as multi-agent modeling, is used to develop the control strategies I am more involved lately by connected and autonomous vehicles control.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Resiliency, Reliability and Quality of Service: How to measure and improve the resiliency of multimodal networks? Time reliability and topological reliability. Static and dynamic resiliency. How can we assess them from the different points of view: service provider, user and community? My research concerns roads and freeways as well as public transport. It consists on one hand, in the design and real time test of new key performance indicators for reliability and resiliency assessments. Among the important results, a cockpit, named DESCARTES, aiming to measure the quality of service of buses in a dynamic environment based on resiliency, reliability, operations and passengers indicators.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological framework for Resilience as a Service (RaaS) in multimodal urban transportation networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Hassan Mahdavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 124, pp.106276. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2025.106276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience as a Service for Transportation Networks: Definition and Basic Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Amghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S M Hassan Mahdavi Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ameli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2678 (1), pp.177-189. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03611981231170180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240400v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthetic indicator for structuring resilient public transport operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mahdavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable and Resilient Infrastructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23789689.2024.2346705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public transport demand estimation by frequency adjustments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Baquela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Lotito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Interdisciplinary Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.100832. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trip.2023.100832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Tram Management on Road Traffic Fluidity and its Influence on Drivers Behaviors at a Critical Junction in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Khelf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Boukebbab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Problems = Problemy Transportu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (2), pp.31-42. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20858/tp.2023.18.2.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and simulation-based estimation of public transport demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Baquela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Lotito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62, pp.727-734. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2022.02.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the tram intelligent system management by an analysis of its key performance indicators for an optimal mixed traffic control in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Khelf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Boukebbab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Shipping and Transport Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1/2), pp 33-55. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSTL.2022.120668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bilevel model for public transport demand estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Patrick Lebacque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo A Lotito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria M Orlando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52, pp 669-676. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2021.01.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107326v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Resilience of Public Transport Network: A Case Study for Fleet-Failure in Bus Transport Operation of New Delhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Mahdavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Scemama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22nd EURO Working Group on Transportation Meeting, EWGT 2019, 18th – 20th September 2019, Barcelona, Spain, 47, pp.672-679. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2020.03.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396742v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constrained filtering algorithm for freeway traffic state estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano A Risso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo J Rubiales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo A Lotito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportmetrica A: Transport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16, pp.316-336. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23249935.2018.1549618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data-driven Approach for Estimating the Fundamental Diagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Haj Salem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promet - Traffic & Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (2), pp. 117-128. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7307/ptt.v31i2.2849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110696v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodal traffic regulation system: A multi-agent approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neïla Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (2), pp. 139-151. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WEB-160336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01310381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Transport Priority for Multimodal Urban Traffic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando J Mayorano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo A Lotito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Haj Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Patrick Lebacque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybernetics and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (5), pp. 766-771. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/cait-2015-0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214903v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Travel Time Distribution Under Different Traffic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Guessous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards efficient and reliable transportation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Farhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (1), pp 1-2. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2014.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolating Different Factors Affecting Travel Time Reliability in an Observational Before/After Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Aron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolated versus Coordinated Ramp metering: Field Evaluation Results of Travel Time Reliability and Traffic Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Haj Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jari Kauppila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.155-167. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2011.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Urban Traffic Regulation Using a Multi-Agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (2), pp.139-147. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13748-012-0011-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Highways for Better Reliability - Assessing Reliability Benefits of Ramp Metering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Kauppila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2229, pp 1-7. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3141/2229-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Electric Automated Vehicles' Energy Efficiency Through Field Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassel Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S M Hassan Mahdavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Tu Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Institute of Electrical and Electronics Engineers International Automated Vehicle Validation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Baden-Baden, Germany. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iavvc61942.2025.11219572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluations of the reliability, consistency and uniformity of speed and acceleration of autonomous vehicles. Results of various SAM project experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornemillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S M Hassan Mahdavi Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Congrès de la mobilité intelligente ATEC ITS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATEC-ITS France, Jan 2024, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity Reliability For Assessing Public Transport Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Hassan Mahdavi Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGT23, 25th Euro Working Group on Transportation Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Cantabria. Santander. Spain, Sep 2023, Santander, Spain. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience as a Service - RaaS in Transportation Networks: Definition and Describing the Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Amghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Hassan Mahdavi Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ameli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Transportation Research Board (TRB) 102nd Annual Meeting,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Transportation Research Board (TRB), Jan 2023, Washington, D.C., USA, United States. pp.22P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation microscopique du temps de parcours des transports collectifs par apprentissage à partir des mesures DIALEXIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Tendjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Oillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème Congrès ATEC ITS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopic modelling of bus travel time by using graph properties and Machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Oillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Tendjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">101st Transportation Research Board Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transportation Research Board, Jan 2022, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inverse bilevel equilibrium problem for public transport demand estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria M Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique G Baquela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo A Lotito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Control in Transportation Systems 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France. pp.13-18, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact du système de régulation du trafic multimodal (Tramways-Automobiles) sur le comportement des conducteurs dans les intersections urbaines en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Khelf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Boukebbab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Denche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SaNuitMaghreb – 1er colloque international de sécurité routière au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive level lane estimation policy of automotive systems moving within arbitrary road networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennie Lioris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VENITS 2020, 5th International Workshop on Vehicular Networking and Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Honolulu, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058329v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic approach for automated lane identification based on sensor information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennie Lioris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANZCC 2020, Australian and New Zealand Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, GOLD COAST, Australia. pp.199-204, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANZCC50923.2020.9318383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the estimation of the public transport demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Patrick Lebacque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo A Lotito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria M Orlando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGT 2020, 23rd EURO Working Group on Transportation Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Paphos, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision making approaches optimizing the benefits of fully autonomous and connected collective cars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennie Lioris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSI 2020, 13th International Conference on Human System Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tokyo, Japan. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055350v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Resilience Indicators for Public Transportation Networks by the Grey Relational Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miaohang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 23rd International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rhodes, Greece. 6p, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC45102.2020.9294628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bus regularity evaluation using The Gini index and the Lorenz curve: A case study of New Delhi bus network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Melakhsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Vehicle Technology and Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Heraklion, France. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tram Service Quality and Its Impact On the Passengers&apos; Modal Choice in Constantine City - Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Khelf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Boukebbab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Boulahlib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RelStat 2018, International Conference on Reliability and Statistics in Transportation and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Riga, France. pp 35-44, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-12450-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indice de Gini pour évaluer la régularité d'une ligne de bus à partir des données issues de l'Open Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Tendjaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATEC ITS FRANCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Montrouge, France. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gini Index for Evaluating Bus Reliability Performances for Operators and Riders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Scemama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Washington, United States. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the introduction of an autonomous transportation line in a multimodal transportion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dihya Atmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Galatioto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Patrick Lebacque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARTS ECR 2015, Autonomic Road Transport Support Systems Early Career Researcher Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, La valetta, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Aspect on Road Network: A Mesoscopic Approach to Define CO2 and NOX Concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Campisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Tesoriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARTS ECR 2015, Autonomic Road Transport Support Systems Early Career Researcher Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, La Valletta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Negotiation for Traffic Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Gaciarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARE (Collaborative Agents Research &amp; Development) workshop, AAMAS, Advances in Social Computing and Multiagent Systems, Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Negotiation for a Vehicle-Regulated Intersection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Gaciarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aknine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARTS ECR (Autonomic Road Transport Support Systems Early Career Researcher Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, San Anton, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint-based negotiation model for traffic regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Gaciarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, singapour, Singapore. pp.320-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuous negotiation based model for traffic regulation at an intersection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Gaciarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS, International Conference on Autonomous Agents and Multiagent Systems, Long Abstract</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.1791-1792</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cooperative Traffic Control Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Lee Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Scerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARTS - Autonomic Road Transport Support Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi agent dynamic traffic assignment on guided vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dihya Atmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Patrick Lebacque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTL 2015, 1st International conference on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Sousse, Tunisia. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolating Different Factors Affecting Travel Time Reliability in an Observational Before/After Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Aron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGT - Euro Working Group on Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Spain. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Travel Time Distribution under different Traffic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Guessous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGT - Euro Working Group on Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Spain. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic assignment with user information in multimodal networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dihya Atmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Patrick Lebacque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Haj Salem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGT2014 - EURO Working Group on Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, SEVILLE, Spain. pp 895-904, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2014.10.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability assessment of dynamic use of the hard shoulder field test from a French motorway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chagnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Papon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th WCTR - World Conference on Transportation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, France. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coalition-based approach for cooperative urban traffic regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Gaciarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neïla Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUMAS (European Workshop on Multi-Agent Systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Toulouse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Benefits of Active Traffic Management : A Managed Lanes Case in a French Urban Motorway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Aron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92nd Annual Meeting Transportation Research Board - TRB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, WASHINGTON DC, United States. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854613v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of travel time reliability indicators: a managed lanes case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jari Kauppila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EWGT Euro Working Group on Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, MARNE LA VALLEE, France. pp.450-459, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2012.09.763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869818v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Urban Traffic Regulation using a Multi-Agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, SALAMANQUE, Spain. pp.179-188, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19875-5_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908083v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Agents for Modelling Traffic Regulation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technologies (IAT), Vol.2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.7-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Highways for Better Reliability - Assessing Reliability Benefits of Ramp Metering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jari Kauppila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90th Annual Meeting of the Transportation Research Board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Washington, DC, United States. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Urban traffic Regulation Using a Multi-Agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS), Advances in Intelligent and Soft Computing, Vol 88, Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Salamanca, Spain. pp.179-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la performance des réseaux de transport de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international ATEC - ITS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, France. 29p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative agents for modeling traffic regulation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2011 IEEE, WIC, ACM International Conferences on web intelligence and intelligent agent technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, LYON, France. pp.7-13, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908897v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent System to regulate Bimodal Urban Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Workshop on Multi-Agent Systems (EUMAS'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation du trafic urbain avec priorité aux transports en commun à l'aide d'un système multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Haciane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Internationale de MOdélisation et SIMulation (MOSIM'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, HAMMAMET, Tunisie. pp.1450-1458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal traffic responsive strategy using particle swarm optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Kachroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, LOS ANGELES, CA, United States. pp 531-537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolated VS coordinated ramp metering strategies: Field evaluation results in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Haj Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGT2009, 13th Meeting of the Euro Working Group on Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, PADOUE, Italy. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained optimal control strategy for multimodal urban traffic network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAO'09 - IFAC Workshop on Control Applications of Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, JyÊskylä, Finland. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Travel Time Reliability Using Ramp Metering: Field Assessment results on A6W Motorway in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Haj Salem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Redondo Beach, CA, United States. pp.627-632, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090902-3-US-2007.0096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande prédictive à base de modèle (MPC) pour le trafic urbain bi-modal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Touazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA : Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de prédiction semi-macroscopique pour les véhicules de transport en commun en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiene Kachroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Scemama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique (CIFA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, BUCAREST, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal model for an urban traffic control policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kachroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.13070-13078, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.02210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication interprocessus entre Dynasim et Scilab pour l'évaluation d'une stratégie de régulation du trafic urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiene Kachroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'ATEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Issy les Moulineaux, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation du trafic urbain multimodal avec priorité pour les transports en commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lotito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'06 - 6ème Conférence Francophone de MOdélisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of the bimodal traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Farhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lotito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTS 2006 - 11th IFAC Symposium on Control in Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Delft, Netherlands. pp.233-238, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060829-3-NL-2908.00041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie de contrôle d'accès autoroutier fondée sur la théorie de l'optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque Maghrébin sur les modèles numériques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1991, Tunis, Tunisie. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of traffic flow on periurban ringways with an application to the Boulevard Périphérique in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markos Papageorgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Blosseville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC, 11th World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1990, Talinn, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of traffic density on motorways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Haj Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markos Papageorgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Blosseville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC/IFIP/IFORS International Symposium (AIPAC'89)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1989, Nancy, France. pp.579-583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative results of environmental aspects obtained by Micro and Mesoscopic approach for urban road networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Campisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Tesoriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARTS - Autonomic Road Transport Support Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France. ARTS - Autonomic Road Transport Support Systems Conference, 1p, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275830v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Traffic Density on Motorways Using Presence Detector Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hadj-Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Papageorgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Blosseville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22 (6), pp.453-457, 1989, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)54418-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial: Innovative control approaches for smart transportation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Pasquale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart de Schutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 137, pp.105564, 2023, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2023.105564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of EWGT2012 - 15th Meeting of the EURO Working Group on Transportation Paris, France, 10-13 septembre - Procedia Social and Behavioral Sciences, Vol. 54, 4 October</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aguiléra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Farhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Seidowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier, pp.Vol. 54 1-1396, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of the Intelligent Control System on the Tram Timetable Efficiency and Its Influence on the Road Capacity at Signalized Intersections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Khelf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Computational Techniques for Renewable Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 591, Springer International Publishing, pp.482-492, 2023, Lecture Notes in Networks and Systems, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-21216-1_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tram Service Quality and Its Impact on the Passengers’ Modal Choice in Constantine City (Algeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Khelf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Boukebbab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Boulahlib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability and Statistics in Transportation and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 68, Springer International Publishing; Springer International Publishing, pp.35-44, 2019, Lecture Notes in Networks and Systems, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-12450-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power and Exponential Functions Relating Accidents to Traffic and Rain. Calibration on a French Network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Eddine El Faousi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Seidowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts, Methodologies and Technologies for Transportation and Logistics, EWGT 2016, EURO 2016. Advances in Intelligent Systems and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 572, Springer Link, pp 309-333, 2018, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57105-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation, fiabilité et qualité de service des réseaux de transports multimodaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Bhouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Paris-Est, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03566150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId208"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53D865D2"/>
+    <w:nsid w:val="FE02BEA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/neila-bhouri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240400v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Amghar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jaber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Hassan Mahdavi Moghaddam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Bhouri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Ameli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981231170180" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273228v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Orlando" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Baquela" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lotito" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2023.100832" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273335v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Khelf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Boukebbab" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20858/tp.2023.18.2.03" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610640v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSTL.2022.10044657" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273444v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2022.02.090" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107326v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Patrick Lebacque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A Lotito" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria M Orlando" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2021.01.080" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396742v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mahdavi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scemama" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2020.03.146" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051579v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano A Risso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo J Rubiales" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23249935.2018.1549618" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110696v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Aron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Haj Salem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7307/ptt.v31i2.2849" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01310381v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#239;la Bhouri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pinson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WEB-160336" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214903v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando J Mayorano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cait-2015-0014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214481v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Farhi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2014.08.016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067952v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068027v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Guessous" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cohen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272078v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Kauppila" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2011.11.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273420v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13748-012-0011-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876670v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bhouri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kauppila" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2229-01" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768304v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornemillot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bhouri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273985v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Hassan Mahdavi Moghaddam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241023v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602860v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Tendjaoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Oillo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602783v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503474v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Denche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658571v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique G Baquela" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058329v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Lioris" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077376v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130694v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANZCC50923.2020.9318383" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055350v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121944v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaohang Hu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC45102.2020.9294628" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076381v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Melakhsou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051569v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Boulahlib" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12450-2_4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286849v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301646v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417942v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Campisi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tesoriere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134237v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Gaciarz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aknine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162679v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160409v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184565v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277733v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Lee Borg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Scerri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419423v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihya Atmani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416167v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Galatioto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Franco" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056868v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056557v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214838v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2014.10.069" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339274v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854613v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852724v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chagnaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Papon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869818v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.09.763" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908083v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Balbo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pinson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19875-5_23" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE78C5C727CF75D63BCABB13325F4F71E1831D3F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689102v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907767v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Scemama" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689105v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483591v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908897v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tlig" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.62" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695455v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473186v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Haciane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493238v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485925v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090902-3-US-2007.0096" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486607v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mammar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488125v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kachroudi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473357v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Kachroudi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mammar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473376v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kachroudi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.02210" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497156v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Touazi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473684v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473676v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lotito" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473659v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060829-3-NL-2908.00041" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487959v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487823v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markos Papageorgiou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Blosseville" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485770v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275830v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273788v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hadj-Salem" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Papageorgiou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Blosseville" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)54418-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276704v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Siri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pasquale" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart de Schutter" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghazel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105564" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852021v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Farhi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leurent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Seidowsky" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511875v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21216-1_50" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503544v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646697v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine El Faousi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Seidowsky" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57105-8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03566150v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/neila-bhouri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591591v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jaber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Ameli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Hassan Mahdavi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Bhouri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.106276" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240400v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Amghar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Hassan Mahdavi Moghaddam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981231170180" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768321v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mahdavi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23789689.2024.2346705" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273228v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Orlando" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Baquela" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lotito" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2023.100832" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273335v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Khelf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Boukebbab" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20858/tp.2023.18.2.03" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273444v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2022.02.090" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610640v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSTL.2022.120668" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107326v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Patrick Lebacque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A Lotito" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria M Orlando" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2021.01.080" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396742v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mahdavi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scemama" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2020.03.146" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051579v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano A Risso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo J Rubiales" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23249935.2018.1549618" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110696v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Aron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Haj Salem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7307/ptt.v31i2.2849" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01310381v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#239;la Bhouri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pinson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WEB-160336" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214903v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando J Mayorano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cait-2015-0014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Guessous" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cohen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214481v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Farhi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2014.08.016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067952v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272078v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Kauppila" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2011.11.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273420v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13748-012-0011-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876670v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bhouri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kauppila" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2229-01" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592093v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Othman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Hassan Mahdavi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Zein" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Tu Trinh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iavvc61942.2025.11219572" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768304v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornemillot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bhouri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273985v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Hassan Mahdavi Moghaddam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241023v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602860v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Tendjaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Oillo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602783v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658571v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique G Baquela" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503474v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Denche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058329v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Lioris" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130694v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANZCC50923.2020.9318383" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077376v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055350v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121944v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaohang Hu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC45102.2020.9294628" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076381v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Melakhsou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Boulahlib" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12450-2_4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286849v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301646v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416167v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihya Atmani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Galatioto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Franco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417942v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Campisi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tesoriere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134237v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Gaciarz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aknine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162679v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184565v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160409v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277733v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Lee Borg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Scerri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419423v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056868v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056557v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214838v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2014.10.069" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852724v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chagnaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Papon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339274v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854613v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869818v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.09.763" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908083v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Balbo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pinson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19875-5_23" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE78C5C727CF75D63BCABB13325F4F71E1831D3F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689102v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483591v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689105v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907767v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Scemama" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908897v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tlig" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.62" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695455v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473186v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Haciane" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488125v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kachroudi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486607v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mammar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493238v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485925v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090902-3-US-2007.0096" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497156v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Touazi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473357v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Kachroudi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mammar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473376v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kachroudi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.02210" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473684v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473676v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lotito" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473659v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060829-3-NL-2908.00041" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487959v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487823v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markos Papageorgiou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Blosseville" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485770v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275830v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273788v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hadj-Salem" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Papageorgiou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Blosseville" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)54418-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276704v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Siri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pasquale" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart de Schutter" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghazel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105564" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852021v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Farhi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leurent" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Seidowsky" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511875v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21216-1_50" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503544v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646697v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine El Faousi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Seidowsky" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57105-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03566150v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>