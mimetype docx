--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -1310,338 +1310,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la propagation de la grippe aviaire à partir des informations extraites de dépêches de presse et de données environnementales</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+                <w:t xml:space="preserve">Multiplicity in Signed Graph Partitioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejat Arinik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labatut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Regional Conference on Complex Systems (FRCCS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Jun 2022, Paris, France. 2 p</w:t>
+              <w:t xml:space="preserve">32. European Conference On Operational Research (EURO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Helsinki, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05180033v1</w:t>
+                <w:t xml:space="preserve">hal-03938976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplicity in Signed Graph Partitioning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inferring the transmission dynamics of Avian Influenza from news and environmental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejat Arinik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Labatut</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Interdonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. European Conference On Operational Research (EURO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Helsinki, France</w:t>
+              <w:t xml:space="preserve">International Conference on Complex Networks and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938976v1</w:t>
+                <w:t xml:space="preserve">hal-03936660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring the transmission dynamics of Avian Influenza from news and environmental data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nejat Arinik</w:t>
+                <w:t xml:space="preserve">Analyse de la propagation de la grippe aviaire à partir des informations extraites de dépêches de presse et de données environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejat Arınık</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Interdonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Complex Networks and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">French Regional Conference on Complex Systems (FRCCS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Jun 2022, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936660v1</w:t>
+                <w:t xml:space="preserve">hal-05180033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring the transmission dynamics of Avian Influenza from news and environmental data</w:t>
               </w:r>
@@ -2919,51 +2919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057785v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejat Ar&#305;n&#305;k" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Interdonato" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111410" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712854v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cecillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3472474" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935831v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejat Arinik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Figueiredo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-023-01270-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930045v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Bortel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahdja Boudoua" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Busani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Decoupes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108870" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049825v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3262462" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823521v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Sewalk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285341" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124118v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3054621" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994011v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnaa025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082574v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2019.02.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936677v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180033v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938976v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936660v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936690v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993542v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428300v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051683v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939888v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933679v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939893v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583133v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428305v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722536v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:59ea1dfba11ee7009fdb32b93aa5101a6fbc83a8;origin=https://hal.archives-ouvertes.fr/hal-04722536;visit=swh:1:snp:b22bf68a7fa2ee3e3440e74d5db80d81588209b2;anchor=swh:1:rel:5223a87adf3758bff6317ea214019b7f6a754166;path=/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180966v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c74523108a146a165cbffc5d7e652936b3496310;origin=https://hal.archives-ouvertes.fr/hal-02180966;visit=swh:1:snp:225ec91586ae4562d9f08aa91c79f8a9cd160493;anchor=swh:1:rev:29a169dde569eee47fde69f8c71136ac74faef4c;path=/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057785v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejat Ar&#305;n&#305;k" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Interdonato" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111410" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712854v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cecillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3472474" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935831v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejat Arinik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Figueiredo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-023-01270-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930045v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Bortel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahdja Boudoua" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Busani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Decoupes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108870" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049825v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3262462" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823521v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Sewalk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285341" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124118v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3054621" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994011v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnaa025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082574v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2019.02.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936677v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938976v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936660v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936690v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993542v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428300v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051683v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939888v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933679v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939893v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583133v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428305v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722536v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:59ea1dfba11ee7009fdb32b93aa5101a6fbc83a8;origin=https://hal.archives-ouvertes.fr/hal-04722536;visit=swh:1:snp:b22bf68a7fa2ee3e3440e74d5db80d81588209b2;anchor=swh:1:rel:5223a87adf3758bff6317ea214019b7f6a754166;path=/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180966v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c74523108a146a165cbffc5d7e652936b3496310;origin=https://hal.archives-ouvertes.fr/hal-02180966;visit=swh:1:snp:225ec91586ae4562d9f08aa91c79f8a9cd160493;anchor=swh:1:rev:29a169dde569eee47fde69f8c71136ac74faef4c;path=/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>