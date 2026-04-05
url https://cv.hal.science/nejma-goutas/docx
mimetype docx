--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -6164,51 +6164,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures. Conclusion</w:t>
+                <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noiret</w:t>
@@ -6221,106 +6221,102 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 130, Presses Universitaires de Liège, pp.365-368, 2021, Anthropologica et Praehistorica, 978-2-87562-297-6</w:t>
+              <w:t xml:space="preserve">in O. Touzé, N. Goutas, H. Salomon &amp; P. Noiret (dir.) (2021) – Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures / Gravettian societies in North-western Europe: new sites, new data, new readings. Liège, Presses Universitaires de Liège (ERAUL, 150 / Anthropologica et Praehistorica, 130), p. 367-370.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-87562-297-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342277v1</w:t>
+                <w:t xml:space="preserve">hal-03511379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
+                <w:t xml:space="preserve">Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures. Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noiret</w:t>
@@ -6333,78 +6329,82 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Touzét; Nejma Goutas; Hélène Salomon; Pierre Noiret. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in O. Touzé, N. Goutas, H. Salomon &amp; P. Noiret (dir.) (2021) – Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures / Gravettian societies in North-western Europe: new sites, new data, new readings. Liège, Presses Universitaires de Liège (ERAUL, 150 / Anthropologica et Praehistorica, 130), p. 367-370.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-2-87562-297-6</w:t>
+              <w:t xml:space="preserve">Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 130, Presses Universitaires de Liège, pp.365-368, 2021, Anthropologica et Praehistorica, 978-2-87562-297-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511379v1</w:t>
+                <w:t xml:space="preserve">hal-04342277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nomad lives: from Prehistoric Times to the Present Day</w:t>
               </w:r>
@@ -6733,264 +6733,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Nomads, …and lives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Averbouh</w:t>
+                <w:t xml:space="preserve">The cultural dynamics of Upper Paleolithic to the East of the Carpathians reflected by the characteristics of the Bistrița Valley settlements (Romania), with special focus on the occupations from Poiana Cireșului site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena-Cristina Niţu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Cârciumaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Goutas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Cîrstina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Mery</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adrian Nicolae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nomad lives: from Prehistoric Times to the Present Day.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.1-25, 2021, Natures en Sociétés, 978-2-85653-966-8</w:t>
+              <w:t xml:space="preserve">XVIIIe congrès mondial UISPP, 4-9 juin 2018, actes de la session XVII-4, Studies on the Palaeolithic of Western Eurasia (Archaeopress 2021), p. 88–101.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511316v1</w:t>
+                <w:t xml:space="preserve">hal-03511362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cultural dynamics of Upper Paleolithic to the East of the Carpathians reflected by the characteristics of the Bistrița Valley settlements (Romania), with special focus on the occupations from Poiana Cireșului site</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marin Cârciumaru</w:t>
+                <w:t xml:space="preserve">Introduction : Nomads, …and lives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Averbouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MNHN. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIe congrès mondial UISPP, 4-9 juin 2018, actes de la session XVII-4, Studies on the Palaeolithic of Western Eurasia (Archaeopress 2021), p. 88–101.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Nomad lives: from Prehistoric Times to the Present Day.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PSM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-25, 2021, Natures en Sociétés, 978-2-85653-966-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511362v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « Colombier » à Chézy-sur-Marne (Aisne, France) : analyses préliminaires d'un site inédit du Dernier Maximum Glaciaire.</w:t>
               </w:r>
@@ -7766,384 +7766,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473149v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour le Mammouth dans l’économie des Gravettiens d’Arcy-Sur-Cure (Yonne, France) il y a 27 000 ans cal BP ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Mégacéros : présence/absence d’un cervidé qui ne passe pas inaperçu…ou presque !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Sandrine Costamagno. </w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cattelain P., Gillard M. &amp; Smolderen A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal symbolisé, Animal exploité. Du Paléolithique à la Protohistoire, Actes des congrès nationaux des Sociétés historiques et scientifiques (11‐16 avril 2016, Rouen)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CTHS, pp.158-194, 2018</w:t>
+              <w:t xml:space="preserve">Disparus ? Les mammifères au temps de Cro-Magnon en Europe, catalogue d’exposition, Musée du Malgré-Tout</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éd. Du Cedarc, pp.113-128, 2018, 2871490856</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03028371v1</w:t>
+                <w:t xml:space="preserve">hal-02081561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Mégacéros : présence/absence d’un cervidé qui ne passe pas inaperçu…ou presque !</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle place pour le Mammouth dans l’économie des Gravettiens d’Arcy-Sur-Cure (Yonne, France) il y a 27 000 ans cal BP ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Cattelain P., Gillard M. &amp; Smolderen A. </w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Lacarriere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Costamagno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disparus ? Les mammifères au temps de Cro-Magnon en Europe, catalogue d’exposition, Musée du Malgré-Tout</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, éd. Du Cedarc, pp.113-128, 2018, 2871490856</w:t>
+              <w:t xml:space="preserve">Animal symbolisé, Animal exploité. Du Paléolithique à la Protohistoire, Actes des congrès nationaux des Sociétés historiques et scientifiques (11‐16 avril 2016, Rouen)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, pp.158-194, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081561v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03028371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi la fracturation ? Enjeux terminologiques, analytiques et perspectives palethnologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction, partition, réduction ou fracturation ? De quoi parlons-nous ? Discussion sur la production de supports allongés (baguette, éclat baguettaire vs éclat)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Goutas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Christensen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marianne Christensen; Nejma Goutas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">«À coup d’éclats!»: La fracturation des matières osseuses en préhistoire: discussion autour d’une modalité d’exploitation en apparence simple et pourtant mal connue ; actes de la séance de la Société préhistorique française de Paris (25 avril 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 13, Société Préhistorique Française, pp.13-22, 2018, Séances de la Société préhistorique française</w:t>
+              <w:t xml:space="preserve">«À coup d’eclats!»: La fracturation des matières osseuses en préhistoire: discussion autour d’une modalité d’exploitation en apparence simple et pourtant mal connue ; actes de la séance de la Société préhistorique française de Paris (25 avril 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, Société Préhistorique Française, pp.55-76, 2018, Séance de la Société Préhistorique Française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03028325v1</w:t>
+                <w:t xml:space="preserve">halshs-03028338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction, partition, réduction ou fracturation ? De quoi parlons-nous ? Discussion sur la production de supports allongés (baguette, éclat baguettaire vs éclat)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pourquoi la fracturation ? Enjeux terminologiques, analytiques et perspectives palethnologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Christensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marianne Christensen; Nejma Goutas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">«À coup d’eclats!»: La fracturation des matières osseuses en préhistoire: discussion autour d’une modalité d’exploitation en apparence simple et pourtant mal connue ; actes de la séance de la Société préhistorique française de Paris (25 avril 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 13, Société Préhistorique Française, pp.55-76, 2018, Séance de la Société Préhistorique Française</w:t>
+              <w:t xml:space="preserve">«À coup d’éclats!»: La fracturation des matières osseuses en préhistoire: discussion autour d’une modalité d’exploitation en apparence simple et pourtant mal connue ; actes de la séance de la Société préhistorique française de Paris (25 avril 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, Société Préhistorique Française, pp.13-22, 2018, Séances de la Société préhistorique française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03028338v1</w:t>
+                <w:t xml:space="preserve">halshs-03028325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exploitation du bois de cervidé dans les niveaux gravettiens d’Isturitz (Pyrénées-Atlantiques, France) : données techniques et perspectives socio-économiques</w:t>
               </w:r>
@@ -10813,215 +10813,215 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problématiques relatives à l'étude de l'industrie osseuse de la grotte des Morts (Brive-la-Gaillarde, Corrèze, France). Contribution au rapport annuel du projet d’Aide à la Préparation de Publication (dir. M. de Parthenay et C. Sarrazin)</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Limousin. 2021</w:t>
+                <w:t xml:space="preserve">Rapport de fouille programmée 2020 (3ème année de la triennale 2018-2020) Amiens-Renancourt 1, Amiens (Somme), ZAC de Renancourt, rue Haute des Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Coudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2021, pp.252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03094763v1</w:t>
+                <w:t xml:space="preserve">hal-03214008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de fouille programmée 2020 (3ème année de la triennale 2018-2020) Amiens-Renancourt 1, Amiens (Somme), ZAC de Renancourt, rue Haute des Champs</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2021, pp.252</w:t>
+                <w:t xml:space="preserve">Problématiques relatives à l'étude de l'industrie osseuse de la grotte des Morts (Brive-la-Gaillarde, Corrèze, France). Contribution au rapport annuel du projet d’Aide à la Préparation de Publication (dir. M. de Parthenay et C. Sarrazin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Goutas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Limousin. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214008v1</w:t>
+                <w:t xml:space="preserve">halshs-03094763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières considérations sur les pièces d’industrie osseuse de la grotte du Diable (collection Victor Aubert). Contribution au rapport annuel d'activité du PCR &amp;quot;La Vallée de la Mauldre. Evolution d’un site dans son territoire sur la longue durée. Approche diachronique archéologique, historique et environnementale d’une petite vallée affluente de la Seine sur la longue durée (Préhistoire ancienne-Epoque Contemporaine)&amp;quot;, rapport de PCR région Ile de France (dir. O. Blin).</w:t>
               </w:r>
@@ -12462,159 +12462,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03028625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exploitation technique des ressources animales dans le niveau gravettien d’ormesson : nouvelles données et synthèse de 2009 à 2018, in Bodu P. (dir.), Le gisement du Paléolithique moyen et du Paléolithique supérieur des Bossats. Ormesson (Seine-et-Marne), Rapport de triennale de fouille (2016-2018)</w:t>
+                <w:t xml:space="preserve">L’exploitation technique des ressources animales dans le niveau solutréen d’ormesson : nouvelles données et synthèse de 2013 à 2018, in Bodu P. (dir.), Le gisement du Paléolithique moyen et du Paléolithique supérieur des Bossats. Ormesson (Seine-et-Marne), Rapport de triennale de fouille (2016-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional d’archéologie d’Île-de-France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03028605v1</w:t>
+                <w:t xml:space="preserve">halshs-03028613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exploitation technique des ressources animales dans le niveau solutréen d’ormesson : nouvelles données et synthèse de 2013 à 2018, in Bodu P. (dir.), Le gisement du Paléolithique moyen et du Paléolithique supérieur des Bossats. Ormesson (Seine-et-Marne), Rapport de triennale de fouille (2016-2018)</w:t>
+                <w:t xml:space="preserve">L’exploitation technique des ressources animales dans le niveau gravettien d’ormesson : nouvelles données et synthèse de 2009 à 2018, in Bodu P. (dir.), Le gisement du Paléolithique moyen et du Paléolithique supérieur des Bossats. Ormesson (Seine-et-Marne), Rapport de triennale de fouille (2016-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional d’archéologie d’Île-de-France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03028613v1</w:t>
+                <w:t xml:space="preserve">halshs-03028605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de fouille programmée 2017 (3ème année de la triennale 2015-2017) Amiens-Renancourt 1, Amiens (Somme), ZAC de Renancourt, rue Haute des Champs</w:t>
               </w:r>
@@ -12848,294 +12848,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03028586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note préliminaire concernant les perles en os découvertes en 2015 à Maldidier, in Boudadi-Maligne M. et al., Grotte du maldidier (La Roque-Gageac, Dordogne), Fouille programmée pluriannuelle 2014-2016, rapport intermédiaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport de fouille programmée 2015, Amiens-Renancourt 1, (Somme)». Rapport intermédiaire 1ère année triennale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solange Rigaud</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie. Aquitaine. 2016</w:t>
+                <w:t xml:space="preserve">P. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Coudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie d'Île-de-France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03028463v1</w:t>
+                <w:t xml:space="preserve">halshs-03028456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de fouille programmée 2015, Amiens-Renancourt 1, (Somme)». Rapport intermédiaire 1ère année triennale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’artefact en matière osseuse d’Amiens-Renancourt 1. Rapport d’opération annuel 2015-2016, C. Paris (dir.), Rapport de fouilles programmées Amiens-Renancourt 1, ZAC de Renancourt, rue Haute des Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Goutas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional d’archéologie de Picardie. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Antoine</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">halshs-03028456v1</w:t>
+                <w:t xml:space="preserve">halshs-03028577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’artefact en matière osseuse d’Amiens-Renancourt 1. Rapport d’opération annuel 2015-2016, C. Paris (dir.), Rapport de fouilles programmées Amiens-Renancourt 1, ZAC de Renancourt, rue Haute des Champs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Note préliminaire concernant les perles en os découvertes en 2015 à Maldidier, in Boudadi-Maligne M. et al., Grotte du maldidier (La Roque-Gageac, Dordogne), Fouille programmée pluriannuelle 2014-2016, rapport intermédiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional d’archéologie de Picardie. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie. Aquitaine. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03028577v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03028463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exploitation technique des ressources animales sur le site des Bossats à Ormesson : nouvelles données de la campagne et du post-fouille 2016, in Bodu P. (dir.), Le gisement du Paléolithique moyen et du Paléolithique supérieur des Bossats. Ormesson (Seine-et-Marne), Rapport de 1ère année de fouille triennale (2016-2018)</w:t>
               </w:r>
@@ -13405,238 +13405,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03028629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exploitation technique des ressources animales au sein du locus gravettien du site des Bossats à Ormesson : nouvelles données de la campagne 2015 et synthèse sur l’ensemble des campagnes de fouilles (2009-2015). P. Bodu (dir.) Le gisement du Paléolithique moyen et du Paléolithique supérieur des Bossats. Ormesson (Seine-et-Marne), 77348. Rapport de synthèse (3e année de fouille, autorisation triannuelle 2013-2015)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’industrie en matières osseuses du site de Chézy sur Marne campagnes 2012 à 2014. Cyril Montoya (Dir.) fouilles programmées du site de plein air Le Colombier, à Chézy-sur-Marne, Aisne». Rapport de fouille programmée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Averbouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional d’archéologie d’Île-de-France. 2015</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie d'Île-de-France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03028598v1</w:t>
+                <w:t xml:space="preserve">halshs-03028396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des bois de renne dans le locus solutréen : une présence récurrente, une répartition spatiale non fortuite, mais quid des stigmates techniques ? Nouvelles données de la campagne 2015 et synthèse des campagnes de fouilles 2013-2015. P. Bodu (dir.) Le gisement du Paléolithique moyen et du Paléolithique supérieur des Bossats. Ormesson (Seine-et-Marne), 77348. Rapport de synthèse (3e année de fouille, autorisation triannuelle 2013-2015</w:t>
+                <w:t xml:space="preserve">L’exploitation technique des ressources animales au sein du locus gravettien du site des Bossats à Ormesson : nouvelles données de la campagne 2015 et synthèse sur l’ensemble des campagnes de fouilles (2009-2015). P. Bodu (dir.) Le gisement du Paléolithique moyen et du Paléolithique supérieur des Bossats. Ormesson (Seine-et-Marne), 77348. Rapport de synthèse (3e année de fouille, autorisation triannuelle 2013-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional d’archéologie d’Île-de-France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03028548v1</w:t>
+                <w:t xml:space="preserve">halshs-03028598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’industrie en matières osseuses du site de Chézy sur Marne campagnes 2012 à 2014. Cyril Montoya (Dir.) fouilles programmées du site de plein air Le Colombier, à Chézy-sur-Marne, Aisne». Rapport de fouille programmée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des bois de renne dans le locus solutréen : une présence récurrente, une répartition spatiale non fortuite, mais quid des stigmates techniques ? Nouvelles données de la campagne 2015 et synthèse des campagnes de fouilles 2013-2015. P. Bodu (dir.) Le gisement du Paléolithique moyen et du Paléolithique supérieur des Bossats. Ormesson (Seine-et-Marne), 77348. Rapport de synthèse (3e année de fouille, autorisation triannuelle 2013-2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie d'Île-de-France. 2015</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional d’archéologie d’Île-de-France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03028396v1</w:t>
+                <w:t xml:space="preserve">halshs-03028548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13941,51 +13941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Deneuve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bri&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105285" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424436v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Brochard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452578v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1516q" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342140v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342113v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014611v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10216" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Montoya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumarcay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090433v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Montoyac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039641v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.5028" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027733v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398454v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027862v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin C&#226;rciumaru" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena-Cristina Ni&#355;u" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Otte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu C&#238;rstina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398488v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009528v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.01.052" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028312v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel Tejero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027767v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-C. Ni&#355;u" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990099v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.072" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLR0PD95-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842944v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koren Abanozian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529051v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysianna Ledoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fourment" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maksud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delluc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.06.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961331v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.143" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027790v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027785v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14596" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798589v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3L609KB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373425v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Simonet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damdinsuren Tseveendorj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Salicis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373426v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Moulle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490949v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pesesse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillermin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408863v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2009.13869" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408864v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343338v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2008.2458" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511412v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Coudret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deneuve" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313038v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Tellier-Becquart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Magni&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Macgregor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500072v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183366v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacarri&#232;re Julien Marie-Anne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02094920v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02359336v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevallier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarriere" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183376v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980878v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legrand-Pineau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=White Randall" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739831v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O'Farell" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Szmidt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922825v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat &#10013;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520386v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vignoles" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Banks" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosselin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brochard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caillo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273707v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024204v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307124v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jamon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.06de250i" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268758v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ferret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Karlin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268750v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513545v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Touz&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noiret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513548v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/nes04" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028384v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961256v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961365v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh A. (dir.) With The Following Authors : N." TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasescu A." TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boguzewski A." TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choyke A." TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christensen M." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961345v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993864v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dachary Morgane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268802v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dachary" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511372v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342277v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511379v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300754v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094625v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Laccari&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430085v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goffette" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jadin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511316v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mery" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencepress.mnhn.fr/en/collections/natures-en-societes/nomad-lives" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511362v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Nicolae" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478614v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47838-2673-822/c28v2eme-cpf28v2-amiens-30-mai-4-juin-2016.html" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038315v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529545v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023509v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023521v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouch&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473149v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baillet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47840-0-0/cpf28-2019-amiens-30-mai-4-juin-2016-3-volumes.html" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028371v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081561v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kuntz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028325v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028338v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028359v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028346v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961350v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0899-7_7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016855v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schwab" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961389v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720561v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Diot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511416v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026338v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383559v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028469v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134201v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024075v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Artemyz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622228v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026351v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024090v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547851v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boucher" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05515966v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Castel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380939v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380916v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901469v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901086v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895747v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929110v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarrazin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895347v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895699v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chailloux Daniel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901008v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900996v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094800v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511424v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094763v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214008v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094784v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511421v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tisn&#233;rat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194876v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913844v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871786v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rouffet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Alexandre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Domenech-Jaulneau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896315v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ollivier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871925v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Mecquenem" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026294v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028416v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroyer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913831v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028648v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Maigrot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028654v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028560v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028428v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028625v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028605v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028613v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913879v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028621v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028586v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028463v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028456v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucher" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028577v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028616v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028478v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028637v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028629v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028598v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028548v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028396v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02125213v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laporal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Deneuve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bri&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105285" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424436v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Brochard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452578v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1516q" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342140v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342113v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014611v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10216" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Montoya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumarcay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090433v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Montoyac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039641v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.5028" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027733v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398454v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027862v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin C&#226;rciumaru" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena-Cristina Ni&#355;u" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Otte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu C&#238;rstina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398488v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009528v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.01.052" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028312v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel Tejero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027767v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-C. Ni&#355;u" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990099v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.072" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLR0PD95-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842944v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koren Abanozian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529051v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysianna Ledoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fourment" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maksud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delluc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.06.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961331v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.143" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027790v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027785v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14596" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798589v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3L609KB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373425v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Simonet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damdinsuren Tseveendorj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Salicis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373426v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Moulle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490949v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pesesse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillermin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408863v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2009.13869" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408864v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343338v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2008.2458" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511412v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Coudret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deneuve" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313038v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Tellier-Becquart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Magni&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Macgregor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500072v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183366v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacarri&#232;re Julien Marie-Anne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02094920v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02359336v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevallier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarriere" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183376v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980878v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legrand-Pineau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=White Randall" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739831v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O'Farell" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Szmidt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922825v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat &#10013;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520386v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vignoles" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Banks" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosselin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brochard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caillo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273707v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024204v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307124v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jamon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.06de250i" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268758v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ferret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Karlin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268750v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513545v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Touz&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noiret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513548v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/nes04" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028384v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961256v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961365v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh A. (dir.) With The Following Authors : N." TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasescu A." TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boguzewski A." TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choyke A." TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christensen M." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961345v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993864v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dachary Morgane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268802v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dachary" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511372v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511379v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342277v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300754v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094625v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Laccari&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430085v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goffette" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jadin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511362v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Nicolae" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511316v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mery" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencepress.mnhn.fr/en/collections/natures-en-societes/nomad-lives" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478614v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47838-2673-822/c28v2eme-cpf28v2-amiens-30-mai-4-juin-2016.html" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038315v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529545v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023509v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023521v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouch&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473149v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baillet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47840-0-0/cpf28-2019-amiens-30-mai-4-juin-2016-3-volumes.html" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081561v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kuntz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028371v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028338v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028325v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028359v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028346v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961350v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0899-7_7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016855v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schwab" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961389v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720561v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Diot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511416v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026338v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383559v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028469v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134201v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024075v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Artemyz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622228v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026351v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024090v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547851v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boucher" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05515966v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Castel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380939v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380916v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901469v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901086v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895747v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929110v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarrazin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895347v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895699v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chailloux Daniel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901008v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900996v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094800v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511424v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214008v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094763v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094784v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511421v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tisn&#233;rat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194876v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913844v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871786v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rouffet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Alexandre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Domenech-Jaulneau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896315v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ollivier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871925v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Mecquenem" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026294v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028416v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroyer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913831v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028648v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Maigrot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028654v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028560v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028428v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028625v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028613v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028605v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913879v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028621v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028586v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028456v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucher" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028577v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028463v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028616v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028478v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028637v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028629v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028396v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028598v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028548v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02125213v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laporal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>