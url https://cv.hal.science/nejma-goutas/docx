--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -575,316 +575,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique d’une mort annoncée ? Quand la Loi de programmation de la recherche sonne le glas de la recherche publique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le « Colombier » à Chézy-sur-Marne (Aisne, France) : analyses préliminaires d'un site inédit du Dernier Maximum Glaciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Averbouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mémoires de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Préhistoire de l'Europe du Nord-Ouest : mobilités, climats et entités culturelles, Supplément du Bulletin de la Société Préhistorique Française (Les Mémoires de la SPF, pp.141-163</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014611v1</w:t>
+                <w:t xml:space="preserve">halshs-02398481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « Colombier » à Chézy-sur-Marne (Aisne, France) : analyses préliminaires d'un site inédit du Dernier Maximum Glaciaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronique d’une mort annoncée ? Quand la Loi de programmation de la recherche sonne le glas de la recherche publique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Goutas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bocquentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Montoya</w:t>
+                <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Averbouh</w:t>
+                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nejma Goutas</w:t>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.10216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02398481v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osseous materials industry from the Last Glacial Maximum: the special case of the &amp;quot;Colombier&amp;quot; assemblage in Chézy-sur-Marne (Aisne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -935,51 +935,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An osseous industry dated from the Last Glacial Maximum: the special case of the “Le Colombier” assemblage in Chézy-sur-Marne (Aisne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1039,77 +1039,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An osseous industry dated from the Last Glacial Maximum: the special case of the “Le Colombier” assemblage in Chézy-sur-Marne (Aisne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Montoya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30, pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1128,329 +1128,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03027733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « production baguettaire » au Gravettien : étude de cas et discussions à partir de l’industrie en bois de cervidé de Laugerie-Haute (Dordogne, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parures et objets d’art du Gravettien récent de Poiana Cireșului-Piatra Neamț (Roumanie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Cârciumaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena-Cristina Niţu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Christensen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcel Otte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Cîrstina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, in M. Christensen et N. Goutas (dir.), À coups d’éclats ! La fracturation des matières osseuses en Préhistoire : discussions autour d’une modalité d’exploitation en apparence simple et pourtant mal connue, mémoire 13</w:t>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (2), pp.220-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02398454v1</w:t>
+                <w:t xml:space="preserve">halshs-03027862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parures et objets d’art du Gravettien récent de Poiana Cireșului-Piatra Neamț (Roumanie)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marin Cârciumaru</w:t>
+                <w:t xml:space="preserve">La « production baguettaire » au Gravettien : étude de cas et discussions à partir de l’industrie en bois de cervidé de Laugerie-Haute (Dordogne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena-Cristina Niţu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nejma Goutas</w:t>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Otte</w:t>
+                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovidiu Cîrstina</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marianne Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'anthropologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122 (2), pp.220-260</w:t>
+              <w:t xml:space="preserve">Mémoires de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, in M. Christensen et N. Goutas (dir.), À coups d’éclats ! La fracturation des matières osseuses en Préhistoire : discussions autour d’une modalité d’exploitation en apparence simple et pourtant mal connue, mémoire 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03027862v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02398454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’Atlantique à l’Oural : l’exploitation des matières osseuses au Paléolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, in M. Christensen, N. Goutas et F.-X. Chauvière (dir.) – Os, bois, ivoire et corne : l’exploitation des matières dures d’origine animale,, Dossier spécial (7), pp.9-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1603,389 +1603,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Rod debitage by extraction : An overview of different cases identified for the Upper Palaeolithic and the Mesolithic in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Goutas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José-Miguel Tejero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marianne Christensen</w:t>
+                <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Innovation in the production and use of equipment in hard animal materials: origins and consequences in prehistoric societies from Palaeolithic to Mesolithic, 403, pp.1-4</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 403, pp.57-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.08.072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03028312v1</w:t>
+                <w:t xml:space="preserve">hal-01990099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Engraved Stone Pendant from Poiana Cireşului-Piatra Neamţ, Romania. New Contributions to the Understanding of Symbolic Behaviour in Gravettian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Cârciumaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.-C. Niţu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Cîrstina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeology, Ethnology and Anthropology of Eurasia / Arkheologija, Ehtnografija i Antropologija Evrazii</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 44 (4), pp.35-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03027767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rod debitage by extraction : An overview of different cases identified for the Upper Palaeolithic and the Mesolithic in Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Miguel Tejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Christensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 403, pp.57-67. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, Innovation in the production and use of equipment in hard animal materials: origins and consequences in prehistoric societies from Palaeolithic to Mesolithic, 403, pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.08.072⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01990099v1</w:t>
+                <w:t xml:space="preserve">halshs-03028312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Roque-Gageac, la grotte Maldidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koren Abanozian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2118,51 +2118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maksud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Delluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
@@ -2213,51 +2213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osseous technology as a reflection of chronological, economic and sociological aspects of Palaeolithic hunter-gatherers: Examples from key Aurignacian and Gravettian sites in South-West Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Miguel Tejero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 403, pp.79-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2451,51 +2451,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Bossats (Ormesson, Paris basin, France): A new early Gravettian bison processing camp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3587,51 +3587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gisement paléolithique multistratifié d'Ormesson (Seine-et-Marne) : Palethnologie ou pâle ethnologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ballinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3725,90 +3725,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « production baguettaire » au Gravettien. Étude de cas et discussions à partir de l’industrie en bois de cervidé de Laugerie-Haute (Dordogne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Hinguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Christensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« À coup d’éclats ! ». La fracturation des matières osseuses en Préhistoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société préhistorique française, Apr 2017, Paris, France. pp.139-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3833,51 +3833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fracturation lato sensu de l'os et du bois de cervidé : un bref historique des recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3958,51 +3958,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site des Bossats à Ormesson (Seine-et-Marne) : un campement solutréen dans le Bassin Parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ballinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4762,51 +4762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ballinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition Néandertal : un air de famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Auxerre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4857,324 +4857,324 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Pré)Histoires d'Ormesson, Récit de 15 ans de fouilles archéologiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">En nomadisant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Jamon</w:t>
+                <w:t xml:space="preserve">Carole Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bachellerie</w:t>
-[...47 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claudine Karlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Goutas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Averbouh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cahiers d'anthropologie sociale. L’Herne, 2020 (21), 161 p., 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307124v2</w:t>
+                <w:t xml:space="preserve">hal-04268758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En nomadisant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(Pré)Histoires d'Ormesson, Récit de 15 ans de fouilles archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Ferret</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Olivier Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS; Ministère de la culture et de la communication. pp.271, 2023, Technologie et Ethnologie des Mondes Préhistoriques (UMR TEMPS), </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Karlin</w:t>
-[...34 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.34847/nkl.06de250i⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268758v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307124v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nomadiser au passé. Première partie des Actes du colloque international &amp;quot;Qu’est-ce qu’être nomade au fil des temps passés, présents et futurs ?&amp;quot; novembre 2021 MNHN, Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Karlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nouvelles de l'Archéologie. Maison des Sciences de l’homme FMSH, 171, 71 p., 2023, 9782735129409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5293,51 +5293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nomad lives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5390,51 +5390,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« À coup d’éclats ! » La fracturation des matières osseuses en préhistoire : discussion autour d’une modalité d’exploitation en apparence simple et pourtant mal connue. Actes de la séance de la Société préhistorique française de Paris (25 avril 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5478,51 +5478,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Os, bois, ivoire et corne : l’exploitation des matières dures d’origine animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5804,51 +5804,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question des associations entre restes humains, mobilier et art au Paléolithique : un axe de recherche majeur pour Dominique Henry-Gambier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5933,51 +5933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question des associations entre restes humains, mobilier et art : un axe de recherche majeur pour Dominique Henry-Gambier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6056,575 +6056,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Le Gravettien du Nord-Ouest de l’Europe à l’aube du xxie siècle : objectifs du colloque et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rayssien ? Vous avez dit Rayssien ? : Approche multi-proxies d’une culture préhistorique du Gravettien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Klaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...36 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Laccarière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William E. Banks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Touzé; Nejma Goutas; Hélène Salomon; Pierre Noiret. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in O. Touzé, N. Goutas, H. Salomon &amp; P. Noiret (dir.) (2021) – Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures / Gravettian societies in North-western Europe: new sites, new data, new readings. Liège, Presses Universitaires de Liège (ERAUL, 150 / Anthropologica et Praehistorica, 130), p. 11-19.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-2-87562-297-6</w:t>
+              <w:t xml:space="preserve">Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures / Gravettian societies in North-western Europe: new sites, new data, new readings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 150, Presses Universitaires de Liège, pp.323-366, 2021, ERAUL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511372v1</w:t>
+                <w:t xml:space="preserve">halshs-03094625v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Noiret</w:t>
+                <w:t xml:space="preserve">Nomad lives: from Prehistoric Times to the Present Day</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aline AVERBOUH; Nejma GOUTAS; Sophie MERY. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in O. Touzé, N. Goutas, H. Salomon &amp; P. Noiret (dir.) (2021) – Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures / Gravettian societies in North-western Europe: new sites, new data, new readings. Liège, Presses Universitaires de Liège (ERAUL, 150 / Anthropologica et Praehistorica, 130), p. 367-370.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nomad lives: from Prehistoric Times to the Present Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Muséum national d'Histoire Naturelle, pp.15-24, 2021, Natures en sociétés, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/nes04⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511379v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04300754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures. Conclusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. Le Gravettien du Nord-Ouest de l’Europe à l’aube du xxie siècle : objectifs du colloque et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Goutas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Touzé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 130, Presses Universitaires de Liège, pp.365-368, 2021, Anthropologica et Praehistorica, 978-2-87562-297-6</w:t>
+              <w:t xml:space="preserve">in O. Touzé, N. Goutas, H. Salomon &amp; P. Noiret (dir.) (2021) – Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures / Gravettian societies in North-western Europe: new sites, new data, new readings. Liège, Presses Universitaires de Liège (ERAUL, 150 / Anthropologica et Praehistorica, 130), p. 11-19.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-87562-297-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342277v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nomad lives: from Prehistoric Times to the Present Day</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Averbouh</w:t>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nomad lives: from Prehistoric Times to the Present Day</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">in O. Touzé, N. Goutas, H. Salomon &amp; P. Noiret (dir.) (2021) – Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures / Gravettian societies in North-western Europe: new sites, new data, new readings. Liège, Presses Universitaires de Liège (ERAUL, 150 / Anthropologica et Praehistorica, 130), p. 367-370.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-87562-297-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04300754v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayssien ? Vous avez dit Rayssien ? : Approche multi-proxies d’une culture préhistorique du Gravettien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Klaric</w:t>
+                <w:t xml:space="preserve">Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures. Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Olivier Touzé; Nejma Goutas; Hélène Salomon; Pierre Noiret. </w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Touzét; Nejma Goutas; Hélène Salomon; Pierre Noiret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures / Gravettian societies in North-western Europe: new sites, new data, new readings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 150, Presses Universitaires de Liège, pp.323-366, 2021, ERAUL</w:t>
+              <w:t xml:space="preserve">Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 130, Presses Universitaires de Liège, pp.365-368, 2021, Anthropologica et Praehistorica, 978-2-87562-297-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03094625v2</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review of the Gravettian Collections from the Excavation of Maisières ‘Canal’ (Prov. of Hainaut, Belgium)A Combined Study of Fossil and Non-Fossil Animal Resources for Alimentary and Technical Exploitation</w:t>
               </w:r>
@@ -6733,320 +6733,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cultural dynamics of Upper Paleolithic to the East of the Carpathians reflected by the characteristics of the Bistrița Valley settlements (Romania), with special focus on the occupations from Poiana Cireșului site</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marin Cârciumaru</w:t>
+                <w:t xml:space="preserve">Introduction : Nomads, …and lives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Averbouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MNHN. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIe congrès mondial UISPP, 4-9 juin 2018, actes de la session XVII-4, Studies on the Palaeolithic of Western Eurasia (Archaeopress 2021), p. 88–101.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Nomad lives: from Prehistoric Times to the Present Day.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PSM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-25, 2021, Natures en Sociétés, 978-2-85653-966-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511362v1</w:t>
+                <w:t xml:space="preserve">hal-03511316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Nomads, …and lives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Mery</w:t>
+                <w:t xml:space="preserve">The cultural dynamics of Upper Paleolithic to the East of the Carpathians reflected by the characteristics of the Bistrița Valley settlements (Romania), with special focus on the occupations from Poiana Cireșului site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena-Cristina Niţu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Cârciumaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Cîrstina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Nicolae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nomad lives: from Prehistoric Times to the Present Day.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.1-25, 2021, Natures en Sociétés, 978-2-85653-966-8</w:t>
+              <w:t xml:space="preserve">XVIIIe congrès mondial UISPP, 4-9 juin 2018, actes de la session XVII-4, Studies on the Palaeolithic of Western Eurasia (Archaeopress 2021), p. 88–101.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511316v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « Colombier » à Chézy-sur-Marne (Aisne, France) : analyses préliminaires d'un site inédit du Dernier Maximum Glaciaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7118,77 +7118,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le “ Colombier ” à Chézy sur Marne (Aisne): analyses préliminaires d’un site inédit du Dernier Maximum Glaciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7247,77 +7247,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « Colombier » à Chézy-sur-Marne (Aisne, France) : analyses préliminaires d'un site inédit du Dernier Maximum Glaciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7370,423 +7370,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le gisement paléolithique multistratifié d’Ormesson (Seine-et-Marne) : Palethnologie ou pâle ethnologie ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Le gisement paléolithique multistratifié « les Bossats » à Ormesson (Seine-et-Marne, France) : palethnographie ou pâle ethnographie ? Une synthèse des huit premières années de fouille (2009-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ballinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Dumarçay</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire de l’Europe du Nord-Ouest : mobilité, climats et entités culturelles, session 2 (Palethnologie du Paléolithique supérieur ancien: où en sommes-nous ?), actes du XXVIIIe Congrès Préhistorique de France (Amiens, 30 mai-4 juin 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Préhistorique Française, pp.231-261, 2019, Mémoires de la Société Préhistorique Française</w:t>
+              <w:t xml:space="preserve">Actes du XXVIIIe congrès préhistorique de France – Amiens, 30 mai-4 juin 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 : Paléolithique supérieur ancien, Paléolithique final – Mésolithique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société préhistorique française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.231-261, 2019, Préhistoire de l’Europe du Nord-Ouest : mobilités, climats et identités culturelles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03023509v1</w:t>
+                <w:t xml:space="preserve">hal-02473149v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Site of Les Bossats in Ormesson (Seine-et-Marne, France): A Vast Solutrean Campsite in the Paris Basin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Le gisement paléolithique multistratifié d’Ormesson (Seine-et-Marne) : Palethnologie ou pâle ethnologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ballinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Isabell Schmidt; João Cascalheira; Nuno Bicho; Gerd-Christian Weninger. </w:t>
+              <w:t xml:space="preserve">Cyril Montoya; Jean-Pierre Fagnant; Jean-Luc Locht. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Adaptations to the Last Glacial Maximum. The Solutrean and its Neighbors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.65-88, 2019, 978-1-5275-3848-1</w:t>
+              <w:t xml:space="preserve">Préhistoire de l’Europe du Nord-Ouest : mobilité, climats et entités culturelles, session 2 (Palethnologie du Paléolithique supérieur ancien: où en sommes-nous ?), actes du XXVIIIe Congrès Préhistorique de France (Amiens, 30 mai-4 juin 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Préhistorique Française, pp.231-261, 2019, Mémoires de la Société Préhistorique Française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03023521v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03023509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le gisement paléolithique multistratifié « les Bossats » à Ormesson (Seine-et-Marne, France) : palethnographie ou pâle ethnographie ? Une synthèse des huit premières années de fouille (2009-2016)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">The Site of Les Bossats in Ormesson (Seine-et-Marne, France): A Vast Solutrean Campsite in the Paris Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Baillet</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ballinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Dumarcay</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabell Schmidt; João Cascalheira; Nuno Bicho; Gerd-Christian Weninger. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du XXVIIIe congrès préhistorique de France – Amiens, 30 mai-4 juin 2016</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.231-261, 2019, Préhistoire de l’Europe du Nord-Ouest : mobilités, climats et identités culturelles</w:t>
+              <w:t xml:space="preserve">Human Adaptations to the Last Glacial Maximum. The Solutrean and its Neighbors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.65-88, 2019, 978-1-5275-3848-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473149v2</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03023521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mégacéros : présence/absence d’un cervidé qui ne passe pas inaperçu…ou presque !</w:t>
               </w:r>
@@ -7951,345 +7951,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03028371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction, partition, réduction ou fracturation ? De quoi parlons-nous ? Discussion sur la production de supports allongés (baguette, éclat baguettaire vs éclat)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pourquoi la fracturation ? Enjeux terminologiques, analytiques et perspectives palethnologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Christensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marianne Christensen; Nejma Goutas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">«À coup d’eclats!»: La fracturation des matières osseuses en préhistoire: discussion autour d’une modalité d’exploitation en apparence simple et pourtant mal connue ; actes de la séance de la Société préhistorique française de Paris (25 avril 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 13, Société Préhistorique Française, pp.55-76, 2018, Séance de la Société Préhistorique Française</w:t>
+              <w:t xml:space="preserve">«À coup d’éclats!»: La fracturation des matières osseuses en préhistoire: discussion autour d’une modalité d’exploitation en apparence simple et pourtant mal connue ; actes de la séance de la Société préhistorique française de Paris (25 avril 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, Société Préhistorique Française, pp.13-22, 2018, Séances de la Société préhistorique française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03028338v1</w:t>
+                <w:t xml:space="preserve">halshs-03028325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi la fracturation ? Enjeux terminologiques, analytiques et perspectives palethnologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Extraction, partition, réduction ou fracturation ? De quoi parlons-nous ? Discussion sur la production de supports allongés (baguette, éclat baguettaire vs éclat)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Goutas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Christensen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marianne Christensen; Nejma Goutas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">«À coup d’éclats!»: La fracturation des matières osseuses en préhistoire: discussion autour d’une modalité d’exploitation en apparence simple et pourtant mal connue ; actes de la séance de la Société préhistorique française de Paris (25 avril 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 13, Société Préhistorique Française, pp.13-22, 2018, Séances de la Société préhistorique française</w:t>
+              <w:t xml:space="preserve">«À coup d’eclats!»: La fracturation des matières osseuses en préhistoire: discussion autour d’une modalité d’exploitation en apparence simple et pourtant mal connue ; actes de la séance de la Société préhistorique française de Paris (25 avril 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, Société Préhistorique Française, pp.55-76, 2018, Séance de la Société Préhistorique Française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03028325v1</w:t>
+                <w:t xml:space="preserve">halshs-03028338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exploitation du bois de cervidé dans les niveaux gravettiens d’Isturitz (Pyrénées-Atlantiques, France) : données techniques et perspectives socio-économiques</w:t>
+                <w:t xml:space="preserve">L’exploitation des matières osseuses dans l’Aurignacien ancien de la Salle de Saint-Martin de la grotte d’Isturitz (Pyrénées-Atlantiques) : résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Normand; Pierre Cattelain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La grotte d’Isturitz. Fouilles anciennes et récentes, Actes de la table ronde du cinquantenaire du classement comme Monument Historique des grottes d’Isturitz et d’Oxocelhaya (Hasparren, 14-15 novembre 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CEDARC, pp.77-94, 2017</w:t>
+              <w:t xml:space="preserve">, CEDARC, pp.205-223, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03028359v1</w:t>
+                <w:t xml:space="preserve">halshs-03028346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exploitation des matières osseuses dans l’Aurignacien ancien de la Salle de Saint-Martin de la grotte d’Isturitz (Pyrénées-Atlantiques) : résultats préliminaires</w:t>
+                <w:t xml:space="preserve">L’exploitation du bois de cervidé dans les niveaux gravettiens d’Isturitz (Pyrénées-Atlantiques, France) : données techniques et perspectives socio-économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Normand; Pierre Cattelain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La grotte d’Isturitz. Fouilles anciennes et récentes, Actes de la table ronde du cinquantenaire du classement comme Monument Historique des grottes d’Isturitz et d’Oxocelhaya (Hasparren, 14-15 novembre 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CEDARC, pp.205-223, 2017</w:t>
+              <w:t xml:space="preserve">, CEDARC, pp.77-94, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03028346v1</w:t>
+                <w:t xml:space="preserve">halshs-03028359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravettian Projectile Points: Considerations About the Evolution of Osseous Hunting Weapons in France</w:t>
               </w:r>
@@ -8581,51 +8581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8804,51 +8804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ballinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8954,51 +8954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’équipement en ivoire de mammouth dans le Paléolithique supérieur français, in Mémoire de Mammouth». Catalogue de l’exposition du Musée national de Préhistoire - Les Eyzies de Tayac 29 juin – novembre 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9029,51 +9029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Roque-Gageac, la grotte Maldidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koren Abanozian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9193,51 +9193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ballinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9356,51 +9356,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte du Trilobite (Arcy-Sur-Cure, Bourgogne), exposé sur le site d’Arcy et au musée de l’Avallonnais à Avallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9457,51 +9457,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grottes d’Arcy-sur-Cure, exposition permanente, salle de Préhistoire du musée de l’Avallonais à Avallon (89)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ballinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9629,51 +9629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9712,103 +9712,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igue du Gral, Rapport de projet collectif de recherches 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐christophe Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC / SRA Occitanie; Université Bordeaux; Muséum Genève; CNRS. 2025, pp.105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9824,207 +9824,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GOUTAS N. ET M. ONFRAY dir. (2023) - GéoARChéologie et ARChéologie des grottes préhistoriques du massif d’ARCy-sur-Cure/Saint-Moré (Bourgogne Franche-Comté) - Des objets archéologiques aux trajectoires humaines collectives, Bilan d’activités, projet G3ARC 2021 -2023 et prospectives, Projet MSH Mondes – Axe 4 « Objets », 3 volumes (271 p., annexes 1 et 2 : 275 p. et 23 p.)</w:t>
+                <w:t xml:space="preserve">L’industrie en matières dures d’origine organique du site de Pomongwe : la série Cooke retrouvée ! in Bourdier C., A. Nhamo, G. Porraz et K. Machiwenyika (coord.), L’art rupestre des chasseurs-collecteurs du Later Stone Age d’Afrique australe : apparition, filiations et ruptures dans les Matobo, Zimbabwe (MEAE-IUF MATOBART), Quadriennal 2021-2024, rapport annuel 2023, Ministère de l’Europe et des affaires étrangères.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">CNRS; Inrap; Université de Paris 1 Panthéon - Sorbonne; Université Jean Jaurès; Université de Lyon 2. 2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Jean Jaurès; CNRS; Insititut universitaire de France; Institut français d'Afrique du Sud - Recherche. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380939v1</w:t>
+                <w:t xml:space="preserve">hal-04380916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’industrie en matières dures d’origine organique du site de Pomongwe : la série Cooke retrouvée ! in Bourdier C., A. Nhamo, G. Porraz et K. Machiwenyika (coord.), L’art rupestre des chasseurs-collecteurs du Later Stone Age d’Afrique australe : apparition, filiations et ruptures dans les Matobo, Zimbabwe (MEAE-IUF MATOBART), Quadriennal 2021-2024, rapport annuel 2023, Ministère de l’Europe et des affaires étrangères.</w:t>
+                <w:t xml:space="preserve">GOUTAS N. ET M. ONFRAY dir. (2023) - GéoARChéologie et ARChéologie des grottes préhistoriques du massif d’ARCy-sur-Cure/Saint-Moré (Bourgogne Franche-Comté) - Des objets archéologiques aux trajectoires humaines collectives, Bilan d’activités, projet G3ARC 2021 -2023 et prospectives, Projet MSH Mondes – Axe 4 « Objets », 3 volumes (271 p., annexes 1 et 2 : 275 p. et 23 p.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Université Jean Jaurès; CNRS; Insititut universitaire de France; Institut français d'Afrique du Sud - Recherche. 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Onfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Barriquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS; Inrap; Université de Paris 1 Panthéon - Sorbonne; Université Jean Jaurès; Université de Lyon 2. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380916v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Paléolithique et le Mésolithique (CTRA Est) : bilan 2021 et perspectives, 12 pages, in Rapports d’activité 2021 des CTRA (Commissions territoriales de la recherche archéologique)</w:t>
               </w:r>
@@ -10066,580 +10066,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03901469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bois de renne du Solutréen d’Ormesson : avancement des recherches in Bodu P. (dir.), Le gisement du Paléolithique moyen et du Paléolithique supérieur des Bossats. Ormesson (Seine-et-Marne), Rapport annuel de fouille (2022), SRA Ile-de-France, 8 pages</w:t>
+                <w:t xml:space="preserve">Étude typo-technologique de l’industrie osseuse de la grotte des Morts : des données en en partie dissonantes avec celles de l’industrie lithique, in M. Parthenay (de), C. Sarrazin, (coord.), La Grotte des Morts. Rapport 2022 d’Aide à la Préparation de Publication. DRAC Nouvelle-Aquitaine, 46 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">SRA Ile de France. 2022</w:t>
+              <w:t xml:space="preserve">DRAC Nouvelle-Aquitaine. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03901086v1</w:t>
+                <w:t xml:space="preserve">hal-03901008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique d’occupation du massif d’Arcy-sur-Cure et de la vallée de la Cure au cours de la Préhistoire, Projet G3ARC, Rapport d’opération de sondage de décembre 2021, SRA Bourgogne Franche-Comté, 48 pages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marylise Onfray</w:t>
+                <w:t xml:space="preserve">La Grotte des Morts. Rapport d’Aide à la Préparation de Publication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane de Parthenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Cossart</w:t>
+                <w:t xml:space="preserve">Emilie Lesvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">DRAC / SRA / CRMH Bourgogne-Franche-Comté. 2022</w:t>
+              <w:t xml:space="preserve">DRAC Nouvelle-Aquitaine, Service Régional de l’Archéologie. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03895747v1</w:t>
+                <w:t xml:space="preserve">hal-04929110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Grotte des Morts. Rapport d’Aide à la Préparation de Publication</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les pièces d’art mobilier de la collection Victor Aubert : un travail de faussaire(s) ! in O. Blin (dir), La Vallée de la Mauldre. Evolution d’un site dans son territoire sur la longue durée. Approche diachronique archéologique, historique et environnementale d’une petite vallée affluente de la Seine sur la longue durée (Préhistoire ancienne-Epoque Contemporaine) », rapport de PCR région Ile de France, triennal 2020-2022, rapport de 33 pages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Goutas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane de Parthenay</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-04929110v1</w:t>
+                <w:t xml:space="preserve">hal-03895347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pièces d’art mobilier de la collection Victor Aubert : un travail de faussaire(s) ! in O. Blin (dir), La Vallée de la Mauldre. Evolution d’un site dans son territoire sur la longue durée. Approche diachronique archéologique, historique et environnementale d’une petite vallée affluente de la Seine sur la longue durée (Préhistoire ancienne-Epoque Contemporaine) », rapport de PCR région Ile de France, triennal 2020-2022, rapport de 33 pages.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique d’occupation du massif d’Arcy-sur-Cure et de la vallée de la Cure au cours de la Préhistoire, Projet G3ARC, Rapport d’opération de sondage de mai 2022, SRA Bourgogne Franche-Comté, 58 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Onfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">CNRS. 2022</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Barriquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chailloux Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA Bourgogne-Franche-Comté - DRAC. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03895347v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique d’occupation du massif d’Arcy-sur-Cure et de la vallée de la Cure au cours de la Préhistoire, Projet G3ARC, Rapport d’opération de sondage de mai 2022, SRA Bourgogne Franche-Comté, 58 pages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les bois de renne du Solutréen d’Ormesson : avancement des recherches in Bodu P. (dir.), Le gisement du Paléolithique moyen et du Paléolithique supérieur des Bossats. Ormesson (Seine-et-Marne), Rapport annuel de fouille (2022), SRA Ile-de-France, 8 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">SRA Bourgogne-Franche-Comté - DRAC. 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA Ile de France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03895699v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude typo-technologique de l’industrie osseuse de la grotte des Morts : des données en en partie dissonantes avec celles de l’industrie lithique, in M. Parthenay (de), C. Sarrazin, (coord.), La Grotte des Morts. Rapport 2022 d’Aide à la Préparation de Publication. DRAC Nouvelle-Aquitaine, 46 pages.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique d’occupation du massif d’Arcy-sur-Cure et de la vallée de la Cure au cours de la Préhistoire, Projet G3ARC, Rapport d’opération de sondage de décembre 2021, SRA Bourgogne Franche-Comté, 48 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Onfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">DRAC Nouvelle-Aquitaine. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC / SRA / CRMH Bourgogne-Franche-Comté. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03901008v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du potentiel des séries d’industrie en matières dures d’origine organique du site de Pomongwe : résultats préliminaires, in Bourdier C. (coord.), L’art rupestre des chasseurs-collecteurs du Later Stone Age d’Afrique australe : apparition, filiations et ruptures dans les Matobo, Zimbabwe (Matobart), Quadriennal 2021-2024, rapport annuel 2022, Ministère des affaires étrangères; rapports d'étude version courte (5 pages) et version longue en annexes (16 pages)</w:t>
               </w:r>
@@ -10747,482 +10747,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03094800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« l’année des bois » : nouvelles découvertes et apport de la restauration à la relecture des bois anciennement découverts</w:t>
+                <w:t xml:space="preserve">Avancement des analyses sur l’outil en bois de cervidé de la grotte de Cussac et perspectives pour l’année 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Tisnérat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511424v1</w:t>
+                <w:t xml:space="preserve">hal-03511421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de fouille programmée 2020 (3ème année de la triennale 2018-2020) Amiens-Renancourt 1, Amiens (Somme), ZAC de Renancourt, rue Haute des Champs</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2021, pp.252</w:t>
+                <w:t xml:space="preserve">Premières considérations sur les pièces d’industrie osseuse de la grotte du Diable (collection Victor Aubert). Contribution au rapport annuel d'activité du PCR &amp;quot;La Vallée de la Mauldre. Evolution d’un site dans son territoire sur la longue durée. Approche diachronique archéologique, historique et environnementale d’une petite vallée affluente de la Seine sur la longue durée (Préhistoire ancienne-Epoque Contemporaine)&amp;quot;, rapport de PCR région Ile de France (dir. O. Blin).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Goutas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214008v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03094784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématiques relatives à l'étude de l'industrie osseuse de la grotte des Morts (Brive-la-Gaillarde, Corrèze, France). Contribution au rapport annuel du projet d’Aide à la Préparation de Publication (dir. M. de Parthenay et C. Sarrazin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Limousin. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03094763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières considérations sur les pièces d’industrie osseuse de la grotte du Diable (collection Victor Aubert). Contribution au rapport annuel d'activité du PCR &amp;quot;La Vallée de la Mauldre. Evolution d’un site dans son territoire sur la longue durée. Approche diachronique archéologique, historique et environnementale d’une petite vallée affluente de la Seine sur la longue durée (Préhistoire ancienne-Epoque Contemporaine)&amp;quot;, rapport de PCR région Ile de France (dir. O. Blin).</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA. 2021</w:t>
+                <w:t xml:space="preserve">Rapport de fouille programmée 2020 (3ème année de la triennale 2018-2020) Amiens-Renancourt 1, Amiens (Somme), ZAC de Renancourt, rue Haute des Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Coudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2021, pp.252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03094784v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancement des analyses sur l’outil en bois de cervidé de la grotte de Cussac et perspectives pour l’année 2022</w:t>
+                <w:t xml:space="preserve">« l’année des bois » : nouvelles découvertes et apport de la restauration à la relecture des bois anciennement découverts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Tisnérat</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03511421v1</w:t>
+                <w:t xml:space="preserve">hal-03511424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommes et milieux : évolution, interactions. Rapport de conjoncture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11281,267 +11281,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de fouille programmée 2019 (2ème année de la triennale 2018-2020) Amiens-Renancourt 1, Amiens (Somme), ZAC de Renancourt, rue Haute des Champs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paule Coudret</w:t>
+                <w:t xml:space="preserve">Vallée de la Mauldre (Yvelines). Approche diachronique archéologique, historique et environnementale d’une petite vallée affluente de la Seine sur la longue durée (Préhistoire ancienne – Époque moderne). Rapport de PCR de l’année 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rouffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Domenech-Jaulneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2020, pp.116</w:t>
+              <w:t xml:space="preserve">Service régional de l'archéologie d'Île-de-France; Fédération archéologique Val de Seine. 2020, pp.225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913844v1</w:t>
+                <w:t xml:space="preserve">hal-03871786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vallée de la Mauldre (Yvelines). Approche diachronique archéologique, historique et environnementale d’une petite vallée affluente de la Seine sur la longue durée (Préhistoire ancienne – Époque moderne). Rapport de PCR de l’année 2019</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport de fouille programmée 2019 (2ème année de la triennale 2018-2020) Amiens-Renancourt 1, Amiens (Somme), ZAC de Renancourt, rue Haute des Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Coudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2020, pp.116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Domenech-Jaulneau</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03871786v1</w:t>
+                <w:t xml:space="preserve">hal-02913844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les Tarterêts III » 20 rue Gustave Eiffel Île-de-France, Essonne (91), Rapport de fouille programmée 2019</w:t>
               </w:r>
@@ -11566,51 +11566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Caron-Laviolette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11643,267 +11643,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vallée de La Mauldre (Yvelines). Approche diachronique archéologique, historique et environnementale d’une petite vallée affluente de la Seine sur la longue durée (Préhistoire ancienne – Époque moderne). Projet de PCR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude de Mecquenem</w:t>
+                <w:t xml:space="preserve">Rapport de fouille programmée 2018 (1ère année de la triennale 2018-2020) Amiens-Renancourt 1, Amiens (Somme), ZAC de Renancourt, rue Haute des Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Coudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Service régional de l'archéologie d'Île-de-France; Fédération archéologique Val de Seine. 2019, pp.54</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2019, pp.117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871925v1</w:t>
+                <w:t xml:space="preserve">hal-02913831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan final d’activité : Projet 2ARC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS - Arscan. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03026294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrer, analyser et restituer la richesse des occupations multi-stratifiées des Bossats : réflexion prospectives sur les défis futurs et sur des solutions méthodologiques éventuelles (SIG ; Tachéomètre ; photogrammétrie), in Bodu P. (dir.), Le gisement du Paléolithique moyen et du Paléolithique supérieur des Bossats. Ormesson (Seine-et-Marne). Rapport de fouille annuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11915,179 +11919,175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie d'Île-de-France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03028416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de fouille programmée 2018 (1ère année de la triennale 2018-2020) Amiens-Renancourt 1, Amiens (Somme), ZAC de Renancourt, rue Haute des Champs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paule Coudret</w:t>
+                <w:t xml:space="preserve">Vallée de La Mauldre (Yvelines). Approche diachronique archéologique, historique et environnementale d’une petite vallée affluente de la Seine sur la longue durée (Préhistoire ancienne – Époque moderne). Projet de PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rouffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude de Mecquenem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2019, pp.117</w:t>
+              <w:t xml:space="preserve">Service régional de l'archéologie d'Île-de-France; Fédération archéologique Val de Seine. 2019, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02913831v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail d’experts … (faussaires) ? : enquête historiographique et archéologique sur une collection d’industrie osseuse et d’art mobilier des plus singulières ! In O. Blin (dir), La Vallée de la Mauldre. Evolution d’un site dans son territoire sur la longue durée. Approche diachronique archéologique, historique et environnementale d’une petite vallée affluente de la Seine sur la longue durée (Préhistoire ancienne-Epoque Contemporaine). Rapport de PCR</w:t>
               </w:r>
@@ -12462,159 +12462,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03028625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exploitation technique des ressources animales dans le niveau solutréen d’ormesson : nouvelles données et synthèse de 2013 à 2018, in Bodu P. (dir.), Le gisement du Paléolithique moyen et du Paléolithique supérieur des Bossats. Ormesson (Seine-et-Marne), Rapport de triennale de fouille (2016-2018)</w:t>
+                <w:t xml:space="preserve">L’exploitation technique des ressources animales dans le niveau gravettien d’ormesson : nouvelles données et synthèse de 2009 à 2018, in Bodu P. (dir.), Le gisement du Paléolithique moyen et du Paléolithique supérieur des Bossats. Ormesson (Seine-et-Marne), Rapport de triennale de fouille (2016-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional d’archéologie d’Île-de-France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03028613v1</w:t>
+                <w:t xml:space="preserve">halshs-03028605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exploitation technique des ressources animales dans le niveau gravettien d’ormesson : nouvelles données et synthèse de 2009 à 2018, in Bodu P. (dir.), Le gisement du Paléolithique moyen et du Paléolithique supérieur des Bossats. Ormesson (Seine-et-Marne), Rapport de triennale de fouille (2016-2018)</w:t>
+                <w:t xml:space="preserve">L’exploitation technique des ressources animales dans le niveau solutréen d’ormesson : nouvelles données et synthèse de 2013 à 2018, in Bodu P. (dir.), Le gisement du Paléolithique moyen et du Paléolithique supérieur des Bossats. Ormesson (Seine-et-Marne), Rapport de triennale de fouille (2016-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional d’archéologie d’Île-de-France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03028605v1</w:t>
+                <w:t xml:space="preserve">halshs-03028613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de fouille programmée 2017 (3ème année de la triennale 2015-2017) Amiens-Renancourt 1, Amiens (Somme), ZAC de Renancourt, rue Haute des Champs</w:t>
               </w:r>
@@ -12626,51 +12626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12848,294 +12848,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03028586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de fouille programmée 2015, Amiens-Renancourt 1, (Somme)». Rapport intermédiaire 1ère année triennale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Note préliminaire concernant les perles en os découvertes en 2015 à Maldidier, in Boudadi-Maligne M. et al., Grotte du maldidier (La Roque-Gageac, Dordogne), Fouille programmée pluriannuelle 2014-2016, rapport intermédiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Antoine</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie d'Île-de-France. 2016</w:t>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Goutas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie. Aquitaine. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03028456v1</w:t>
+                <w:t xml:space="preserve">halshs-03028463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’artefact en matière osseuse d’Amiens-Renancourt 1. Rapport d’opération annuel 2015-2016, C. Paris (dir.), Rapport de fouilles programmées Amiens-Renancourt 1, ZAC de Renancourt, rue Haute des Champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional d’archéologie de Picardie. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03028577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note préliminaire concernant les perles en os découvertes en 2015 à Maldidier, in Boudadi-Maligne M. et al., Grotte du maldidier (La Roque-Gageac, Dordogne), Fouille programmée pluriannuelle 2014-2016, rapport intermédiaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport de fouille programmée 2015, Amiens-Renancourt 1, (Somme)». Rapport intermédiaire 1ère année triennale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solange Rigaud</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie. Aquitaine. 2016</w:t>
+                <w:t xml:space="preserve">A. Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Coudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie d'Île-de-France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03028463v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03028456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exploitation technique des ressources animales sur le site des Bossats à Ormesson : nouvelles données de la campagne et du post-fouille 2016, in Bodu P. (dir.), Le gisement du Paléolithique moyen et du Paléolithique supérieur des Bossats. Ormesson (Seine-et-Marne), Rapport de 1ère année de fouille triennale (2016-2018)</w:t>
               </w:r>
@@ -13187,51 +13187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’industrie en matières osseuses du site de Chézy sur Marne campagnes 2012 à 2014». Fouilles programmées du site de plein air Le Colombier, à Chézy-sur-Marne, Aisne, C. Montoya (dir.), rapport d’activité triennale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13260,383 +13260,383 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03028478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’outil en bois de renne de la branche Amont : analyses technologique et tracéologique, In : J. Jaubert (dir.), Grotte de Cussac (Le Buisson-de-Cadouin, Dordogne). Projet collectif de recherche 2014, Prospection avec relevé d’art rupestre - Triennale 2013–15</w:t>
+                <w:t xml:space="preserve">L’outil en bois de renne de la branche Amont : analyses technologique et tracéologique». J. Jaubert (dir.). Projet collectif de recherche (PCR), Grotte de Cussac (Le Buisson-de-Cadouin, Dordogne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie d'Aquitaine. 2015</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Legrand-Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie d'Aquitaine. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03028637v1</w:t>
+                <w:t xml:space="preserve">halshs-03028629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’outil en bois de renne de la branche Amont : analyses technologique et tracéologique». J. Jaubert (dir.). Projet collectif de recherche (PCR), Grotte de Cussac (Le Buisson-de-Cadouin, Dordogne)</w:t>
+                <w:t xml:space="preserve">L’outil en bois de renne de la branche Amont : analyses technologique et tracéologique, In : J. Jaubert (dir.), Grotte de Cussac (Le Buisson-de-Cadouin, Dordogne). Projet collectif de recherche 2014, Prospection avec relevé d’art rupestre - Triennale 2013–15</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie d'Aquitaine. 2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie d'Aquitaine. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03028629v1</w:t>
+                <w:t xml:space="preserve">halshs-03028637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’industrie en matières osseuses du site de Chézy sur Marne campagnes 2012 à 2014. Cyril Montoya (Dir.) fouilles programmées du site de plein air Le Colombier, à Chézy-sur-Marne, Aisne». Rapport de fouille programmée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’exploitation technique des ressources animales au sein du locus gravettien du site des Bossats à Ormesson : nouvelles données de la campagne 2015 et synthèse sur l’ensemble des campagnes de fouilles (2009-2015). P. Bodu (dir.) Le gisement du Paléolithique moyen et du Paléolithique supérieur des Bossats. Ormesson (Seine-et-Marne), 77348. Rapport de synthèse (3e année de fouille, autorisation triannuelle 2013-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie d'Île-de-France. 2015</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional d’archéologie d’Île-de-France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03028396v1</w:t>
+                <w:t xml:space="preserve">halshs-03028598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exploitation technique des ressources animales au sein du locus gravettien du site des Bossats à Ormesson : nouvelles données de la campagne 2015 et synthèse sur l’ensemble des campagnes de fouilles (2009-2015). P. Bodu (dir.) Le gisement du Paléolithique moyen et du Paléolithique supérieur des Bossats. Ormesson (Seine-et-Marne), 77348. Rapport de synthèse (3e année de fouille, autorisation triannuelle 2013-2015)</w:t>
+                <w:t xml:space="preserve">Des bois de renne dans le locus solutréen : une présence récurrente, une répartition spatiale non fortuite, mais quid des stigmates techniques ? Nouvelles données de la campagne 2015 et synthèse des campagnes de fouilles 2013-2015. P. Bodu (dir.) Le gisement du Paléolithique moyen et du Paléolithique supérieur des Bossats. Ormesson (Seine-et-Marne), 77348. Rapport de synthèse (3e année de fouille, autorisation triannuelle 2013-2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional d’archéologie d’Île-de-France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03028598v1</w:t>
+                <w:t xml:space="preserve">halshs-03028548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des bois de renne dans le locus solutréen : une présence récurrente, une répartition spatiale non fortuite, mais quid des stigmates techniques ? Nouvelles données de la campagne 2015 et synthèse des campagnes de fouilles 2013-2015. P. Bodu (dir.) Le gisement du Paléolithique moyen et du Paléolithique supérieur des Bossats. Ormesson (Seine-et-Marne), 77348. Rapport de synthèse (3e année de fouille, autorisation triannuelle 2013-2015</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’industrie en matières osseuses du site de Chézy sur Marne campagnes 2012 à 2014. Cyril Montoya (Dir.) fouilles programmées du site de plein air Le Colombier, à Chézy-sur-Marne, Aisne». Rapport de fouille programmée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Averbouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional d’archéologie d’Île-de-France. 2015</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie d'Île-de-France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03028548v1</w:t>
+                <w:t xml:space="preserve">halshs-03028396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13941,51 +13941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Deneuve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bri&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105285" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424436v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Brochard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452578v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1516q" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342140v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342113v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014611v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10216" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Montoya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumarcay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090433v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Montoyac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039641v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.5028" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027733v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398454v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027862v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin C&#226;rciumaru" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena-Cristina Ni&#355;u" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Otte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu C&#238;rstina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398488v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009528v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.01.052" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028312v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel Tejero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027767v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-C. Ni&#355;u" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990099v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.072" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLR0PD95-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842944v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koren Abanozian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529051v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysianna Ledoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fourment" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maksud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delluc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.06.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961331v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.143" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027790v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027785v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14596" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798589v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3L609KB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373425v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Simonet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damdinsuren Tseveendorj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Salicis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373426v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Moulle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490949v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pesesse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillermin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408863v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2009.13869" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408864v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343338v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2008.2458" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511412v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Coudret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deneuve" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313038v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Tellier-Becquart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Magni&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Macgregor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500072v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183366v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacarri&#232;re Julien Marie-Anne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02094920v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02359336v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevallier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarriere" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183376v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980878v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legrand-Pineau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=White Randall" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739831v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O'Farell" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Szmidt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922825v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat &#10013;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520386v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vignoles" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Banks" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosselin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brochard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caillo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273707v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024204v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307124v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jamon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.06de250i" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268758v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ferret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Karlin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268750v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513545v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Touz&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noiret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513548v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/nes04" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028384v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961256v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961365v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh A. (dir.) With The Following Authors : N." TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasescu A." TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boguzewski A." TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choyke A." TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christensen M." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961345v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993864v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dachary Morgane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268802v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dachary" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511372v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511379v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342277v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300754v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094625v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Laccari&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430085v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goffette" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jadin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511362v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Nicolae" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511316v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mery" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencepress.mnhn.fr/en/collections/natures-en-societes/nomad-lives" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478614v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47838-2673-822/c28v2eme-cpf28v2-amiens-30-mai-4-juin-2016.html" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038315v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529545v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023509v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023521v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouch&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473149v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baillet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47840-0-0/cpf28-2019-amiens-30-mai-4-juin-2016-3-volumes.html" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081561v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kuntz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028371v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028338v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028325v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028359v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028346v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961350v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0899-7_7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016855v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schwab" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961389v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720561v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Diot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511416v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026338v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383559v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028469v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134201v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024075v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Artemyz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622228v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026351v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024090v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547851v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boucher" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05515966v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Castel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380939v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380916v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901469v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901086v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895747v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929110v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarrazin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895347v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895699v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chailloux Daniel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901008v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900996v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094800v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511424v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214008v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094763v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094784v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511421v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tisn&#233;rat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194876v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913844v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871786v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rouffet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Alexandre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Domenech-Jaulneau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896315v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ollivier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871925v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Mecquenem" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026294v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028416v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroyer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913831v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028648v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Maigrot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028654v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028560v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028428v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028625v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028613v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028605v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913879v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028621v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028586v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028456v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucher" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028577v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028463v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028616v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028478v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028637v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028629v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028396v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028598v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028548v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02125213v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laporal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Deneuve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bri&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105285" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424436v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Brochard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452578v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1516q" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342140v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342113v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398481v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Montoya" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumarcay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014611v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10216" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090433v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Montoyac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039641v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.5028" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027733v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027862v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin C&#226;rciumaru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena-Cristina Ni&#355;u" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Otte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu C&#238;rstina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398454v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398488v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009528v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.01.052" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990099v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.072" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLR0PD95-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027767v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-C. Ni&#355;u" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028312v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel Tejero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842944v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koren Abanozian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529051v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysianna Ledoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fourment" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maksud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delluc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.06.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961331v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.143" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027790v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027785v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14596" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798589v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3L609KB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373425v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Simonet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damdinsuren Tseveendorj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Salicis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373426v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Moulle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490949v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pesesse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillermin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408863v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2009.13869" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408864v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343338v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2008.2458" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511412v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Coudret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deneuve" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313038v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Tellier-Becquart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Magni&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Macgregor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500072v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183366v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacarri&#232;re Julien Marie-Anne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02094920v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02359336v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevallier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarriere" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183376v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980878v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legrand-Pineau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=White Randall" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739831v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O'Farell" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Szmidt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922825v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat &#10013;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520386v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vignoles" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Banks" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosselin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brochard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caillo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273707v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024204v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268758v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ferret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Karlin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307124v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jamon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.06de250i" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268750v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513545v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Touz&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noiret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513548v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/nes04" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028384v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961256v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961365v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh A. (dir.) With The Following Authors : N." TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasescu A." TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boguzewski A." TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choyke A." TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christensen M." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961345v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993864v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dachary Morgane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268802v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dachary" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094625v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Laccari&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300754v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511372v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511379v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342277v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430085v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goffette" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jadin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511316v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mery" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencepress.mnhn.fr/en/collections/natures-en-societes/nomad-lives" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511362v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Nicolae" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478614v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47838-2673-822/c28v2eme-cpf28v2-amiens-30-mai-4-juin-2016.html" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038315v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529545v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473149v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baillet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47840-0-0/cpf28-2019-amiens-30-mai-4-juin-2016-3-volumes.html" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023509v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023521v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouch&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081561v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kuntz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028371v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028325v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028338v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028346v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028359v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961350v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0899-7_7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016855v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schwab" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961389v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720561v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Diot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511416v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026338v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383559v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028469v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134201v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024075v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Artemyz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622228v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026351v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024090v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547851v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boucher" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05515966v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Castel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380916v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380939v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901469v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901008v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929110v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarrazin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895347v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895699v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chailloux Daniel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901086v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895747v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900996v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094800v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511421v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tisn&#233;rat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094784v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094763v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214008v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511424v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194876v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871786v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rouffet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Alexandre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Domenech-Jaulneau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913844v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896315v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ollivier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913831v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026294v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028416v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroyer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871925v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Mecquenem" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028648v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Maigrot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028654v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028560v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028428v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028625v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028605v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028613v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913879v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028621v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028586v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028463v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028577v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028456v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucher" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028616v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028478v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028629v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028637v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028598v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028548v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028396v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02125213v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laporal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>