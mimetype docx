--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -575,316 +575,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « Colombier » à Chézy-sur-Marne (Aisne, France) : analyses préliminaires d'un site inédit du Dernier Maximum Glaciaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronique d’une mort annoncée ? Quand la Loi de programmation de la recherche sonne le glas de la recherche publique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Goutas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Montoya</w:t>
+                <w:t xml:space="preserve">Fanny Bocquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Averbouh</w:t>
+                <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
+                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Dumarcay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nejma Goutas</w:t>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.10216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02398481v1</w:t>
+                <w:t xml:space="preserve">hal-03014611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique d’une mort annoncée ? Quand la Loi de programmation de la recherche sonne le glas de la recherche publique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le « Colombier » à Chézy-sur-Marne (Aisne, France) : analyses préliminaires d'un site inédit du Dernier Maximum Glaciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Averbouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mémoires de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Préhistoire de l'Europe du Nord-Ouest : mobilités, climats et entités culturelles, Supplément du Bulletin de la Société Préhistorique Française (Les Mémoires de la SPF, pp.141-163</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014611v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02398481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osseous materials industry from the Last Glacial Maximum: the special case of the &amp;quot;Colombier&amp;quot; assemblage in Chézy-sur-Marne (Aisne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -935,51 +935,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An osseous industry dated from the Last Glacial Maximum: the special case of the “Le Colombier” assemblage in Chézy-sur-Marne (Aisne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1039,77 +1039,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An osseous industry dated from the Last Glacial Maximum: the special case of the “Le Colombier” assemblage in Chézy-sur-Marne (Aisne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Montoya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30, pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1128,329 +1128,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03027733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parures et objets d’art du Gravettien récent de Poiana Cireșului-Piatra Neamț (Roumanie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La « production baguettaire » au Gravettien : étude de cas et discussions à partir de l’industrie en bois de cervidé de Laugerie-Haute (Dordogne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Goutas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marin Cârciumaru</w:t>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena-Cristina Niţu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nejma Goutas</w:t>
+                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Otte</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marianne Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'anthropologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122 (2), pp.220-260</w:t>
+              <w:t xml:space="preserve">Mémoires de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, in M. Christensen et N. Goutas (dir.), À coups d’éclats ! La fracturation des matières osseuses en Préhistoire : discussions autour d’une modalité d’exploitation en apparence simple et pourtant mal connue, mémoire 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03027862v1</w:t>
+                <w:t xml:space="preserve">halshs-02398454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « production baguettaire » au Gravettien : étude de cas et discussions à partir de l’industrie en bois de cervidé de Laugerie-Haute (Dordogne, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parures et objets d’art du Gravettien récent de Poiana Cireșului-Piatra Neamț (Roumanie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Cârciumaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena-Cristina Niţu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aline Averbouh</w:t>
+                <w:t xml:space="preserve">Marcel Otte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Christensen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ovidiu Cîrstina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, in M. Christensen et N. Goutas (dir.), À coups d’éclats ! La fracturation des matières osseuses en Préhistoire : discussions autour d’une modalité d’exploitation en apparence simple et pourtant mal connue, mémoire 13</w:t>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (2), pp.220-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02398454v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03027862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’Atlantique à l’Oural : l’exploitation des matières osseuses au Paléolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, in M. Christensen, N. Goutas et F.-X. Chauvière (dir.) – Os, bois, ivoire et corne : l’exploitation des matières dures d’origine animale,, Dossier spécial (7), pp.9-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1603,320 +1603,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rod debitage by extraction : An overview of different cases identified for the Upper Palaeolithic and the Mesolithic in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Averbouh</w:t>
+                <w:t xml:space="preserve">The Engraved Stone Pendant from Poiana Cireşului-Piatra Neamţ, Romania. New Contributions to the Understanding of Symbolic Behaviour in Gravettian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Cârciumaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.-C. Niţu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Cîrstina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archaeology, Ethnology and Anthropology of Eurasia / Arkheologija, Ehtnografija i Antropologija Evrazii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (4), pp.35-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990099v1</w:t>
+                <w:t xml:space="preserve">halshs-03027767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Engraved Stone Pendant from Poiana Cireşului-Piatra Neamţ, Romania. New Contributions to the Understanding of Symbolic Behaviour in Gravettian</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ovidiu Cîrstina</w:t>
+                <w:t xml:space="preserve">Rod debitage by extraction : An overview of different cases identified for the Upper Palaeolithic and the Mesolithic in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeology, Ethnology and Anthropology of Eurasia / Arkheologija, Ehtnografija i Antropologija Evrazii</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 403, pp.57-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.08.072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03027767v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Miguel Tejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Christensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Innovation in the production and use of equipment in hard animal materials: origins and consequences in prehistoric societies from Palaeolithic to Mesolithic, 403, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1941,51 +1941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Roque-Gageac, la grotte Maldidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koren Abanozian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2118,51 +2118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maksud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Delluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
@@ -2451,51 +2451,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Bossats (Ormesson, Paris basin, France): A new early Gravettian bison processing camp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3587,51 +3587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gisement paléolithique multistratifié d'Ormesson (Seine-et-Marne) : Palethnologie ou pâle ethnologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ballinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3725,90 +3725,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « production baguettaire » au Gravettien. Étude de cas et discussions à partir de l’industrie en bois de cervidé de Laugerie-Haute (Dordogne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Hinguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Christensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« À coup d’éclats ! ». La fracturation des matières osseuses en Préhistoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société préhistorique française, Apr 2017, Paris, France. pp.139-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3833,51 +3833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fracturation lato sensu de l'os et du bois de cervidé : un bref historique des recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3958,51 +3958,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site des Bossats à Ormesson (Seine-et-Marne) : un campement solutréen dans le Bassin Parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ballinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4762,51 +4762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ballinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition Néandertal : un air de famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Auxerre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4857,324 +4857,324 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En nomadisant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(Pré)Histoires d'Ormesson, Récit de 15 ans de fouilles archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Ferret</w:t>
+                <w:t xml:space="preserve">Marie Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Karlin</w:t>
-[...34 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS; Ministère de la culture et de la communication. pp.271, 2023, Technologie et Ethnologie des Mondes Préhistoriques (UMR TEMPS), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.06de250i⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268758v1</w:t>
+                <w:t xml:space="preserve">hal-04307124v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Pré)Histoires d'Ormesson, Récit de 15 ans de fouilles archéologiques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">En nomadisant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Karlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Goutas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Averbouh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cahiers d'anthropologie sociale. L’Herne, 2020 (21), 161 p., 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Biard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04307124v2</w:t>
+                <w:t xml:space="preserve">hal-04268758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nomadiser au passé. Première partie des Actes du colloque international &amp;quot;Qu’est-ce qu’être nomade au fil des temps passés, présents et futurs ?&amp;quot; novembre 2021 MNHN, Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Karlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nouvelles de l'Archéologie. Maison des Sciences de l’homme FMSH, 171, 71 p., 2023, 9782735129409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5293,51 +5293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nomad lives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5390,51 +5390,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« À coup d’éclats ! » La fracturation des matières osseuses en préhistoire : discussion autour d’une modalité d’exploitation en apparence simple et pourtant mal connue. Actes de la séance de la Société préhistorique française de Paris (25 avril 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5478,51 +5478,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Os, bois, ivoire et corne : l’exploitation des matières dures d’origine animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5804,51 +5804,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question des associations entre restes humains, mobilier et art au Paléolithique : un axe de recherche majeur pour Dominique Henry-Gambier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5933,51 +5933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question des associations entre restes humains, mobilier et art : un axe de recherche majeur pour Dominique Henry-Gambier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6056,575 +6056,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayssien ? Vous avez dit Rayssien ? : Approche multi-proxies d’une culture préhistorique du Gravettien</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction. Le Gravettien du Nord-Ouest de l’Europe à l’aube du xxie siècle : objectifs du colloque et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures / Gravettian societies in North-western Europe: new sites, new data, new readings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 150, Presses Universitaires de Liège, pp.323-366, 2021, ERAUL</w:t>
+              <w:t xml:space="preserve">in O. Touzé, N. Goutas, H. Salomon &amp; P. Noiret (dir.) (2021) – Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures / Gravettian societies in North-western Europe: new sites, new data, new readings. Liège, Presses Universitaires de Liège (ERAUL, 150 / Anthropologica et Praehistorica, 130), p. 11-19.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-87562-297-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03094625v2</w:t>
+                <w:t xml:space="preserve">hal-03511372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nomad lives: from Prehistoric Times to the Present Day</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Averbouh</w:t>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nomad lives: from Prehistoric Times to the Present Day</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">in O. Touzé, N. Goutas, H. Salomon &amp; P. Noiret (dir.) (2021) – Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures / Gravettian societies in North-western Europe: new sites, new data, new readings. Liège, Presses Universitaires de Liège (ERAUL, 150 / Anthropologica et Praehistorica, 130), p. 367-370.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-87562-297-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04300754v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Le Gravettien du Nord-Ouest de l’Europe à l’aube du xxie siècle : objectifs du colloque et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures. Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Touzét; Nejma Goutas; Hélène Salomon; Pierre Noiret. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in O. Touzé, N. Goutas, H. Salomon &amp; P. Noiret (dir.) (2021) – Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures / Gravettian societies in North-western Europe: new sites, new data, new readings. Liège, Presses Universitaires de Liège (ERAUL, 150 / Anthropologica et Praehistorica, 130), p. 11-19.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-2-87562-297-6</w:t>
+              <w:t xml:space="preserve">Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 130, Presses Universitaires de Liège, pp.365-368, 2021, Anthropologica et Praehistorica, 978-2-87562-297-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511372v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Noiret</w:t>
+                <w:t xml:space="preserve">Nomad lives: from Prehistoric Times to the Present Day</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aline AVERBOUH; Nejma GOUTAS; Sophie MERY. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in O. Touzé, N. Goutas, H. Salomon &amp; P. Noiret (dir.) (2021) – Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures / Gravettian societies in North-western Europe: new sites, new data, new readings. Liège, Presses Universitaires de Liège (ERAUL, 150 / Anthropologica et Praehistorica, 130), p. 367-370.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nomad lives: from Prehistoric Times to the Present Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Muséum national d'Histoire Naturelle, pp.15-24, 2021, Natures en sociétés, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/nes04⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511379v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04300754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures. Conclusion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Noiret</w:t>
+                <w:t xml:space="preserve">Rayssien ? Vous avez dit Rayssien ? : Approche multi-proxies d’une culture préhistorique du Gravettien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Klaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Olivier Touzét; Nejma Goutas; Hélène Salomon; Pierre Noiret. </w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Laccarière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William E. Banks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Touzé; Nejma Goutas; Hélène Salomon; Pierre Noiret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 130, Presses Universitaires de Liège, pp.365-368, 2021, Anthropologica et Praehistorica, 978-2-87562-297-6</w:t>
+              <w:t xml:space="preserve">Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures / Gravettian societies in North-western Europe: new sites, new data, new readings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 150, Presses Universitaires de Liège, pp.323-366, 2021, ERAUL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342277v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03094625v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review of the Gravettian Collections from the Excavation of Maisières ‘Canal’ (Prov. of Hainaut, Belgium)A Combined Study of Fossil and Non-Fossil Animal Resources for Alimentary and Technical Exploitation</w:t>
               </w:r>
@@ -6739,51 +6739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Nomads, …and lives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6851,90 +6851,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cultural dynamics of Upper Paleolithic to the East of the Carpathians reflected by the characteristics of the Bistrița Valley settlements (Romania), with special focus on the occupations from Poiana Cireșului site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena-Cristina Niţu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Cârciumaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Cîrstina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Nicolae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6976,77 +6976,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « Colombier » à Chézy-sur-Marne (Aisne, France) : analyses préliminaires d'un site inédit du Dernier Maximum Glaciaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7118,77 +7118,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le “ Colombier ” à Chézy sur Marne (Aisne): analyses préliminaires d’un site inédit du Dernier Maximum Glaciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7247,77 +7247,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « Colombier » à Chézy-sur-Marne (Aisne, France) : analyses préliminaires d'un site inédit du Dernier Maximum Glaciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7376,90 +7376,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gisement paléolithique multistratifié « les Bossats » à Ormesson (Seine-et-Marne, France) : palethnographie ou pâle ethnographie ? Une synthèse des huit premières années de fouille (2009-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ballinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7514,51 +7514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gisement paléolithique multistratifié d’Ormesson (Seine-et-Marne) : Palethnologie ou pâle ethnologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ballinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7643,51 +7643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Site of Les Bossats in Ormesson (Seine-et-Marne, France): A Vast Solutrean Campsite in the Paris Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7951,345 +7951,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03028371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi la fracturation ? Enjeux terminologiques, analytiques et perspectives palethnologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Extraction, partition, réduction ou fracturation ? De quoi parlons-nous ? Discussion sur la production de supports allongés (baguette, éclat baguettaire vs éclat)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Goutas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Christensen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marianne Christensen; Nejma Goutas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">«À coup d’éclats!»: La fracturation des matières osseuses en préhistoire: discussion autour d’une modalité d’exploitation en apparence simple et pourtant mal connue ; actes de la séance de la Société préhistorique française de Paris (25 avril 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 13, Société Préhistorique Française, pp.13-22, 2018, Séances de la Société préhistorique française</w:t>
+              <w:t xml:space="preserve">«À coup d’eclats!»: La fracturation des matières osseuses en préhistoire: discussion autour d’une modalité d’exploitation en apparence simple et pourtant mal connue ; actes de la séance de la Société préhistorique française de Paris (25 avril 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, Société Préhistorique Française, pp.55-76, 2018, Séance de la Société Préhistorique Française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03028325v1</w:t>
+                <w:t xml:space="preserve">halshs-03028338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction, partition, réduction ou fracturation ? De quoi parlons-nous ? Discussion sur la production de supports allongés (baguette, éclat baguettaire vs éclat)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pourquoi la fracturation ? Enjeux terminologiques, analytiques et perspectives palethnologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Christensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marianne Christensen; Nejma Goutas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">«À coup d’eclats!»: La fracturation des matières osseuses en préhistoire: discussion autour d’une modalité d’exploitation en apparence simple et pourtant mal connue ; actes de la séance de la Société préhistorique française de Paris (25 avril 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 13, Société Préhistorique Française, pp.55-76, 2018, Séance de la Société Préhistorique Française</w:t>
+              <w:t xml:space="preserve">«À coup d’éclats!»: La fracturation des matières osseuses en préhistoire: discussion autour d’une modalité d’exploitation en apparence simple et pourtant mal connue ; actes de la séance de la Société préhistorique française de Paris (25 avril 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, Société Préhistorique Française, pp.13-22, 2018, Séances de la Société préhistorique française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03028338v1</w:t>
+                <w:t xml:space="preserve">halshs-03028325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exploitation des matières osseuses dans l’Aurignacien ancien de la Salle de Saint-Martin de la grotte d’Isturitz (Pyrénées-Atlantiques) : résultats préliminaires</w:t>
+                <w:t xml:space="preserve">L’exploitation du bois de cervidé dans les niveaux gravettiens d’Isturitz (Pyrénées-Atlantiques, France) : données techniques et perspectives socio-économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Normand; Pierre Cattelain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La grotte d’Isturitz. Fouilles anciennes et récentes, Actes de la table ronde du cinquantenaire du classement comme Monument Historique des grottes d’Isturitz et d’Oxocelhaya (Hasparren, 14-15 novembre 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CEDARC, pp.205-223, 2017</w:t>
+              <w:t xml:space="preserve">, CEDARC, pp.77-94, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03028346v1</w:t>
+                <w:t xml:space="preserve">halshs-03028359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exploitation du bois de cervidé dans les niveaux gravettiens d’Isturitz (Pyrénées-Atlantiques, France) : données techniques et perspectives socio-économiques</w:t>
+                <w:t xml:space="preserve">L’exploitation des matières osseuses dans l’Aurignacien ancien de la Salle de Saint-Martin de la grotte d’Isturitz (Pyrénées-Atlantiques) : résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Normand; Pierre Cattelain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La grotte d’Isturitz. Fouilles anciennes et récentes, Actes de la table ronde du cinquantenaire du classement comme Monument Historique des grottes d’Isturitz et d’Oxocelhaya (Hasparren, 14-15 novembre 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CEDARC, pp.77-94, 2017</w:t>
+              <w:t xml:space="preserve">, CEDARC, pp.205-223, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03028359v1</w:t>
+                <w:t xml:space="preserve">halshs-03028346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravettian Projectile Points: Considerations About the Evolution of Osseous Hunting Weapons in France</w:t>
               </w:r>
@@ -8581,51 +8581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8804,51 +8804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ballinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8954,51 +8954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’équipement en ivoire de mammouth dans le Paléolithique supérieur français, in Mémoire de Mammouth». Catalogue de l’exposition du Musée national de Préhistoire - Les Eyzies de Tayac 29 juin – novembre 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9023,283 +9023,283 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03028469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Roque-Gageac, la grotte Maldidier</w:t>
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.60</w:t>
+                <w:t xml:space="preserve">Objets d’étude. Revisiter les fouilles d’Arcy-sur-Cure par la photographie, catalogue de l’exposition itinérante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Artemyz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Ballinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Goutas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134201v1</w:t>
+                <w:t xml:space="preserve">halshs-03024075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objets d’étude. Revisiter les fouilles d’Arcy-sur-Cure par la photographie, catalogue de l’exposition itinérante</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La Roque-Gageac, la grotte Maldidier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koren Abanozian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Artemyz</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">halshs-03024075v1</w:t>
+                <w:t xml:space="preserve">hal-02134201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objets d'étude : revisiter les fouilles d'Arcy-sur-Cure par la photographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Artemyz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9356,51 +9356,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte du Trilobite (Arcy-Sur-Cure, Bourgogne), exposé sur le site d’Arcy et au musée de l’Avallonnais à Avallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9457,51 +9457,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grottes d’Arcy-sur-Cure, exposition permanente, salle de Préhistoire du musée de l’Avallonais à Avallon (89)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ballinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9629,51 +9629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9712,51 +9712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igue du Gral, Rapport de projet collectif de recherches 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐christophe Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9764,51 +9764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC / SRA Occitanie; Université Bordeaux; Muséum Genève; CNRS. 2025, pp.105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9944,51 +9944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Barriquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS; Inrap; Université de Paris 1 Panthéon - Sorbonne; Université Jean Jaurès; Université de Lyon 2. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10066,298 +10066,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03901469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude typo-technologique de l’industrie osseuse de la grotte des Morts : des données en en partie dissonantes avec celles de l’industrie lithique, in M. Parthenay (de), C. Sarrazin, (coord.), La Grotte des Morts. Rapport 2022 d’Aide à la Préparation de Publication. DRAC Nouvelle-Aquitaine, 46 pages.</w:t>
+                <w:t xml:space="preserve">Les bois de renne du Solutréen d’Ormesson : avancement des recherches in Bodu P. (dir.), Le gisement du Paléolithique moyen et du Paléolithique supérieur des Bossats. Ormesson (Seine-et-Marne), Rapport annuel de fouille (2022), SRA Ile-de-France, 8 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">DRAC Nouvelle-Aquitaine. 2022</w:t>
+              <w:t xml:space="preserve">SRA Ile de France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03901008v1</w:t>
+                <w:t xml:space="preserve">hal-03901086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Grotte des Morts. Rapport d’Aide à la Préparation de Publication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique d’occupation du massif d’Arcy-sur-Cure et de la vallée de la Cure au cours de la Préhistoire, Projet G3ARC, Rapport d’opération de sondage de décembre 2021, SRA Bourgogne Franche-Comté, 48 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Onfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Goutas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane de Parthenay</w:t>
+                <w:t xml:space="preserve">Adrien Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Sarrazin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nejma Goutas</w:t>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Lesvignes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Beauval</w:t>
+                <w:t xml:space="preserve">Etienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">DRAC Nouvelle-Aquitaine, Service Régional de l’Archéologie. 2022</w:t>
+              <w:t xml:space="preserve">DRAC / SRA / CRMH Bourgogne-Franche-Comté. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929110v1</w:t>
+                <w:t xml:space="preserve">hal-03895747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pièces d’art mobilier de la collection Victor Aubert : un travail de faussaire(s) ! in O. Blin (dir), La Vallée de la Mauldre. Evolution d’un site dans son territoire sur la longue durée. Approche diachronique archéologique, historique et environnementale d’une petite vallée affluente de la Seine sur la longue durée (Préhistoire ancienne-Epoque Contemporaine) », rapport de PCR région Ile de France, triennal 2020-2022, rapport de 33 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique d’occupation du massif d’Arcy-sur-Cure et de la vallée de la Cure au cours de la Préhistoire, Projet G3ARC, Rapport d’opération de sondage de mai 2022, SRA Bourgogne Franche-Comté, 58 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Onfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10366,280 +10366,280 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Barriquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chailloux Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRA Bourgogne-Franche-Comté - DRAC. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bois de renne du Solutréen d’Ormesson : avancement des recherches in Bodu P. (dir.), Le gisement du Paléolithique moyen et du Paléolithique supérieur des Bossats. Ormesson (Seine-et-Marne), Rapport annuel de fouille (2022), SRA Ile-de-France, 8 pages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Grotte des Morts. Rapport d’Aide à la Préparation de Publication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane de Parthenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">SRA Ile de France. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lesvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC Nouvelle-Aquitaine, Service Régional de l’Archéologie. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03901086v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique d’occupation du massif d’Arcy-sur-Cure et de la vallée de la Cure au cours de la Préhistoire, Projet G3ARC, Rapport d’opération de sondage de décembre 2021, SRA Bourgogne Franche-Comté, 48 pages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude typo-technologique de l’industrie osseuse de la grotte des Morts : des données en en partie dissonantes avec celles de l’industrie lithique, in M. Parthenay (de), C. Sarrazin, (coord.), La Grotte des Morts. Rapport 2022 d’Aide à la Préparation de Publication. DRAC Nouvelle-Aquitaine, 46 pages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC Nouvelle-Aquitaine. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Cossart</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03895747v1</w:t>
+                <w:t xml:space="preserve">hal-03901008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du potentiel des séries d’industrie en matières dures d’origine organique du site de Pomongwe : résultats préliminaires, in Bourdier C. (coord.), L’art rupestre des chasseurs-collecteurs du Later Stone Age d’Afrique australe : apparition, filiations et ruptures dans les Matobo, Zimbabwe (Matobart), Quadriennal 2021-2024, rapport annuel 2022, Ministère des affaires étrangères; rapports d'étude version courte (5 pages) et version longue en annexes (16 pages)</w:t>
               </w:r>
@@ -10747,373 +10747,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03094800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancement des analyses sur l’outil en bois de cervidé de la grotte de Cussac et perspectives pour l’année 2022</w:t>
+                <w:t xml:space="preserve">Problématiques relatives à l'étude de l'industrie osseuse de la grotte des Morts (Brive-la-Gaillarde, Corrèze, France). Contribution au rapport annuel du projet d’Aide à la Préparation de Publication (dir. M. de Parthenay et C. Sarrazin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CNRS. 2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Limousin. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511421v1</w:t>
+                <w:t xml:space="preserve">halshs-03094763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières considérations sur les pièces d’industrie osseuse de la grotte du Diable (collection Victor Aubert). Contribution au rapport annuel d'activité du PCR &amp;quot;La Vallée de la Mauldre. Evolution d’un site dans son territoire sur la longue durée. Approche diachronique archéologique, historique et environnementale d’une petite vallée affluente de la Seine sur la longue durée (Préhistoire ancienne-Epoque Contemporaine)&amp;quot;, rapport de PCR région Ile de France (dir. O. Blin).</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA. 2021</w:t>
+                <w:t xml:space="preserve">Rapport de fouille programmée 2020 (3ème année de la triennale 2018-2020) Amiens-Renancourt 1, Amiens (Somme), ZAC de Renancourt, rue Haute des Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Coudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2021, pp.252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03094784v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problématiques relatives à l'étude de l'industrie osseuse de la grotte des Morts (Brive-la-Gaillarde, Corrèze, France). Contribution au rapport annuel du projet d’Aide à la Préparation de Publication (dir. M. de Parthenay et C. Sarrazin)</w:t>
+                <w:t xml:space="preserve">Premières considérations sur les pièces d’industrie osseuse de la grotte du Diable (collection Victor Aubert). Contribution au rapport annuel d'activité du PCR &amp;quot;La Vallée de la Mauldre. Evolution d’un site dans son territoire sur la longue durée. Approche diachronique archéologique, historique et environnementale d’une petite vallée affluente de la Seine sur la longue durée (Préhistoire ancienne-Epoque Contemporaine)&amp;quot;, rapport de PCR région Ile de France (dir. O. Blin).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Limousin. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03094763v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03094784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de fouille programmée 2020 (3ème année de la triennale 2018-2020) Amiens-Renancourt 1, Amiens (Somme), ZAC de Renancourt, rue Haute des Champs</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2021, pp.252</w:t>
+                <w:t xml:space="preserve">Avancement des analyses sur l’outil en bois de cervidé de la grotte de Cussac et perspectives pour l’année 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Goutas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Tisnérat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214008v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« l’année des bois » : nouvelles découvertes et apport de la restauration à la relecture des bois anciennement découverts</w:t>
               </w:r>
@@ -11178,51 +11178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommes et milieux : évolution, interactions. Rapport de conjoncture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11431,51 +11431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11566,51 +11566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Caron-Laviolette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11643,333 +11643,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de fouille programmée 2018 (1ère année de la triennale 2018-2020) Amiens-Renancourt 1, Amiens (Somme), ZAC de Renancourt, rue Haute des Champs</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2019, pp.117</w:t>
+                <w:t xml:space="preserve">Bilan final d’activité : Projet 2ARC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Goutas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS - Arscan. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913831v1</w:t>
+                <w:t xml:space="preserve">halshs-03026294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan final d’activité : Projet 2ARC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enregistrer, analyser et restituer la richesse des occupations multi-stratifiées des Bossats : réflexion prospectives sur les défis futurs et sur des solutions méthodologiques éventuelles (SIG ; Tachéomètre ; photogrammétrie), in Bodu P. (dir.), Le gisement du Paléolithique moyen et du Paléolithique supérieur des Bossats. Ormesson (Seine-et-Marne). Rapport de fouille annuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Lacarriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CNRS - Arscan. 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie d'Île-de-France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03026294v1</w:t>
+                <w:t xml:space="preserve">halshs-03028416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enregistrer, analyser et restituer la richesse des occupations multi-stratifiées des Bossats : réflexion prospectives sur les défis futurs et sur des solutions méthodologiques éventuelles (SIG ; Tachéomètre ; photogrammétrie), in Bodu P. (dir.), Le gisement du Paléolithique moyen et du Paléolithique supérieur des Bossats. Ormesson (Seine-et-Marne). Rapport de fouille annuelle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rapport de fouille programmée 2018 (1ère année de la triennale 2018-2020) Amiens-Renancourt 1, Amiens (Somme), ZAC de Renancourt, rue Haute des Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Coudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2019, pp.117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Leroyer</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">halshs-03028416v1</w:t>
+                <w:t xml:space="preserve">hal-02913831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vallée de La Mauldre (Yvelines). Approche diachronique archéologique, historique et environnementale d’une petite vallée affluente de la Seine sur la longue durée (Préhistoire ancienne – Époque moderne). Projet de PCR</w:t>
               </w:r>
@@ -12626,51 +12626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13187,51 +13187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’industrie en matières osseuses du site de Chézy sur Marne campagnes 2012 à 2014». Fouilles programmées du site de plein air Le Colombier, à Chézy-sur-Marne, Aisne, C. Montoya (dir.), rapport d’activité triennale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13471,172 +13471,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03028598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des bois de renne dans le locus solutréen : une présence récurrente, une répartition spatiale non fortuite, mais quid des stigmates techniques ? Nouvelles données de la campagne 2015 et synthèse des campagnes de fouilles 2013-2015. P. Bodu (dir.) Le gisement du Paléolithique moyen et du Paléolithique supérieur des Bossats. Ormesson (Seine-et-Marne), 77348. Rapport de synthèse (3e année de fouille, autorisation triannuelle 2013-2015</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’industrie en matières osseuses du site de Chézy sur Marne campagnes 2012 à 2014. Cyril Montoya (Dir.) fouilles programmées du site de plein air Le Colombier, à Chézy-sur-Marne, Aisne». Rapport de fouille programmée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Averbouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional d’archéologie d’Île-de-France. 2015</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie d'Île-de-France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03028548v1</w:t>
+                <w:t xml:space="preserve">halshs-03028396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’industrie en matières osseuses du site de Chézy sur Marne campagnes 2012 à 2014. Cyril Montoya (Dir.) fouilles programmées du site de plein air Le Colombier, à Chézy-sur-Marne, Aisne». Rapport de fouille programmée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des bois de renne dans le locus solutréen : une présence récurrente, une répartition spatiale non fortuite, mais quid des stigmates techniques ? Nouvelles données de la campagne 2015 et synthèse des campagnes de fouilles 2013-2015. P. Bodu (dir.) Le gisement du Paléolithique moyen et du Paléolithique supérieur des Bossats. Ormesson (Seine-et-Marne), 77348. Rapport de synthèse (3e année de fouille, autorisation triannuelle 2013-2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie d'Île-de-France. 2015</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional d’archéologie d’Île-de-France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03028396v1</w:t>
+                <w:t xml:space="preserve">halshs-03028548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13941,51 +13941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Deneuve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bri&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105285" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424436v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Brochard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452578v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1516q" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342140v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342113v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398481v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Montoya" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumarcay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014611v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10216" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090433v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Montoyac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039641v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.5028" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027733v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027862v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin C&#226;rciumaru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena-Cristina Ni&#355;u" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Otte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu C&#238;rstina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398454v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398488v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009528v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.01.052" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990099v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.072" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLR0PD95-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027767v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-C. Ni&#355;u" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028312v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel Tejero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842944v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koren Abanozian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529051v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysianna Ledoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fourment" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maksud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delluc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.06.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961331v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.143" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027790v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027785v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14596" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798589v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3L609KB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373425v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Simonet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damdinsuren Tseveendorj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Salicis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373426v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Moulle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490949v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pesesse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillermin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408863v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2009.13869" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408864v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343338v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2008.2458" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511412v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Coudret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deneuve" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313038v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Tellier-Becquart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Magni&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Macgregor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500072v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183366v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacarri&#232;re Julien Marie-Anne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02094920v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02359336v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevallier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarriere" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183376v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980878v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legrand-Pineau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=White Randall" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739831v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O'Farell" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Szmidt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922825v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat &#10013;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520386v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vignoles" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Banks" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosselin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brochard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caillo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273707v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024204v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268758v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ferret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Karlin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307124v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jamon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.06de250i" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268750v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513545v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Touz&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noiret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513548v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/nes04" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028384v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961256v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961365v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh A. (dir.) With The Following Authors : N." TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasescu A." TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boguzewski A." TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choyke A." TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christensen M." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961345v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993864v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dachary Morgane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268802v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dachary" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094625v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Laccari&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300754v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511372v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511379v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342277v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430085v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goffette" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jadin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511316v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mery" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencepress.mnhn.fr/en/collections/natures-en-societes/nomad-lives" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511362v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Nicolae" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478614v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47838-2673-822/c28v2eme-cpf28v2-amiens-30-mai-4-juin-2016.html" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038315v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529545v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473149v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baillet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47840-0-0/cpf28-2019-amiens-30-mai-4-juin-2016-3-volumes.html" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023509v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023521v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouch&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081561v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kuntz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028371v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028325v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028338v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028346v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028359v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961350v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0899-7_7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016855v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schwab" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961389v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720561v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Diot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511416v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026338v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383559v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028469v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134201v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024075v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Artemyz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622228v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026351v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024090v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547851v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boucher" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05515966v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Castel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380916v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380939v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901469v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901008v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929110v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarrazin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895347v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895699v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chailloux Daniel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901086v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895747v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900996v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094800v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511421v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tisn&#233;rat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094784v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094763v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214008v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511424v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194876v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871786v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rouffet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Alexandre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Domenech-Jaulneau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913844v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896315v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ollivier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913831v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026294v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028416v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroyer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871925v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Mecquenem" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028648v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Maigrot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028654v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028560v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028428v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028625v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028605v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028613v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913879v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028621v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028586v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028463v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028577v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028456v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucher" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028616v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028478v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028629v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028637v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028598v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028548v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028396v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02125213v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laporal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Deneuve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bri&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105285" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424436v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Brochard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452578v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1516q" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342140v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342113v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014611v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10216" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Montoya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumarcay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090433v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Montoyac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039641v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.5028" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027733v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398454v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027862v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin C&#226;rciumaru" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena-Cristina Ni&#355;u" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Otte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu C&#238;rstina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398488v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009528v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.01.052" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027767v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-C. Ni&#355;u" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990099v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.072" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLR0PD95-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028312v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel Tejero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842944v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koren Abanozian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529051v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysianna Ledoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fourment" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maksud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delluc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.06.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961331v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.143" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027790v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027785v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14596" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798589v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3L609KB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373425v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Simonet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damdinsuren Tseveendorj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Salicis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373426v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Moulle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490949v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pesesse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillermin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408863v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2009.13869" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408864v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343338v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2008.2458" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511412v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Coudret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deneuve" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313038v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Tellier-Becquart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Magni&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Macgregor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500072v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183366v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacarri&#232;re Julien Marie-Anne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02094920v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02359336v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevallier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarriere" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183376v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980878v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legrand-Pineau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=White Randall" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739831v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O'Farell" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Szmidt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922825v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat &#10013;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520386v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vignoles" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Banks" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosselin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brochard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caillo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273707v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024204v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307124v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jamon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.06de250i" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268758v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ferret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Karlin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268750v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513545v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Touz&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noiret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513548v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/nes04" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028384v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961256v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961365v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh A. (dir.) With The Following Authors : N." TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasescu A." TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boguzewski A." TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choyke A." TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christensen M." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961345v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993864v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dachary Morgane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268802v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dachary" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511372v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511379v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342277v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300754v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094625v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Laccari&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430085v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goffette" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jadin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511316v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mery" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencepress.mnhn.fr/en/collections/natures-en-societes/nomad-lives" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511362v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Nicolae" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478614v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47838-2673-822/c28v2eme-cpf28v2-amiens-30-mai-4-juin-2016.html" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038315v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529545v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473149v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baillet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47840-0-0/cpf28-2019-amiens-30-mai-4-juin-2016-3-volumes.html" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023509v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023521v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouch&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081561v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kuntz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028371v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028338v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028325v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028359v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028346v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961350v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0899-7_7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016855v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schwab" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961389v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720561v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Diot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511416v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026338v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383559v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028469v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024075v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Artemyz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134201v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622228v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026351v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024090v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547851v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boucher" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05515966v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Castel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380916v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380939v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901469v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901086v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895747v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895347v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895699v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chailloux Daniel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929110v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarrazin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901008v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900996v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094800v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094763v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214008v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094784v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511421v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tisn&#233;rat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511424v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194876v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871786v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rouffet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Alexandre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Domenech-Jaulneau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913844v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896315v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ollivier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026294v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028416v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroyer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913831v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871925v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Mecquenem" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028648v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Maigrot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028654v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028560v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028428v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028625v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028605v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028613v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913879v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028621v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028586v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028463v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028577v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028456v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucher" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028616v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028478v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028629v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028637v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028598v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028396v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028548v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02125213v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laporal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>