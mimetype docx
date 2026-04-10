--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -790,1084 +790,1084 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des notes venant des quatre rives du monde (note 140)</w:t>
+                <w:t xml:space="preserve">L'histoire de la publication de NABU [note 137]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Jacquet</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Charpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (4), pp.283-285</w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (4), pp.277-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368174v1</w:t>
+                <w:t xml:space="preserve">hal-04368138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'histoire de la publication de NABU [note 137]</w:t>
+                <w:t xml:space="preserve">Ekallatum = Tell Ḥuwaish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Charpin</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelheid Otto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022 (4), pp.277-282</w:t>
+              <w:t xml:space="preserve"> Notes Assyriologiques Brèves et Utilitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, pp.214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368138v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekallatum = Tell Ḥuwaish</w:t>
+                <w:t xml:space="preserve">NABU n'en est pas à sa première fête d'anniversaire ! [note 144]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adelheid Otto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Notes Assyriologiques Brèves et Utilitaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022, pp.214</w:t>
+              <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (4), pp.288-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03929159v1</w:t>
+                <w:t xml:space="preserve">hal-04368195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une discipline plurilingue en marche vers le &amp;lt;i&amp;gt;Globish&amp;lt;/i&amp;gt; [note 141]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment citer les notes de NABU [note 143]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (4), pp.286</w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (4), pp.288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368180v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques perles (note 150)</w:t>
+                <w:t xml:space="preserve">Mistral photo – l'imprimeur de NABU [note 138]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (4), pp.294-295</w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (4), pp.282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368230v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant propos [note 136]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022 (4), pp.277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mistral photo – l'imprimeur de NABU [note 138]</w:t>
+                <w:t xml:space="preserve">Quelques perles (note 150)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (4), pp.282</w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (4), pp.294-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368141v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NABU n'en est pas à sa première fête d'anniversaire ! [note 144]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une discipline plurilingue en marche vers le &amp;lt;i&amp;gt;Globish&amp;lt;/i&amp;gt; [note 141]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (4), pp.288-289</w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (4), pp.286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368195v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment citer les notes de NABU [note 143]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nabu et Tašmetum [note 142]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (4), pp.288</w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (4), pp.287-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368193v1</w:t>
+                <w:t xml:space="preserve">hal-04368184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabu et Tašmetum [note 142]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les notes « ping-pong » [note 145]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (4), pp.287-288</w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (4), pp.289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368184v1</w:t>
+                <w:t xml:space="preserve">hal-04368200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les notes « ping-pong » [note 145]</w:t>
+                <w:t xml:space="preserve">Le profil des auteurs des notes de NABU (note 139)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (4), pp.289</w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (4), pp.283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368200v1</w:t>
+                <w:t xml:space="preserve">hal-04368154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le profil des auteurs des notes de NABU (note 139)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelques statistiques sur le contenu des notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (4), pp.283</w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (4), pp.290-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368154v1</w:t>
+                <w:t xml:space="preserve">hal-04368226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques statistiques sur le contenu des notes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Notes brèves ? [note 146]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (4), pp.290-291</w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (4), pp.289-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368226v1</w:t>
+                <w:t xml:space="preserve">hal-04368205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notes brèves ? [note 146]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Des notes venant des quatre rives du monde (note 140)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jacquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (4), pp.289-290</w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (4), pp.283-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368205v1</w:t>
+                <w:t xml:space="preserve">hal-04368174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en ligne des pdf de plusieurs ouvrages de la SEPOA / Free pdf-books from SEPOA</w:t>
               </w:r>
@@ -2555,169 +2555,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ein Bittbrief eines Händlers</w:t>
+                <w:t xml:space="preserve">Compte rendu de M. W. Chavalas &amp; J. L. Hayes (éd.), New Horizons in the Study of Ancient Syria, BiMes 25, Undena 1992</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiener Zeitschrift für die Kunde des Morgenlandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Festschrift für Hans Hirsch zum 65. Geburtstag gewidmet von seinen Freunden, Kollegen und Schülern, 86, pp.145-152</w:t>
+              <w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 90, pp.81-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03022844v1</w:t>
+                <w:t xml:space="preserve">hal-04868707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de M. W. Chavalas &amp; J. L. Hayes (éd.), New Horizons in the Study of Ancient Syria, BiMes 25, Undena 1992</w:t>
+                <w:t xml:space="preserve">Ein Bittbrief eines Händlers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 90, pp.81-84</w:t>
+              <w:t xml:space="preserve">Wiener Zeitschrift für die Kunde des Morgenlandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Festschrift für Hans Hirsch zum 65. Geburtstag gewidmet von seinen Freunden, Kollegen und Schülern, 86, pp.145-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868707v1</w:t>
+                <w:t xml:space="preserve">hal-03022844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une tablette d'époque Ur III dans une collection privée</w:t>
               </w:r>
@@ -2764,3728 +2764,3932 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme ACD &amp;quot;Les politiques de l'eau au Proche-orient de Sumer à nos jours</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le projet franco-italien “The Landscape of Babylonia in the 2nd Millennium BC: Textual Evidence and New Approaches”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La gestion de l'eau dans les civilisations de l'Asie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres, Siciété Asiatique, Collège de France, Apr 2024, paris, France</w:t>
+              <w:t xml:space="preserve">Les Journées de l'Axe transversal « Géographie historique » de l'UMR 7192 Proclac 1. La Babylonie à travers les âges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nele Ziegler &amp; Jean-Charles Ducène, Mar 2026, Paris (Institut des Civilisations du Collège de France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974013v1</w:t>
+                <w:t xml:space="preserve">hal-05567512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques de l'eau au Proche-Orient, de sumer à nos jours (2023-2026)</w:t>
+                <w:t xml:space="preserve">Le programme ACD &amp;quot;Les politiques de l'eau au Proche-orient de Sumer à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Regis Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valérie Matoïan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La gestion de l’eau dans les civilisations de l’Asie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société asiatique; Académie des Inscriptions et Belles-Lettres; Académie de l'eau, May 2024, Paris, France. pp.39-66</w:t>
+              <w:t xml:space="preserve">La gestion de l'eau dans les civilisations de l'Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres, Siciété Asiatique, Collège de France, Apr 2024, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05219644v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les politiques de l'eau au Proche-Orient, de sumer à nos jours (2023-2026)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Matoïan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gestion de l’eau dans les civilisations de l’Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société asiatique; Académie des Inscriptions et Belles-Lettres; Académie de l'eau, May 2024, Paris, France. pp.39-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05219644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Syrie, le Levant et la question égyptienne selon les sources textuelles de l'époque paléo-babylonienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“E la Siria incontrò l’Egitto: 50 anni di scoperte in Siria” (And Syria met Egypt: 50 years of discoveries in Syria)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maria Giovanna Biga; Alessandro Roccati; Fabrizio Pennacchietti, Dec 2025, Turin, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (9)</w:t>
+        <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre les fleuves – III. On the Way in Upper Mesopotamia: Travels, Routes and Environment as Basis for the Reconstruction of Historical Geography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelheid Otto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PeWe Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 30, 2023, Berliner Beiträge zum Vorderen Orient, 978-3-935012-64-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieux, rois et capitales dans le Proche-Orient ancien. Compte rendu de la LXVe Rencontre Assyriologique Internationale (Paris, 8-12 juillet 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Nebiolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l'Institut du Proche-Orient Ancien (5), 1193 p. (2 vol.), 2023, Publications de l'Institut du Proche-Orient ancien du Collège de France, 9789042946996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques administratives et comptables au Proche-Orient à l'Âge du Bronze</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Toponymes paléo-babyloniens des régions à l'est du Tigre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SEPOA, Matériaux pour l'étude de la toponymie et de la topographie. La Transtigrine au IIe millénaire av. J.-C. (II/1), 2022, 979-10-97449-04-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chambon Grégory</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">halshs-03511093v1</w:t>
+                <w:t xml:space="preserve">hal-05567529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Músiques a l'antiguitat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sibylle Emerit</w:t>
+                <w:t xml:space="preserve">Pratiques administratives et comptables au Proche-Orient à l'Âge du Bronze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkhipov Ilya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Guichard</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chambon Grégory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arkhipov, Ilya; Chambon, Grégory; Ziegler, Nele. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Perrot</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+                <w:t xml:space="preserve">Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l'Institut du Proche-Orient ancien du Collège de France (4), pp.214, 2021, Pratiques administratives et comptables au Proche-Orient à l'Âge du Bronze, Charpin, Dominique; Durand, Jean-Marie; Römer, Thomas, 9789042945616</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01766691v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03511093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Músicas en la antigüedad</w:t>
+                <w:t xml:space="preserve">Músiques a l'antiguitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Emerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Jeammet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Thomas</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">halshs-01766689v1</w:t>
+                <w:t xml:space="preserve">halshs-01766691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musiques ! Échos de l'Antiquité</w:t>
+                <w:t xml:space="preserve">Músicas en la antigüedad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Emerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Jeammet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Snoeck Publishers, pp.400, 2017, 978-9461614179</w:t>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01762243v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01766689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florilegium marianum IX. Les Musiciens et la musique d’après les archives de Mari</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Mémoires de NABU 10, Dominique Charpin</w:t>
+                <w:t xml:space="preserve">Musiques ! Échos de l'Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Emerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Jeammet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Snoeck Publishers, pp.400, 2017, 978-9461614179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682760v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01762243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florilegium marianum V. Mari et le Proche-Orient à l'époque amorrite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florilegium marianum IX. Les Musiciens et la musique d’après les archives de Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Mémoires de NABU 10, Dominique Charpin</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEPOA</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04383982v1</w:t>
+                <w:t xml:space="preserve">hal-04682760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florilegium marianum V. Mari et le Proche-Orient à l'époque amorrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Charpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SEPOA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires de NABU (6), 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florilegium marianum IV. Le Harem de Zimrî-Lîm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEPOA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mémoires de NABU (5), 1999, Mémoires de NABU, Dominique Charpin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altbabylonische Codices und die Rechtspraxis im Spiegel der Alltagstexte – Witwen, „Strohwitwen“ und ihre Kinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Schrakamp, Ingo; Cancik-Kirschbaum, Eva. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Keilschriftrecht zwischen Theorie und Praxis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Episteme (43), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harrassowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.341-369, 2025, Episteme, 978-3-447-12452-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Byblos and the Mediterranean in the Middle Bronze Age I as seen from the Mari archives</w:t>
+                <w:t xml:space="preserve">Piradi invia un biglietto da visita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cianfanelli, Elisabetta; Gori, Fiammetta. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Byblos, A Legacy Unearthed</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.139-143, 2024</w:t>
+              <w:t xml:space="preserve">níg-ba dub-sar-maḫ. Studies on Ebla and the Ancient Near East presented to Amalia Catagnoti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dokumenta Asiana (14), Edizioni Quasar, pp.497-499, 2024, 978-88-5491-497-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03929082v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piradi invia un biglietto da visita</w:t>
+                <w:t xml:space="preserve">Mari und Aššur – in weiter Ferne, so nah!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cianfanelli, Elisabetta; Gori, Fiammetta. </w:t>
+              <w:t xml:space="preserve">Claus Ambos; Nils Heeßel; Wiebke Meinhold. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">níg-ba dub-sar-maḫ. Studies on Ebla and the Ancient Near East presented to Amalia Catagnoti</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dokumenta Asiana (14), Edizioni Quasar, pp.497-499, 2024, 978-88-5491-497-1</w:t>
+              <w:t xml:space="preserve">kullat ṭupšarrūti. Festschrift für Stefan Maul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harrassowitz, 2024, 978-3-447-12128-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868481v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mari und Aššur – in weiter Ferne, so nah!</w:t>
+                <w:t xml:space="preserve">Byblos and the Mediterranean in the Middle Bronze Age I as seen from the Mari archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">kullat ṭupšarrūti. Festschrift für Stefan Maul</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Harrassowitz, 2024, 978-3-447-12128-6</w:t>
+              <w:t xml:space="preserve">Byblos, A Legacy Unearthed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidestone Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.139-143, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682538v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des montagnards barbares à l'époque d'Aminum et de Samsi-Addu</w:t>
+                <w:t xml:space="preserve">The ”Road to Emar” Reconsidered</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Philippe Clancier; Julien Monerie. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelheid Otto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Fink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adelheid Otto; Nele Ziegler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'empreinte des empires au Proche-Orient ancien. Volume d'hommage offert à Francis Joannès</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entre les fleuves – III. On the Way in Upper Mesopotamia: Travels, Routes and Environment as Basis for the Reconstruction of Historical Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berliner Beiträge zum Vorderen Orient (30), PeWe Verlag, pp.135-220, 2023, 978-3-935012-64-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/jj.6914767.6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04379554v1</w:t>
+                <w:t xml:space="preserve">hal-04379333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Vorwort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelheid Otto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adelheid Otto; Nele Ziegler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre les fleuves – III. On the Way in Upper Mesopotamia: Travels, Routes and Environment as Basis for the Reconstruction of Historical Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berliner Beiträge zum Vorderen Orient (30), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PeWe Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.10-12, 2023, 978-3-935012-64-5</w:t>
+              <w:t xml:space="preserve">, pp.7-9, 2023, 978-3-935012-64-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04379486v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vorwort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Ekallatum, Samsi-Addu’s capital city, localised</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelheid Otto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adelheid Otto; Nele Ziegler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre les fleuves – III. On the Way in Upper Mesopotamia: Travels, Routes and Environment as Basis for the Reconstruction of Historical Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berliner Beiträge zum Vorderen Orient (30), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PeWe Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.7-9, 2023, 978-3-935012-64-5</w:t>
+              <w:t xml:space="preserve">, pp.221-252, 2023, Berliner Beiträge zum Vorderen Orient, 978-3-935012-64-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04379458v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ”Road to Emar” Reconsidered</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelheid Otto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christoph Fink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adelheid Otto; Nele Ziegler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre les fleuves – III. On the Way in Upper Mesopotamia: Travels, Routes and Environment as Basis for the Reconstruction of Historical Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Berliner Beiträge zum Vorderen Orient (30), PeWe Verlag, pp.135-220, 2023, 978-3-935012-64-5</w:t>
+              <w:t xml:space="preserve">, Berliner Beiträge zum Vorderen Orient (30), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PeWe Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-15, 2023, 978-3-935012-64-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04379333v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekallatum, Samsi-Addu’s capital city, localised</w:t>
+                <w:t xml:space="preserve">Des montagnards barbares à l'époque d'Aminum et de Samsi-Addu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Adelheid Otto; Nele Ziegler. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Clancier; Julien Monerie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre les fleuves – III. On the Way in Upper Mesopotamia: Travels, Routes and Environment as Basis for the Reconstruction of Historical Geography</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'empreinte des empires au Proche-Orient ancien. Volume d'hommage offert à Francis Joannès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Études mesopotamiennes – Mesopotamian Studies (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeopress Publishing Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.14-24, 2023, ISBN 978-1-80327-433-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/jj.6914767.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04379401v1</w:t>
+                <w:t xml:space="preserve">hal-04379554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelheid Otto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adelheid Otto; Nele Ziegler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre les fleuves – III. On the Way in Upper Mesopotamia: Travels, Routes and Environment as Basis for the Reconstruction of Historical Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berliner Beiträge zum Vorderen Orient (30), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PeWe Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.13-15, 2023, 978-3-935012-64-5</w:t>
+              <w:t xml:space="preserve">, pp.10-12, 2023, 978-3-935012-64-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04379430v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pity and Suffering in Old Babylonian Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sonik, Karen; Steinert, Ulrike. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of Emotions in the Ancient Near East</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.754-767, 2022, 978-0-367-40751-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9780367822873-46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La beauté des sons et des instruments : l'exemple de la Mesopotamie ancienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emerit, Sibylle; Perrot, Sylvain; Vincent, Alexandre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la cacophonie à la musique. La perception du son dans les sociétés antiques. Actes des journées d'études tenues à l'École française d'Athènes 12-14 juin 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibliothèque d'étude (180), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut français d'archéologie orientale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.19-33, 2022, 978-2-7247-0846-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Von goldenen Instrumenten und reisenden Musikern (Mari im 18. Jh. v. Chr.)</w:t>
+                <w:t xml:space="preserve">Cat 26. Lettre évoquant une denrée rare transmise à l'échanson du roi de Babylone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Eichmann, Ricardo; Shehata, Dahlia. </w:t>
+              <w:t xml:space="preserve">Zeev Gourarier, Michèle Bimbenet-Privat, Hélène Bouillon, Alexandre Estaquet-Legrand, Christine Germain-Donnat, Marie Lavandier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Music Beyond Cultural Borders. Vorträge zum Workshop “Music Beyond Cultural Borders” im Rahmen des 33. Deutschen Orientalistentags an der Friedrich-Schiller-Universität in Jena, 19-20 September, 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Orient-Archäologie (43), Verlag Marie Leidorf GmBH, pp.47-59, 2021, Studien zur Musikarchäologie 12, 978-3-89646-673-0</w:t>
+              <w:t xml:space="preserve">Les Tables du pouvoir. Une histoire des repas de prestige</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71, 2021, 9782368380659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03929063v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03511576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Syrie occidentale avant Zimri-Lim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Matoīan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ougarit, un anniversaire. Bilans et recherches en cours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.519-533, 2021, Ras Shamra – Ougarit, 9789042946910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03511572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cat 26. Lettre évoquant une denrée rare transmise à l'échanson du roi de Babylone</w:t>
+                <w:t xml:space="preserve">“Bords de l’Euphrate” – le nom ancien du royaume de Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Zeev Gourarier, Michèle Bimbenet-Privat, Hélène Bouillon, Alexandre Estaquet-Legrand, Christine Germain-Donnat, Marie Lavandier. </w:t>
+              <w:t xml:space="preserve">Aline Tenu &amp; Marine Yoyotte; Marine Yoyotte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Tables du pouvoir. Une histoire des repas de prestige</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.71, 2021, 9782368380659</w:t>
+              <w:t xml:space="preserve">Le Roi et le fleuve. Exemples d'usages pluriels de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éditions Khéops</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.305-321, 2021, 9782916142241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03511576v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03511331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Bords de l’Euphrate” – le nom ancien du royaume de Mari</w:t>
+                <w:t xml:space="preserve">Die wertvollen Instrumente im Palast des Jaḫdun-Lîm von Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Aline Tenu &amp; Marine Yoyotte; Marine Yoyotte. </w:t>
+              <w:t xml:space="preserve">Claudia Bührig, Margarethe von Ess, Iris Gerlach, Arnulf Hausleiter &amp; Bernd Müller-Neuhof. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Roi et le fleuve. Exemples d'usages pluriels de l'espace</w:t>
+              <w:t xml:space="preserve">Klänge der Antike. Festschrift für Ricardo Eichmann</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.305-321, 2021, 9782916142241</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrassowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.489-504, 2021, 9783447116817</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03511331v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03511322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die wertvollen Instrumente im Palast des Jaḫdun-Lîm von Mari</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkhipov Ilya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chambon Grégory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Claudia Bührig, Margarethe von Ess, Iris Gerlach, Arnulf Hausleiter &amp; Bernd Müller-Neuhof. </w:t>
+              <w:t xml:space="preserve">Ilya Arkhipov; Grégory Chambon; Nele Ziegler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Klänge der Antike. Festschrift für Ricardo Eichmann</w:t>
+              <w:t xml:space="preserve">Pratiques administratives et comptables au Proche-Orient à l'Âge du Bronze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.489-504, 2021, 9783447116817</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.v-xii, 2021, Publications de l'Institut du Proche-Orient ancien du Collège de France, ISBN 9789042945616</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03511322v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03511215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Von goldenen Instrumenten und reisenden Musikern (Mari im 18. Jh. v. Chr.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ilya Arkhipov; Grégory Chambon; Nele Ziegler. </w:t>
+              <w:t xml:space="preserve">Eichmann, Ricardo; Shehata, Dahlia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques administratives et comptables au Proche-Orient à l'Âge du Bronze</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.v-xii, 2021, Publications de l'Institut du Proche-Orient ancien du Collège de France, ISBN 9789042945616</w:t>
+              <w:t xml:space="preserve">Music Beyond Cultural Borders. Vorträge zum Workshop “Music Beyond Cultural Borders” im Rahmen des 33. Deutschen Orientalistentags an der Friedrich-Schiller-Universität in Jena, 19-20 September, 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Orient-Archäologie (43), Verlag Marie Leidorf GmBH, pp.47-59, 2021, Studien zur Musikarchäologie 12, 978-3-89646-673-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03511215v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un enfant à Alep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Azzoni; A. Kleinerman; D. Knight; D. Owen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Mari to Jerusalem and Back. Assyriological and Biblical Studies in Honor of Jack Murad Sasson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pennsylvania State University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.358-368, 2020, From Mari to Jerusalem and Back. Assyriological and Biblical Studies in Honor of Jack Murad Sasson, 978-1-57506-741-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03097037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qadištum dépouillée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grégory Chambon; Michaël Guichard; Anne-Isabelle Langlois; Thomas Römer; Nele Ziegler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'argile au numérique. Mélanges assyriologiques en l'honneur de Dominique Charpin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1243-1260, 2019, Publications de l'Institut du Proche-Orient Ancien du Collège de France, 978-90-429-3872-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctv1q26s9t.62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internationalität von Musik zur Zeit der Archive von Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Leitmeir; D. Shehata; O. Wiener. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mus-ic-on. Klang der Antike, Begleitband zur Ausstellung im Martin von Wagner Museum der Universität Würzburg vom 10. Dezember 2019 bis 12. Juli 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Würzburg University Press, pp.123-130, 2019, 978-3-95826-122-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25972/WUP-978-3-95826-123-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03097183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Activities of Women According to Mari Texts (18th century BC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brigitte Lion, Cécile Michel (Eds.), The Role of Women in Work and Society in the Ancient Near East</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Studies in Ancient Near Eastern Records (13), De Gruyter, pp.296-309, 2016, The Role of Women in Work and Society in the Ancient Near East, 978-1-61451-913. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9781614519089-017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03032384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilmuniter im Königreich Samsî-Addus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olijdam, Eric; Spoor, Richard H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intercultural relations between South and Southwest Asia. Studies in Commemoration of E. C. L. During Caspers (1934-1996)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BAR Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.253-259, 2008, Society for Arabian Studies Monographs, 9781407303123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'armée, – quel monstre</w:t>
+                <w:t xml:space="preserve">Samsi-Addu et la combine sutéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Charpin, Dominique; Durand, Jean-Marie. </w:t>
+              <w:t xml:space="preserve">Christophe Nicolle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil d’études à la mémoire de Marie-Thérèse Barrelet, Florilegium marianum III</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.145-152, 1997</w:t>
+              <w:t xml:space="preserve">Nomades et sédentaires dans le Proche-Orient ancien. Compte rendu de la XLVIe Rencontre Assyriologique Internationale (Paris, 10-13 juillet 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amurru (3), Éditions Recherche sur les Civilisations, pp.95-109, 2004, 2-86538-291-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868858v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'armée, – quel monstre !</w:t>
+                <w:t xml:space="preserve">Compte rendu de J. Eidem, The Shemshāra Archives 2 – The Administrative Texts, Historisk-filosofiske Skrifter 15, Copenhagen 1992</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil d’études à la mémoire de Marie-Thérèse Barrelet, Florilegium marianum III</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.145-152, 1997</w:t>
+              <w:t xml:space="preserve">MARI Annales de Recherches Interdisciplinaires 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, Editions Recherche sur les Civilisations, pp.787-792, 1997, 2-86538-259-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05541815v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de J. Eidem, The Shemshāra Archives 2 – The Administrative Texts, Historisk-filosofiske Skrifter 15, Copenhagen 1992</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mekum, roi d’Apišal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Charpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MARI Annales de Recherches Interdisciplinaires 8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 8, Editions Recherche sur les Civilisations, pp.787-792, 1997, 2-86538-259-1</w:t>
+              <w:t xml:space="preserve">MARI Annales de Recherches Interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Recherche et Civilisations, pp.243-247, 1997, 2-86538-259-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868877v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mekum, roi d’Apišal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'armée, – quel monstre !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charpin, Dominique; Durand, Jean-Marie. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MARI Annales de Recherches Interdisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Recherche et Civilisations, pp.243-247, 1997, 2-86538-259-1</w:t>
+              <w:t xml:space="preserve">Recueil d’études à la mémoire de Marie-Thérèse Barrelet, Florilegium marianum III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires de NABU (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SEPOA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.145-152, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868799v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'armée, – quel monstre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charpin, Dominique; Durand, Jean-Marie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil d’études à la mémoire de Marie-Thérèse Barrelet, Florilegium marianum III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires de NABU (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SEPOA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.145-152, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dieux créateurs (et destructeurs) selon la documentation mésopotamienne du II e millénaire av. J.-C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Comment dire les origines dans le monde biblique et le Proche-Orient ancien, Collège de France, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId129"/>
+      <w:footerReference w:type="default" r:id="rId132"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6553,51 +6757,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7A49A1B"/>
+    <w:nsid w:val="6FCF3215"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6784,51 +6988,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nele-ziegler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6431-076X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076164195" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://proclac.cnrs.fr/author/nziegler/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.academia.edu/NeleZiegler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.digitorient.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431664v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Ziegler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53351/y0kz9850" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868344v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laith M. Hussein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868419v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkhipov Ilya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gaubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368174v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368138v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929159v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelheid Otto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368180v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368230v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368132v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368141v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368195v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368184v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368200v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368226v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368205v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511577v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511264v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097222v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198106v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vincent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Emerit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Jeammet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guichard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03032562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/assy.110.0107" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03023177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095218v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868817v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ktema.1997.2183" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022844v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868707v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868756v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974013v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vallet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219644v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432171v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379215v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pewe-verlag.de/?page_id=2879" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116197v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine B&#233;ranger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Nebiolo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042946996&amp;amp;series_number_str=5&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511093v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambon Gr&#233;gory" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042945616&amp;amp;series_number_str=4&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766691v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perrot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Thomas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766689v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762243v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682760v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383982v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepoa.fr/produit/2003-memoires-de-nabu-6-pdf/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383977v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepoa.fr/memoires-de-nabu/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431666v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Keilschriftrecht_zwischen_Theorie_und_Praxis/title_8554.ahtml" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929082v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sidestone.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868481v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682538v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379554v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803274331" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.6914767.6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379486v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379458v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379333v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Fink" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379401v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379430v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928915v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledgehandbooks.com/doi/10.4324/9780367822873" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780367822873-46" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928907v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929063v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511572v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042946910&amp;amp;series_number_str=28&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511576v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511331v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kheops-egyptologie.fr/Editions/editions.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511322v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Kl%C3%A4nge_der_Arch%C3%A4ologie/titel_6879.ahtml" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511215v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097037v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eisenbrauns.org" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336911v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?id=6196" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1q26s9t.62" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097183v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25972/WUP-978-3-95826-123-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03032384v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781614519089-017" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/5FQ-H4740247-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868660v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/intercultural-relations-between-south-and-southwest-asia.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868858v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepoa.fr/produit/1997-memoires-de-nabu-4-pdf/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541815v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868877v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868799v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871836v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nele-ziegler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6431-076X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076164195" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://proclac.cnrs.fr/author/nziegler/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.academia.edu/NeleZiegler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.digitorient.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431664v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Ziegler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53351/y0kz9850" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868344v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laith M. Hussein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868419v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkhipov Ilya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gaubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368138v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929159v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelheid Otto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368195v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368193v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368141v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368132v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368230v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368180v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368184v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368200v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368226v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368205v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511577v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511264v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097222v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198106v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vincent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Emerit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Jeammet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guichard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03032562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/assy.110.0107" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03023177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095218v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868817v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ktema.1997.2183" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868707v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022844v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868756v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567512v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974013v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vallet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219644v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432171v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pewe-verlag.de/?page_id=2879" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116197v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine B&#233;ranger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Nebiolo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042946996&amp;amp;series_number_str=5&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567529v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511093v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambon Gr&#233;gory" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042945616&amp;amp;series_number_str=4&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766691v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perrot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766689v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762243v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682760v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383982v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepoa.fr/produit/2003-memoires-de-nabu-6-pdf/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383977v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepoa.fr/memoires-de-nabu/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431666v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Keilschriftrecht_zwischen_Theorie_und_Praxis/title_8554.ahtml" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868481v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682538v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929082v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sidestone.com" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379333v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Fink" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379458v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379401v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379430v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379554v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803274331" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.6914767.6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379486v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928915v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledgehandbooks.com/doi/10.4324/9780367822873" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780367822873-46" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928907v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511576v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511572v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042946910&amp;amp;series_number_str=28&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511331v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kheops-egyptologie.fr/Editions/editions.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511322v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Kl%C3%A4nge_der_Arch%C3%A4ologie/titel_6879.ahtml" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511215v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929063v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097037v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eisenbrauns.org" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336911v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?id=6196" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1q26s9t.62" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097183v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25972/WUP-978-3-95826-123-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03032384v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781614519089-017" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/5FQ-H4740247-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868660v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/intercultural-relations-between-south-and-southwest-asia.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567527v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868877v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868799v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541815v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepoa.fr/produit/1997-memoires-de-nabu-4-pdf/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868858v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871836v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>