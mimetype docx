--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -954,484 +954,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NABU n'en est pas à sa première fête d'anniversaire ! [note 144]</w:t>
+                <w:t xml:space="preserve">Avant propos [note 136]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (4), pp.288-289</w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (4), pp.277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368195v1</w:t>
+                <w:t xml:space="preserve">hal-04368132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment citer les notes de NABU [note 143]</w:t>
+                <w:t xml:space="preserve">Quelques perles (note 150)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (4), pp.288</w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (4), pp.294-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368193v1</w:t>
+                <w:t xml:space="preserve">hal-04368230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mistral photo – l'imprimeur de NABU [note 138]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une discipline plurilingue en marche vers le &amp;lt;i&amp;gt;Globish&amp;lt;/i&amp;gt; [note 141]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (4), pp.282</w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (4), pp.286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368141v1</w:t>
+                <w:t xml:space="preserve">hal-04368180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant propos [note 136]</w:t>
+                <w:t xml:space="preserve">Mistral photo – l'imprimeur de NABU [note 138]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (4), pp.277</w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (4), pp.282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368132v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques perles (note 150)</w:t>
+                <w:t xml:space="preserve">NABU n'en est pas à sa première fête d'anniversaire ! [note 144]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (4), pp.294-295</w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (4), pp.288-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368230v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une discipline plurilingue en marche vers le &amp;lt;i&amp;gt;Globish&amp;lt;/i&amp;gt; [note 141]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment citer les notes de NABU [note 143]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (4), pp.286</w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (4), pp.288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368180v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabu et Tašmetum [note 142]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1607,51 +1607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques statistiques sur le contenu des notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1689,51 +1689,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes brèves ? [note 146]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1784,51 +1784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des notes venant des quatre rives du monde (note 140)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022 (4), pp.283-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2555,169 +2555,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de M. W. Chavalas &amp; J. L. Hayes (éd.), New Horizons in the Study of Ancient Syria, BiMes 25, Undena 1992</w:t>
+                <w:t xml:space="preserve">Ein Bittbrief eines Händlers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 90, pp.81-84</w:t>
+              <w:t xml:space="preserve">Wiener Zeitschrift für die Kunde des Morgenlandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Festschrift für Hans Hirsch zum 65. Geburtstag gewidmet von seinen Freunden, Kollegen und Schülern, 86, pp.145-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868707v1</w:t>
+                <w:t xml:space="preserve">hal-03022844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ein Bittbrief eines Händlers</w:t>
+                <w:t xml:space="preserve">Compte rendu de M. W. Chavalas &amp; J. L. Hayes (éd.), New Horizons in the Study of Ancient Syria, BiMes 25, Undena 1992</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiener Zeitschrift für die Kunde des Morgenlandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Festschrift für Hans Hirsch zum 65. Geburtstag gewidmet von seinen Freunden, Kollegen und Schülern, 86, pp.145-152</w:t>
+              <w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 90, pp.81-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03022844v1</w:t>
+                <w:t xml:space="preserve">hal-04868707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une tablette d'époque Ur III dans une collection privée</w:t>
               </w:r>
@@ -4445,225 +4445,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ”Road to Emar” Reconsidered</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vorwort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelheid Otto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christoph Fink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adelheid Otto; Nele Ziegler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre les fleuves – III. On the Way in Upper Mesopotamia: Travels, Routes and Environment as Basis for the Reconstruction of Historical Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Berliner Beiträge zum Vorderen Orient (30), PeWe Verlag, pp.135-220, 2023, 978-3-935012-64-5</w:t>
+              <w:t xml:space="preserve">, Berliner Beiträge zum Vorderen Orient (30), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PeWe Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-9, 2023, 978-3-935012-64-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04379333v1</w:t>
+                <w:t xml:space="preserve">hal-04379458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vorwort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ”Road to Emar” Reconsidered</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelheid Otto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nele Ziegler</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Fink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adelheid Otto; Nele Ziegler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre les fleuves – III. On the Way in Upper Mesopotamia: Travels, Routes and Environment as Basis for the Reconstruction of Historical Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Berliner Beiträge zum Vorderen Orient (30), </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-9, 2023, 978-3-935012-64-5</w:t>
+              <w:t xml:space="preserve">, Berliner Beiträge zum Vorderen Orient (30), PeWe Verlag, pp.135-220, 2023, 978-3-935012-64-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04379458v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekallatum, Samsi-Addu’s capital city, localised</w:t>
               </w:r>
@@ -5216,186 +5216,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cat 26. Lettre évoquant une denrée rare transmise à l'échanson du roi de Babylone</w:t>
+                <w:t xml:space="preserve">La Syrie occidentale avant Zimri-Lim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Zeev Gourarier, Michèle Bimbenet-Privat, Hélène Bouillon, Alexandre Estaquet-Legrand, Christine Germain-Donnat, Marie Lavandier. </w:t>
+              <w:t xml:space="preserve">Valérie Matoīan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Tables du pouvoir. Une histoire des repas de prestige</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.71, 2021, 9782368380659</w:t>
+              <w:t xml:space="preserve">Ougarit, un anniversaire. Bilans et recherches en cours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.519-533, 2021, Ras Shamra – Ougarit, 9789042946910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03511576v1</w:t>
+                <w:t xml:space="preserve">halshs-03511572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Syrie occidentale avant Zimri-Lim</w:t>
+                <w:t xml:space="preserve">Cat 26. Lettre évoquant une denrée rare transmise à l'échanson du roi de Babylone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Valérie Matoīan. </w:t>
+              <w:t xml:space="preserve">Zeev Gourarier, Michèle Bimbenet-Privat, Hélène Bouillon, Alexandre Estaquet-Legrand, Christine Germain-Donnat, Marie Lavandier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ougarit, un anniversaire. Bilans et recherches en cours</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Tables du pouvoir. Une histoire des repas de prestige</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71, 2021, 9782368380659</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peeters</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-03511572v1</w:t>
+                <w:t xml:space="preserve">halshs-03511576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Bords de l’Euphrate” – le nom ancien du royaume de Mari</w:t>
               </w:r>
@@ -6757,51 +6757,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FCF3215"/>
+    <w:nsid w:val="E5F3CC74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6988,51 +6988,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nele-ziegler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6431-076X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076164195" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://proclac.cnrs.fr/author/nziegler/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.academia.edu/NeleZiegler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.digitorient.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431664v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Ziegler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53351/y0kz9850" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868344v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laith M. Hussein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868419v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkhipov Ilya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gaubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368138v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929159v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelheid Otto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368195v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368193v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368141v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368132v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368230v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368180v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368184v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368200v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368226v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368205v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511577v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511264v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097222v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198106v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vincent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Emerit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Jeammet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guichard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03032562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/assy.110.0107" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03023177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095218v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868817v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ktema.1997.2183" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868707v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022844v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868756v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567512v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974013v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vallet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219644v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432171v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pewe-verlag.de/?page_id=2879" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116197v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine B&#233;ranger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Nebiolo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042946996&amp;amp;series_number_str=5&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567529v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511093v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambon Gr&#233;gory" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042945616&amp;amp;series_number_str=4&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766691v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perrot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766689v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762243v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682760v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383982v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepoa.fr/produit/2003-memoires-de-nabu-6-pdf/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383977v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepoa.fr/memoires-de-nabu/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431666v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Keilschriftrecht_zwischen_Theorie_und_Praxis/title_8554.ahtml" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868481v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682538v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929082v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sidestone.com" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379333v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Fink" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379458v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379401v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379430v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379554v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803274331" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.6914767.6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379486v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928915v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledgehandbooks.com/doi/10.4324/9780367822873" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780367822873-46" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928907v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511576v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511572v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042946910&amp;amp;series_number_str=28&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511331v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kheops-egyptologie.fr/Editions/editions.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511322v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Kl%C3%A4nge_der_Arch%C3%A4ologie/titel_6879.ahtml" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511215v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929063v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097037v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eisenbrauns.org" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336911v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?id=6196" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1q26s9t.62" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097183v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25972/WUP-978-3-95826-123-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03032384v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781614519089-017" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/5FQ-H4740247-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868660v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/intercultural-relations-between-south-and-southwest-asia.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567527v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868877v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868799v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541815v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepoa.fr/produit/1997-memoires-de-nabu-4-pdf/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868858v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871836v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nele-ziegler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6431-076X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076164195" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://proclac.cnrs.fr/author/nziegler/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.academia.edu/NeleZiegler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.digitorient.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431664v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Ziegler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53351/y0kz9850" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868344v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laith M. Hussein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868419v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkhipov Ilya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gaubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368138v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929159v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelheid Otto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368132v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368230v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368180v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368141v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368195v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368193v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368184v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368200v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368226v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368205v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511577v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511264v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097222v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198106v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vincent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Emerit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Jeammet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guichard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03032562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/assy.110.0107" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03023177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095218v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868817v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ktema.1997.2183" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022844v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868707v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868756v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567512v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974013v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vallet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219644v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432171v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pewe-verlag.de/?page_id=2879" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116197v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine B&#233;ranger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Nebiolo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042946996&amp;amp;series_number_str=5&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567529v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511093v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambon Gr&#233;gory" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042945616&amp;amp;series_number_str=4&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766691v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perrot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766689v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762243v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682760v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383982v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepoa.fr/produit/2003-memoires-de-nabu-6-pdf/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383977v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepoa.fr/memoires-de-nabu/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431666v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Keilschriftrecht_zwischen_Theorie_und_Praxis/title_8554.ahtml" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868481v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682538v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929082v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sidestone.com" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379458v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379333v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Fink" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379401v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379430v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379554v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803274331" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.6914767.6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379486v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928915v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledgehandbooks.com/doi/10.4324/9780367822873" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780367822873-46" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928907v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511572v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042946910&amp;amp;series_number_str=28&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511576v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511331v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kheops-egyptologie.fr/Editions/editions.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511322v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Kl%C3%A4nge_der_Arch%C3%A4ologie/titel_6879.ahtml" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511215v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929063v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097037v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eisenbrauns.org" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336911v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?id=6196" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1q26s9t.62" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097183v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25972/WUP-978-3-95826-123-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03032384v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781614519089-017" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/5FQ-H4740247-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868660v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/intercultural-relations-between-south-and-southwest-asia.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567527v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868877v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868799v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541815v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepoa.fr/produit/1997-memoires-de-nabu-4-pdf/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868858v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871836v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>