--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -600,1274 +600,1274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Sets of Letters from Tell Harmal Addressed by the Ruler of Ešnunna to Samsi-Addu</w:t>
+                <w:t xml:space="preserve">The Old Babylonian Glossary of the ARCHIBAB Text Corpus: Results and Prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laith M. Hussein</w:t>
+                <w:t xml:space="preserve">Arkhipov Ilya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Charpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 118, pp.147-168</w:t>
+              <w:t xml:space="preserve">, 2024, 118, pp.91-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868344v1</w:t>
+                <w:t xml:space="preserve">hal-04868419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Old Babylonian Glossary of the ARCHIBAB Text Corpus: Results and Prospects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two Sets of Letters from Tell Harmal Addressed by the Ruler of Ešnunna to Samsi-Addu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Gaubert</w:t>
+                <w:t xml:space="preserve">Laith M. Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 118, pp.91-102</w:t>
+              <w:t xml:space="preserve">, 2024, 118, pp.147-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868419v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'histoire de la publication de NABU [note 137]</w:t>
+                <w:t xml:space="preserve">Des notes venant des quatre rives du monde (note 140)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Charpin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (4), pp.277-282</w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (4), pp.283-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368138v1</w:t>
+                <w:t xml:space="preserve">hal-04368174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekallatum = Tell Ḥuwaish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelheid Otto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Notes Assyriologiques Brèves et Utilitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022, pp.214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant propos [note 136]</w:t>
+                <w:t xml:space="preserve">L'histoire de la publication de NABU [note 137]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Charpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (4), pp.277</w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (4), pp.277-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368132v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques perles (note 150)</w:t>
+                <w:t xml:space="preserve">Avant propos [note 136]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (4), pp.294-295</w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (4), pp.277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368230v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une discipline plurilingue en marche vers le &amp;lt;i&amp;gt;Globish&amp;lt;/i&amp;gt; [note 141]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelques perles (note 150)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (4), pp.286</w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (4), pp.294-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368180v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mistral photo – l'imprimeur de NABU [note 138]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une discipline plurilingue en marche vers le &amp;lt;i&amp;gt;Globish&amp;lt;/i&amp;gt; [note 141]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (4), pp.282</w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (4), pp.286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368141v1</w:t>
+                <w:t xml:space="preserve">hal-04368180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NABU n'en est pas à sa première fête d'anniversaire ! [note 144]</w:t>
+                <w:t xml:space="preserve">Mistral photo – l'imprimeur de NABU [note 138]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (4), pp.288-289</w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (4), pp.282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368195v1</w:t>
+                <w:t xml:space="preserve">hal-04368141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment citer les notes de NABU [note 143]</w:t>
+                <w:t xml:space="preserve">NABU n'en est pas à sa première fête d'anniversaire ! [note 144]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (4), pp.288</w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (4), pp.288-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368193v1</w:t>
+                <w:t xml:space="preserve">hal-04368195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabu et Tašmetum [note 142]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment citer les notes de NABU [note 143]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (4), pp.287-288</w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (4), pp.288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368184v1</w:t>
+                <w:t xml:space="preserve">hal-04368193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les notes « ping-pong » [note 145]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nabu et Tašmetum [note 142]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (4), pp.289</w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (4), pp.287-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368200v1</w:t>
+                <w:t xml:space="preserve">hal-04368184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le profil des auteurs des notes de NABU (note 139)</w:t>
+                <w:t xml:space="preserve">Les notes « ping-pong » [note 145]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (4), pp.283</w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (4), pp.289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368154v1</w:t>
+                <w:t xml:space="preserve">hal-04368200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques statistiques sur le contenu des notes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le profil des auteurs des notes de NABU (note 139)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (4), pp.290-291</w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (4), pp.283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368226v1</w:t>
+                <w:t xml:space="preserve">hal-04368154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notes brèves ? [note 146]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Quelques statistiques sur le contenu des notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (4), pp.289-290</w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (4), pp.290-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368205v1</w:t>
+                <w:t xml:space="preserve">hal-04368226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des notes venant des quatre rives du monde (note 140)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Notes brèves ? [note 146]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (4), pp.283-285</w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (4), pp.289-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368174v1</w:t>
+                <w:t xml:space="preserve">hal-04368205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en ligne des pdf de plusieurs ouvrages de la SEPOA / Free pdf-books from SEPOA</w:t>
               </w:r>
@@ -2345,51 +2345,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amurritisch lernen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Charpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wiener Zeitschrift für die Kunde des Morgenlandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Festschrift für Hermann Hunger zum 65. Geburtstag gewidmet von seinen Freunden, Kollegen und Schülern, 97, pp.55-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3190,51 +3190,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre les fleuves – III. On the Way in Upper Mesopotamia: Travels, Routes and Environment as Basis for the Reconstruction of Historical Geography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelheid Otto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
@@ -3433,51 +3433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques administratives et comptables au Proche-Orient à l'Âge du Bronze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkhipov Ilya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chambon Grégory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3950,51 +3950,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florilegium marianum V. Mari et le Proche-Orient à l'époque amorrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
@@ -4097,293 +4097,293 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altbabylonische Codices und die Rechtspraxis im Spiegel der Alltagstexte – Witwen, „Strohwitwen“ und ihre Kinder</w:t>
+                <w:t xml:space="preserve">Le royaume de Haute-Mésopotamie, un concept moderne ou ancien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Schrakamp, Ingo; Cancik-Kirschbaum, Eva. </w:t>
+              <w:t xml:space="preserve">Dominique Charpin; Antoine Jacquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Keilschriftrecht zwischen Theorie und Praxis</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.341-369, 2025, Episteme, 978-3-447-12452-2</w:t>
+              <w:t xml:space="preserve">Archibab 6. Archives paléo-babyloniennes : 150 ans de publications et d'études (1872-2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires de NABU (24), SEPOA, pp.311-321, 2026, Mémoires de NABU, 979-10-97449-08-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05431666v1</w:t>
+                <w:t xml:space="preserve">hal-05619293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piradi invia un biglietto da visita</w:t>
+                <w:t xml:space="preserve">The Eponym Chronicles from Mari – New Edition, Photographs and Comments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cianfanelli, Elisabetta; Gori, Fiammetta. </w:t>
+              <w:t xml:space="preserve">Nahm, Werner; Roaf, Michael. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">níg-ba dub-sar-maḫ. Studies on Ebla and the Ancient Near East presented to Amalia Catagnoti</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dokumenta Asiana (14), Edizioni Quasar, pp.497-499, 2024, 978-88-5491-497-1</w:t>
+              <w:t xml:space="preserve">Eclipses, Volcanoes and Eponyms. New perspectives on the chronology of the early second millennium BC in the Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, pp.16-46, 2026, Orbis Biblicus et Orientalis. Series Archaeologica 43, 978-90-429-5707-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868481v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mari und Aššur – in weiter Ferne, so nah!</w:t>
+                <w:t xml:space="preserve">Altbabylonische Codices und die Rechtspraxis im Spiegel der Alltagstexte – Witwen, „Strohwitwen“ und ihre Kinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Claus Ambos; Nils Heeßel; Wiebke Meinhold. </w:t>
+              <w:t xml:space="preserve">Schrakamp, Ingo; Cancik-Kirschbaum, Eva. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">kullat ṭupšarrūti. Festschrift für Stefan Maul</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Harrassowitz, 2024, 978-3-447-12128-6</w:t>
+              <w:t xml:space="preserve">Keilschriftrecht zwischen Theorie und Praxis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Episteme (43), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrassowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.341-369, 2025, Episteme, 978-3-447-12452-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682538v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byblos and the Mediterranean in the Middle Bronze Age I as seen from the Mari archives</w:t>
               </w:r>
@@ -4445,1977 +4445,1972 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vorwort</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Piradi invia un biglietto da visita</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Adelheid Otto; Nele Ziegler. </w:t>
+              <w:t xml:space="preserve">Cianfanelli, Elisabetta; Gori, Fiammetta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre les fleuves – III. On the Way in Upper Mesopotamia: Travels, Routes and Environment as Basis for the Reconstruction of Historical Geography</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-9, 2023, 978-3-935012-64-5</w:t>
+              <w:t xml:space="preserve">níg-ba dub-sar-maḫ. Studies on Ebla and the Ancient Near East presented to Amalia Catagnoti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dokumenta Asiana (14), Edizioni Quasar, pp.497-499, 2024, 978-88-5491-497-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04379458v1</w:t>
+                <w:t xml:space="preserve">hal-04868481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ”Road to Emar” Reconsidered</w:t>
+                <w:t xml:space="preserve">Mari und Aššur – in weiter Ferne, so nah!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Adelheid Otto; Nele Ziegler. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claus Ambos; Nils Heeßel; Wiebke Meinhold. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre les fleuves – III. On the Way in Upper Mesopotamia: Travels, Routes and Environment as Basis for the Reconstruction of Historical Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Berliner Beiträge zum Vorderen Orient (30), PeWe Verlag, pp.135-220, 2023, 978-3-935012-64-5</w:t>
+              <w:t xml:space="preserve">kullat ṭupšarrūti. Festschrift für Stefan Maul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harrassowitz, 2024, 978-3-447-12128-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04379333v1</w:t>
+                <w:t xml:space="preserve">hal-04682538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekallatum, Samsi-Addu’s capital city, localised</w:t>
+                <w:t xml:space="preserve">Des montagnards barbares à l'époque d'Aminum et de Samsi-Addu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Adelheid Otto; Nele Ziegler. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Clancier; Julien Monerie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre les fleuves – III. On the Way in Upper Mesopotamia: Travels, Routes and Environment as Basis for the Reconstruction of Historical Geography</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'empreinte des empires au Proche-Orient ancien. Volume d'hommage offert à Francis Joannès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Études mesopotamiennes – Mesopotamian Studies (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeopress Publishing Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.14-24, 2023, ISBN 978-1-80327-433-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/jj.6914767.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04379401v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelheid Otto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adelheid Otto; Nele Ziegler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre les fleuves – III. On the Way in Upper Mesopotamia: Travels, Routes and Environment as Basis for the Reconstruction of Historical Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berliner Beiträge zum Vorderen Orient (30), </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PeWe Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.13-15, 2023, 978-3-935012-64-5</w:t>
+              <w:t xml:space="preserve">, pp.10-12, 2023, 978-3-935012-64-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04379430v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des montagnards barbares à l'époque d'Aminum et de Samsi-Addu</w:t>
+                <w:t xml:space="preserve">The ”Road to Emar” Reconsidered</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Philippe Clancier; Julien Monerie. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelheid Otto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Fink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adelheid Otto; Nele Ziegler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'empreinte des empires au Proche-Orient ancien. Volume d'hommage offert à Francis Joannès</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entre les fleuves – III. On the Way in Upper Mesopotamia: Travels, Routes and Environment as Basis for the Reconstruction of Historical Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berliner Beiträge zum Vorderen Orient (30), PeWe Verlag, pp.135-220, 2023, 978-3-935012-64-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeopress Publishing Ltd</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04379554v1</w:t>
+                <w:t xml:space="preserve">hal-04379333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Vorwort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelheid Otto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adelheid Otto; Nele Ziegler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre les fleuves – III. On the Way in Upper Mesopotamia: Travels, Routes and Environment as Basis for the Reconstruction of Historical Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berliner Beiträge zum Vorderen Orient (30), </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PeWe Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.10-12, 2023, 978-3-935012-64-5</w:t>
+              <w:t xml:space="preserve">, pp.7-9, 2023, 978-3-935012-64-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04379486v1</w:t>
+                <w:t xml:space="preserve">hal-04379458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pity and Suffering in Old Babylonian Time</w:t>
+                <w:t xml:space="preserve">Ekallatum, Samsi-Addu’s capital city, localised</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Sonik, Karen; Steinert, Ulrike. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelheid Otto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adelheid Otto; Nele Ziegler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Routledge Handbook of Emotions in the Ancient Near East</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Entre les fleuves – III. On the Way in Upper Mesopotamia: Travels, Routes and Environment as Basis for the Reconstruction of Historical Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berliner Beiträge zum Vorderen Orient (30), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PeWe Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.221-252, 2023, Berliner Beiträge zum Vorderen Orient, 978-3-935012-64-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03928915v1</w:t>
+                <w:t xml:space="preserve">hal-04379401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La beauté des sons et des instruments : l'exemple de la Mesopotamie ancienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelheid Otto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Emerit, Sibylle; Perrot, Sylvain; Vincent, Alexandre. </w:t>
+              <w:t xml:space="preserve">Adelheid Otto; Nele Ziegler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la cacophonie à la musique. La perception du son dans les sociétés antiques. Actes des journées d'études tenues à l'École française d'Athènes 12-14 juin 2014</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.19-33, 2022, 978-2-7247-0846-2</w:t>
+              <w:t xml:space="preserve">Entre les fleuves – III. On the Way in Upper Mesopotamia: Travels, Routes and Environment as Basis for the Reconstruction of Historical Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berliner Beiträge zum Vorderen Orient (30), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PeWe Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-15, 2023, 978-3-935012-64-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03928907v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Syrie occidentale avant Zimri-Lim</w:t>
+                <w:t xml:space="preserve">Pity and Suffering in Old Babylonian Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Valérie Matoīan. </w:t>
+              <w:t xml:space="preserve">Sonik, Karen; Steinert, Ulrike. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ougarit, un anniversaire. Bilans et recherches en cours</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Routledge Handbook of Emotions in the Ancient Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.754-767, 2022, 978-0-367-40751-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9780367822873-46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03511572v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cat 26. Lettre évoquant une denrée rare transmise à l'échanson du roi de Babylone</w:t>
+                <w:t xml:space="preserve">La beauté des sons et des instruments : l'exemple de la Mesopotamie ancienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Zeev Gourarier, Michèle Bimbenet-Privat, Hélène Bouillon, Alexandre Estaquet-Legrand, Christine Germain-Donnat, Marie Lavandier. </w:t>
+              <w:t xml:space="preserve">Emerit, Sibylle; Perrot, Sylvain; Vincent, Alexandre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Tables du pouvoir. Une histoire des repas de prestige</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.71, 2021, 9782368380659</w:t>
+              <w:t xml:space="preserve">De la cacophonie à la musique. La perception du son dans les sociétés antiques. Actes des journées d'études tenues à l'École française d'Athènes 12-14 juin 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque d'étude (180), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut français d'archéologie orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.19-33, 2022, 978-2-7247-0846-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03511576v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Bords de l’Euphrate” – le nom ancien du royaume de Mari</w:t>
+                <w:t xml:space="preserve">Von goldenen Instrumenten und reisenden Musikern (Mari im 18. Jh. v. Chr.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Aline Tenu &amp; Marine Yoyotte; Marine Yoyotte. </w:t>
+              <w:t xml:space="preserve">Eichmann, Ricardo; Shehata, Dahlia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Roi et le fleuve. Exemples d'usages pluriels de l'espace</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.305-321, 2021, 9782916142241</w:t>
+              <w:t xml:space="preserve">Music Beyond Cultural Borders. Vorträge zum Workshop “Music Beyond Cultural Borders” im Rahmen des 33. Deutschen Orientalistentags an der Friedrich-Schiller-Universität in Jena, 19-20 September, 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Orient-Archäologie (43), Verlag Marie Leidorf GmBH, pp.47-59, 2021, Studien zur Musikarchäologie 12, 978-3-89646-673-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03511331v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die wertvollen Instrumente im Palast des Jaḫdun-Lîm von Mari</w:t>
+                <w:t xml:space="preserve">Cat 26. Lettre évoquant une denrée rare transmise à l'échanson du roi de Babylone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Claudia Bührig, Margarethe von Ess, Iris Gerlach, Arnulf Hausleiter &amp; Bernd Müller-Neuhof. </w:t>
+              <w:t xml:space="preserve">Zeev Gourarier, Michèle Bimbenet-Privat, Hélène Bouillon, Alexandre Estaquet-Legrand, Christine Germain-Donnat, Marie Lavandier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Klänge der Antike. Festschrift für Ricardo Eichmann</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.489-504, 2021, 9783447116817</w:t>
+              <w:t xml:space="preserve">Les Tables du pouvoir. Une histoire des repas de prestige</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71, 2021, 9782368380659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03511322v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03511576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Syrie occidentale avant Zimri-Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ilya Arkhipov; Grégory Chambon; Nele Ziegler. </w:t>
+              <w:t xml:space="preserve">Valérie Matoīan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques administratives et comptables au Proche-Orient à l'Âge du Bronze</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+              <w:t xml:space="preserve">Ougarit, un anniversaire. Bilans et recherches en cours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.v-xii, 2021, Publications de l'Institut du Proche-Orient ancien du Collège de France, ISBN 9789042945616</w:t>
+              <w:t xml:space="preserve">, pp.519-533, 2021, Ras Shamra – Ougarit, 9789042946910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03511215v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03511572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Von goldenen Instrumenten und reisenden Musikern (Mari im 18. Jh. v. Chr.)</w:t>
+                <w:t xml:space="preserve">“Bords de l’Euphrate” – le nom ancien du royaume de Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Eichmann, Ricardo; Shehata, Dahlia. </w:t>
+              <w:t xml:space="preserve">Aline Tenu &amp; Marine Yoyotte; Marine Yoyotte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Music Beyond Cultural Borders. Vorträge zum Workshop “Music Beyond Cultural Borders” im Rahmen des 33. Deutschen Orientalistentags an der Friedrich-Schiller-Universität in Jena, 19-20 September, 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Orient-Archäologie (43), Verlag Marie Leidorf GmBH, pp.47-59, 2021, Studien zur Musikarchäologie 12, 978-3-89646-673-0</w:t>
+              <w:t xml:space="preserve">Le Roi et le fleuve. Exemples d'usages pluriels de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éditions Khéops</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.305-321, 2021, 9782916142241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03929063v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03511331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un enfant à Alep</w:t>
+                <w:t xml:space="preserve">Die wertvollen Instrumente im Palast des Jaḫdun-Lîm von Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A. Azzoni; A. Kleinerman; D. Knight; D. Owen. </w:t>
+              <w:t xml:space="preserve">Claudia Bührig, Margarethe von Ess, Iris Gerlach, Arnulf Hausleiter &amp; Bernd Müller-Neuhof. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Mari to Jerusalem and Back. Assyriological and Biblical Studies in Honor of Jack Murad Sasson</w:t>
+              <w:t xml:space="preserve">Klänge der Antike. Festschrift für Ricardo Eichmann</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.358-368, 2020, From Mari to Jerusalem and Back. Assyriological and Biblical Studies in Honor of Jack Murad Sasson, 978-1-57506-741-4</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrassowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.489-504, 2021, 9783447116817</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03097037v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03511322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qadištum dépouillée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkhipov Ilya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chambon Grégory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Grégory Chambon; Michaël Guichard; Anne-Isabelle Langlois; Thomas Römer; Nele Ziegler. </w:t>
+              <w:t xml:space="preserve">Ilya Arkhipov; Grégory Chambon; Nele Ziegler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l'argile au numérique. Mélanges assyriologiques en l'honneur de Dominique Charpin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+              <w:t xml:space="preserve">Pratiques administratives et comptables au Proche-Orient à l'Âge du Bronze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.1243-1260, 2019, Publications de l'Institut du Proche-Orient Ancien du Collège de France, 978-90-429-3872-4. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, pp.v-xii, 2021, Publications de l'Institut du Proche-Orient ancien du Collège de France, ISBN 9789042945616</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336911v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03511215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internationalität von Musik zur Zeit der Archive von Mari</w:t>
+                <w:t xml:space="preserve">Un enfant à Alep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">F. Leitmeir; D. Shehata; O. Wiener. </w:t>
+              <w:t xml:space="preserve">A. Azzoni; A. Kleinerman; D. Knight; D. Owen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mus-ic-on. Klang der Antike, Begleitband zur Ausstellung im Martin von Wagner Museum der Universität Würzburg vom 10. Dezember 2019 bis 12. Juli 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">From Mari to Jerusalem and Back. Assyriological and Biblical Studies in Honor of Jack Murad Sasson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Pennsylvania State University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.358-368, 2020, From Mari to Jerusalem and Back. Assyriological and Biblical Studies in Honor of Jack Murad Sasson, 978-1-57506-741-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03097183v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03097037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic Activities of Women According to Mari Texts (18th century BC)</w:t>
+                <w:t xml:space="preserve">La qadištum dépouillée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grégory Chambon; Michaël Guichard; Anne-Isabelle Langlois; Thomas Römer; Nele Ziegler. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brigitte Lion, Cécile Michel (Eds.), The Role of Women in Work and Society in the Ancient Near East</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/9781614519089-017⟩</w:t>
+              <w:t xml:space="preserve">De l'argile au numérique. Mélanges assyriologiques en l'honneur de Dominique Charpin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1243-1260, 2019, Publications de l'Institut du Proche-Orient Ancien du Collège de France, 978-90-429-3872-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctv1q26s9t.62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-03032384v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tilmuniter im Königreich Samsî-Addus</w:t>
+                <w:t xml:space="preserve">Internationalität von Musik zur Zeit der Archive von Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Olijdam, Eric; Spoor, Richard H. </w:t>
+              <w:t xml:space="preserve">F. Leitmeir; D. Shehata; O. Wiener. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intercultural relations between South and Southwest Asia. Studies in Commemoration of E. C. L. During Caspers (1934-1996)</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mus-ic-on. Klang der Antike, Begleitband zur Ausstellung im Martin von Wagner Museum der Universität Würzburg vom 10. Dezember 2019 bis 12. Juli 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Würzburg University Press, pp.123-130, 2019, 978-3-95826-122-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25972/WUP-978-3-95826-123-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868660v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03097183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samsi-Addu et la combine sutéenne</w:t>
+                <w:t xml:space="preserve">Economic Activities of Women According to Mari Texts (18th century BC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nomades et sédentaires dans le Proche-Orient ancien. Compte rendu de la XLVIe Rencontre Assyriologique Internationale (Paris, 10-13 juillet 2000)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brigitte Lion, Cécile Michel (Eds.), The Role of Women in Work and Society in the Ancient Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Studies in Ancient Near Eastern Records (13), De Gruyter, pp.296-309, 2016, The Role of Women in Work and Society in the Ancient Near East, 978-1-61451-913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9781614519089-017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05567527v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03032384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de J. Eidem, The Shemshāra Archives 2 – The Administrative Texts, Historisk-filosofiske Skrifter 15, Copenhagen 1992</w:t>
+                <w:t xml:space="preserve">Tilmuniter im Königreich Samsî-Addus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olijdam, Eric; Spoor, Richard H. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MARI Annales de Recherches Interdisciplinaires 8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 8, Editions Recherche sur les Civilisations, pp.787-792, 1997, 2-86538-259-1</w:t>
+              <w:t xml:space="preserve">Intercultural relations between South and Southwest Asia. Studies in Commemoration of E. C. L. During Caspers (1934-1996)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BAR Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.253-259, 2008, Society for Arabian Studies Monographs, 9781407303123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868877v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mekum, roi d’Apišal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samsi-Addu et la combine sutéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Nicolle. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MARI Annales de Recherches Interdisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Recherche et Civilisations, pp.243-247, 1997, 2-86538-259-1</w:t>
+              <w:t xml:space="preserve">Nomades et sédentaires dans le Proche-Orient ancien. Compte rendu de la XLVIe Rencontre Assyriologique Internationale (Paris, 10-13 juillet 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amurru (3), Éditions Recherche sur les Civilisations, pp.95-109, 2004, 2-86538-291-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868799v1</w:t>
+                <w:t xml:space="preserve">hal-05567527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'armée, – quel monstre !</w:t>
               </w:r>
@@ -6544,152 +6539,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">SEPOA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.145-152, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de J. Eidem, The Shemshāra Archives 2 – The Administrative Texts, Historisk-filosofiske Skrifter 15, Copenhagen 1992</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MARI Annales de Recherches Interdisciplinaires 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, Editions Recherche sur les Civilisations, pp.787-792, 1997, 2-86538-259-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekum, roi d’Apišal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Charpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MARI Annales de Recherches Interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Recherche et Civilisations, pp.243-247, 1997, 2-86538-259-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dieux créateurs (et destructeurs) selon la documentation mésopotamienne du II e millénaire av. J.-C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Comment dire les origines dans le monde biblique et le Proche-Orient ancien, Collège de France, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId132"/>
+      <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6757,51 +6903,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E5F3CC74"/>
+    <w:nsid w:val="DBA552F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6988,51 +7134,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nele-ziegler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6431-076X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076164195" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://proclac.cnrs.fr/author/nziegler/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.academia.edu/NeleZiegler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.digitorient.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431664v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Ziegler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53351/y0kz9850" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868344v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laith M. Hussein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868419v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkhipov Ilya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gaubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368138v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929159v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelheid Otto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368132v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368230v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368180v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368141v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368195v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368193v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368184v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368200v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368226v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368205v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511577v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511264v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097222v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198106v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vincent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Emerit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Jeammet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guichard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03032562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/assy.110.0107" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03023177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095218v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868817v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ktema.1997.2183" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022844v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868707v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868756v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567512v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974013v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vallet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219644v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432171v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pewe-verlag.de/?page_id=2879" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116197v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine B&#233;ranger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Nebiolo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042946996&amp;amp;series_number_str=5&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567529v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511093v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambon Gr&#233;gory" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042945616&amp;amp;series_number_str=4&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766691v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perrot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766689v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762243v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682760v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383982v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepoa.fr/produit/2003-memoires-de-nabu-6-pdf/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383977v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepoa.fr/memoires-de-nabu/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431666v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Keilschriftrecht_zwischen_Theorie_und_Praxis/title_8554.ahtml" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868481v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682538v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929082v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sidestone.com" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379458v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379333v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Fink" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379401v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379430v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379554v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803274331" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.6914767.6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379486v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928915v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledgehandbooks.com/doi/10.4324/9780367822873" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780367822873-46" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928907v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511572v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042946910&amp;amp;series_number_str=28&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511576v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511331v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kheops-egyptologie.fr/Editions/editions.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511322v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Kl%C3%A4nge_der_Arch%C3%A4ologie/titel_6879.ahtml" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511215v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929063v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097037v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eisenbrauns.org" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336911v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?id=6196" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1q26s9t.62" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097183v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25972/WUP-978-3-95826-123-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03032384v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781614519089-017" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/5FQ-H4740247-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868660v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/intercultural-relations-between-south-and-southwest-asia.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567527v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868877v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868799v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541815v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepoa.fr/produit/1997-memoires-de-nabu-4-pdf/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868858v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871836v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nele-ziegler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6431-076X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076164195" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://proclac.cnrs.fr/author/nziegler/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.academia.edu/NeleZiegler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.digitorient.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431664v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Ziegler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53351/y0kz9850" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868419v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkhipov Ilya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gaubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laith M. Hussein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368174v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929159v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelheid Otto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368138v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368132v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368230v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368180v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368141v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368195v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368184v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368200v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368226v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368205v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511577v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511264v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097222v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198106v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vincent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Emerit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Jeammet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guichard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03032562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/assy.110.0107" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-03023177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095218v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868817v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ktema.1997.2183" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022844v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868707v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868756v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567512v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974013v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vallet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219644v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432171v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pewe-verlag.de/?page_id=2879" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116197v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine B&#233;ranger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Nebiolo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042946996&amp;amp;series_number_str=5&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567529v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511093v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambon Gr&#233;gory" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042945616&amp;amp;series_number_str=4&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766691v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perrot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766689v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762243v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682760v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383982v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepoa.fr/produit/2003-memoires-de-nabu-6-pdf/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383977v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepoa.fr/memoires-de-nabu/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619293v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624424v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431666v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Keilschriftrecht_zwischen_Theorie_und_Praxis/title_8554.ahtml" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929082v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sidestone.com" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868481v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682538v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379554v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803274331" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.6914767.6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379486v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379333v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Fink" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379458v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379401v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379430v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928915v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledgehandbooks.com/doi/10.4324/9780367822873" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780367822873-46" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928907v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929063v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511576v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511572v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042946910&amp;amp;series_number_str=28&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511331v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kheops-egyptologie.fr/Editions/editions.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511322v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Kl%C3%A4nge_der_Arch%C3%A4ologie/titel_6879.ahtml" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511215v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097037v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eisenbrauns.org" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336911v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?id=6196" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1q26s9t.62" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097183v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25972/WUP-978-3-95826-123-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03032384v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781614519089-017" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/5FQ-H4740247-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868660v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/intercultural-relations-between-south-and-southwest-asia.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567527v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541815v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sepoa.fr/produit/1997-memoires-de-nabu-4-pdf/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868858v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868877v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868799v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871836v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>