--- v0 (2026-03-09)
+++ v1 (2026-04-04)
@@ -832,165 +832,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">«Esta historia no ha dejado de sorprenderme»: Manuela Sáenz, entre histoire et fiction, entre héroïsme et passion, entre réalité et romantisme : la construction d’un mythe?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magma, rivista elettronica di scienze umane e sociali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cine de Puerto Rico: testimonio de una realidad social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archipiélago. Revista Cultural de Nuestra América</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531382v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05531380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cine de Puerto Rico: la identidad interrogante</w:t>
               </w:r>
@@ -1037,814 +1037,1021 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La francophonie en contexte plurilingue : Vers une approche dynamique des interactions langagières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La francophonie dans toutes ses perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ecampus University, Apr 2026, Novedrate, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Intelligence Artificielle au service de l'inclusion : le MOOC &amp;quot;Vivre en France A1&amp;quot; de l'Alliance française, un levier pour l'apprentissage dynamique du FLE et la réduction de l'anxiété linguistique chez les adultes primo-arrivants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues étrangères et intelligence artificielle à l'ère numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tlemcen, Apr 2026, Tlemcen, Algeria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes dynamiques et complexes dans l'enseignement-apprentissage de l'espagnol LVB en contexte immersif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7es Assises européennes du plurilinguisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OEP, May 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La voix de l’art, la voix dans l’art : « Rescate por la memoria » et la série « Huanta, murales por la memoria » de Leonardo Olfer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII Séminaire international HISPOME. De la postmémoire à la mémoire multidirectionnelle : espaces d’identité et processus de patrimonialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Corbí Sáez María Isabel; Marcillas Piquer Isabel, May 2022, Alicante, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art au service de l’interculturalité, ou comment l’art visibilise la lutte contre toute discrimination raciale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Art(s) et migration(s) dans les Amériques et les Caraïbes (de 1940 à nos jours) : dissonances, fissures, marges »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bretagne Occidentale, Nov 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La voix de l'art, la voix dans l'art. Rescate por la memoria ou la voix et la mémoire du peuple péruvien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium "Reconciliando Voces"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université McGill, Mar 2022, Montréal ( colloque en ligne), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les réseaux sociaux : un nouvel espace de lutte sociale en Amérique latine? La question de l'intermédialité posée par les mouvements féminins/féministes. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études "Discours, constructions identitaires et médias sociaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bretagne Sud, Mar 2017, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La violence : mémorialisation et/ou muséalisation. La représentation du conflit armé et de la violence de masse au Pérou »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Violence, réconciliation et pardon ; représentations des génocides et massacres»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bretagne Occidentale, Mar 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les femmes, ces libératrices oubliées… » ou la participation des femmes dans la lutte pour l’indépendance de l’Amérique Latine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque «1812 dans les Amériques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bretagne Occidentale, Jun 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’inter-sex-tualité » dans l’œuvre de Rosario Ferré : les fables de la garcette exsangue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Genre et postmodernité au Porto Rico : l’œuvre plurielle de Rosario Ferré »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bretagne Occidentale, Apr 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Las heroínas » : les mères contre la drogue en Amérique Latine et en Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Femmes et engagement »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Cergy Pontoise, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La musique dans la prose fictionnelle d’Alfredo Bryce Echenique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Amérique Latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d’Etudes ibériques et latino américaines, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contactos y desencuentros: unas calas en los personajes femeninos de la ficción puertorriqueña actual.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ponencia para la II International Conference on Intercultural Studies, ISCAP, 25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISCAP, May 2011, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La musique dans l’œuvre d’Alfredo Bryce Echenique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international CIRHILL « Esprit des mots et mots d’esprit »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Catholique de l'Ouest, Nov 2011, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1854,153 +2061,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une représentation artistique de la crise. Le cas du Pérou.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Universitaires Européennes, 2018, 978-613-8-41128-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plume d’Alfredo Bryce Echenique. Ecriture personnelle et poétique du récit dans ses œuvres de fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Académiques Francophones, 2014, 978-3-8381-4207-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2010,257 +2217,257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La voix de l’art, la voix dans l’art : Rescate por la memoria ou la voix et la mémoire du peuple péruvien.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">María Isabel Corbí Sáez; Isabel Marcillas Piquer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la postmémoire à la mémoire multidirectionnelle De la postmemòria a la memòria multidireccional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang Verlag, 2023, 9783631894620. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b20479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Apoya lo de aquí»: l’art ouvre le débat sur la portoriquénité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Fatima Rodriguez; Noémie Le Vourch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pérennité ou changement : identités et représentations dans les aires culturelles caraïbes: dialogues de Vienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche Bretonne et Celtique, 2016, 979-10-92331-23-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les femmes, ces libératrices » ou la participation des femmes dans les luttes pour l’indépendance de l’Amérique latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marc Serme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1812 in the Americas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.63-94, 2015, 978-1-4438-7213-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2270,167 +2477,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’amour en temps de guerre » de María Elvira Núñez Muñoz / Revue L'Autre Amérique n°2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Jour de sortie » de Jennifer Thorndike / revue L’Autre Amérique, n°2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2577,51 +2784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490464v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Andr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artelogie.13006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517839v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490477v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091841ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artelogie.9366" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531381v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529921v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531377v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531375v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531384v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531382v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531380v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531383v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531396v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531386v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531399v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531402v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531647v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531403v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531406v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531652v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531654v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531650v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517826v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517822v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517752v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20479" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517820v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490517v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531657v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531658v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490464v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Andr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artelogie.13006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517839v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490477v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091841ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artelogie.9366" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531381v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529921v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531377v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531375v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531384v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531380v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531383v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573787v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573772v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573806v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531396v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531386v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531399v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531402v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531401v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531647v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531403v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531406v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531652v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531654v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531650v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517826v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517822v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517752v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20479" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517820v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490517v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531657v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531658v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>