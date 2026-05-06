--- v1 (2026-04-04)
+++ v2 (2026-05-06)
@@ -556,303 +556,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manuelita, entre mythe littéraire et récit historique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">História e Cultura.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles formes de protestation sociale: « La marche des salopes » en Amérique latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire des Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise péruvienne en représentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue AdHoc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relación madre hija, unos «vínculos vampíricos». La novela (Ella) de Jennifer Thorndike</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">delirium tremens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531384v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05531379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Esta historia no ha dejado de sorprenderme»: Manuela Sáenz, entre histoire et fiction, entre héroïsme et passion, entre réalité et romantisme : la construction d’un mythe?</w:t>
               </w:r>
@@ -1071,234 +1071,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Systèmes dynamiques et complexes dans l'enseignement-apprentissage de l'espagnol LVB en contexte immersif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7es Assises européennes du plurilinguisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OEP, May 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La francophonie en contexte plurilingue : Vers une approche dynamique des interactions langagières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La francophonie dans toutes ses perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ecampus University, Apr 2026, Novedrate, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Intelligence Artificielle au service de l'inclusion : le MOOC &amp;quot;Vivre en France A1&amp;quot; de l'Alliance française, un levier pour l'apprentissage dynamique du FLE et la réduction de l'anxiété linguistique chez les adultes primo-arrivants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues étrangères et intelligence artificielle à l'ère numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tlemcen, Apr 2026, Tlemcen, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573772v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05573806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La voix de l’art, la voix dans l’art : « Rescate por la memoria » et la série « Huanta, murales por la memoria » de Leonardo Olfer.</w:t>
               </w:r>
@@ -2784,51 +2784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490464v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Andr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artelogie.13006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517839v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490477v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091841ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artelogie.9366" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531381v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529921v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531377v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531375v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531384v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531380v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531383v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573787v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573772v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573806v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531396v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531386v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531399v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531402v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531401v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531647v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531403v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531406v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531652v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531654v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531650v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517826v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517822v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517752v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20479" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517820v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490517v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531657v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531658v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490464v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Andr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artelogie.13006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517839v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490477v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091841ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artelogie.9366" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531381v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529921v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531379v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531377v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531375v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531384v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531380v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531383v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573806v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573787v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573772v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531396v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531386v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531399v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531402v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531401v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531647v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531403v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531406v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531652v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531654v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531650v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517826v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517822v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517752v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20479" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517820v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490517v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531657v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531658v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>