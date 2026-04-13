--- v0 (2026-03-22)
+++ v1 (2026-04-13)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.75092936803px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nelly Barret </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences @ INSA Lyon & LIRIS (France)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nelly-barret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3469-4149</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">279403992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding meaningful paths in heterogeneous graphs with PathWays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Jean Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127, pp.102463. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2024.102463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predihood: an open-source tool for predicting neighbourhoods' information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Favetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (61), pp.2805. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.02805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration utilisateur de lacs de données très hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Galizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhulika Mohanty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2024 - 24ème conférence francophone sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Generic Abstractions from Application Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prajna Upadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT 2024 - 27th International Conference on Extending Database Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paestum, Italy. pp.94-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131974v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the PG schema of any (semi)structured dataset: a tale of graphs and abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Enache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhulika Mohanty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEAGraph Workshop 2024 - 3rd Workshop on Search, Exploration, and Analysis in Heterogeneous Datastores - 40th IEEE International Conference on Data Engineering (ICDE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ConnectionStudio: User-friendly Exploration of Highly Heterogeneous Data Lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Dobričić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Galizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2024 - 40ème conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph lenses over any data: the ConnectionLens experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Balalau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Galizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEAGraph Workshop 2024 - 3rd Workshop on Search, Exploration, and Analysis in Heteroeneous Datastores - 40th IEEE International Conference on Data Engineering (ICDE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Utrecht, Netherlands. pp.370-374, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDEW61823.2024.00056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-friendly exploration of highly heterogeneous data lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Galizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhulika Mohanty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoopIS 2023 - International Conference on Cooperative Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185938v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring heterogeneous data graphs through their entity paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Jean Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBIS 2023 - 27th European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PathWays: entity-focused exploration of heterogeneous data graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Jean Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2023 - 20th European Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Hersonissos (Crete), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstra: Toward Generic Abstractions for Data of Any Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prajna Upadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2022 - informal publication only</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstra: Toward Generic Abstractions for Data of Any Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prajna Upadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM 2022 - 31st ACM International Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Atlanta, Georgia / Hybrid, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Generic Abstractions for Data of Any Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prajna Upadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2021 - Informal publication only</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344041v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating Heterogeneous Dataset Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2021 - informal publication only</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche du quartier idéal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Favetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des connaissances (EGC'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-oriented exploration of semi-structured datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. Institut Polytechnique de Paris, 2024. English. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024IPPAX001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04672899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Environmental Study of French Neighbourhoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Favetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bonneval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Management Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1446, Springer International Publishing, pp.267-292, 2021, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-83014-4_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.75092936803px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nelly Barret </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences @ INSA Lyon & LIRIS (France)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nelly-barret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3469-4149</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">279403992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding meaningful paths in heterogeneous graphs with PathWays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Jean Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127, pp.102463. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2024.102463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predihood: an open-source tool for predicting neighbourhoods' information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Favetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (61), pp.2805. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.02805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration utilisateur de lacs de données très hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Galizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhulika Mohanty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2024 - 24ème conférence francophone sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Generic Abstractions from Application Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prajna Upadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT 2024 - 27th International Conference on Extending Database Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paestum, Italy. pp.94-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131974v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ConnectionStudio: User-friendly Exploration of Highly Heterogeneous Data Lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Dobričić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Galizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2024 - 40ème conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the PG schema of any (semi)structured dataset: a tale of graphs and abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Enache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhulika Mohanty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEAGraph Workshop 2024 - 3rd Workshop on Search, Exploration, and Analysis in Heterogeneous Datastores - 40th IEEE International Conference on Data Engineering (ICDE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph lenses over any data: the ConnectionLens experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Balalau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Galizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEAGraph Workshop 2024 - 3rd Workshop on Search, Exploration, and Analysis in Heteroeneous Datastores - 40th IEEE International Conference on Data Engineering (ICDE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Utrecht, Netherlands. pp.370-374, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDEW61823.2024.00056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring heterogeneous data graphs through their entity paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Jean Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBIS 2023 - 27th European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PathWays: entity-focused exploration of heterogeneous data graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Jean Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2023 - 20th European Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Hersonissos (Crete), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-friendly exploration of highly heterogeneous data lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Galizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhulika Mohanty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoopIS 2023 - International Conference on Cooperative Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185938v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstra: Toward Generic Abstractions for Data of Any Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prajna Upadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2022 - informal publication only</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstra: Toward Generic Abstractions for Data of Any Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prajna Upadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM 2022 - 31st ACM International Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Atlanta, Georgia / Hybrid, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Generic Abstractions for Data of Any Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prajna Upadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2021 - Informal publication only</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344041v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating Heterogeneous Dataset Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2021 - informal publication only</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche du quartier idéal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Favetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des connaissances (EGC'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-oriented exploration of semi-structured datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. Institut Polytechnique de Paris, 2024. English. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024IPPAX001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04672899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Environmental Study of French Neighbourhoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Favetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bonneval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Management Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1446, Springer International Publishing, pp.267-292, 2021, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-83014-4_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70D982FE"/>
+    <w:nsid w:val="1962ED76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nelly-barret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3469-4149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/279403992" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727209v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Barret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gauquier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Jean Law" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Manolescu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2024.102463" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946988v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duchateau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Favetta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.02805" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388609v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ebel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Galizzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhulika Mohanty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131974v4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajna Upadhyay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04591933v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Enache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04912842v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Dobri&#269;i&#263;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04591897v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Balalau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDEW61823.2024.00056" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185938v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131977v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103293v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03774599v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03767967v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03344041v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344102v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Miquel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gentil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04672899v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024IPPAX001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946987v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83014-4_13" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nelly-barret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3469-4149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/279403992" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727209v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Barret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gauquier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Jean Law" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Manolescu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2024.102463" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946988v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duchateau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Favetta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.02805" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388609v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ebel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Galizzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhulika Mohanty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131974v4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajna Upadhyay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04912842v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Dobri&#269;i&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04591933v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Enache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04591897v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Balalau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDEW61823.2024.00056" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131977v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103293v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185938v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03774599v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03767967v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03344041v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344102v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Miquel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gentil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04672899v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024IPPAX001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946987v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83014-4_13" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>