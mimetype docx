--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.75092936803px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nelly Barret </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences @ INSA Lyon & LIRIS (France)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nelly-barret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3469-4149</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">279403992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding meaningful paths in heterogeneous graphs with PathWays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Jean Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127, pp.102463. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2024.102463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predihood: an open-source tool for predicting neighbourhoods' information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Favetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (61), pp.2805. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.02805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration utilisateur de lacs de données très hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Galizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhulika Mohanty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2024 - 24ème conférence francophone sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Generic Abstractions from Application Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prajna Upadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT 2024 - 27th International Conference on Extending Database Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paestum, Italy. pp.94-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131974v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ConnectionStudio: User-friendly Exploration of Highly Heterogeneous Data Lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Dobričić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Galizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2024 - 40ème conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the PG schema of any (semi)structured dataset: a tale of graphs and abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Enache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhulika Mohanty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEAGraph Workshop 2024 - 3rd Workshop on Search, Exploration, and Analysis in Heterogeneous Datastores - 40th IEEE International Conference on Data Engineering (ICDE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph lenses over any data: the ConnectionLens experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Balalau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Galizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEAGraph Workshop 2024 - 3rd Workshop on Search, Exploration, and Analysis in Heteroeneous Datastores - 40th IEEE International Conference on Data Engineering (ICDE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Utrecht, Netherlands. pp.370-374, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDEW61823.2024.00056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring heterogeneous data graphs through their entity paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Jean Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBIS 2023 - 27th European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PathWays: entity-focused exploration of heterogeneous data graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Jean Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2023 - 20th European Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Hersonissos (Crete), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-friendly exploration of highly heterogeneous data lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Galizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhulika Mohanty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoopIS 2023 - International Conference on Cooperative Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185938v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstra: Toward Generic Abstractions for Data of Any Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prajna Upadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2022 - informal publication only</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstra: Toward Generic Abstractions for Data of Any Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prajna Upadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM 2022 - 31st ACM International Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Atlanta, Georgia / Hybrid, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Generic Abstractions for Data of Any Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prajna Upadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2021 - Informal publication only</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344041v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating Heterogeneous Dataset Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2021 - informal publication only</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche du quartier idéal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Favetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des connaissances (EGC'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-oriented exploration of semi-structured datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. Institut Polytechnique de Paris, 2024. English. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024IPPAX001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04672899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Environmental Study of French Neighbourhoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Favetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bonneval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Management Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1446, Springer International Publishing, pp.267-292, 2021, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-83014-4_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.75092936803px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nelly Barret </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences @ INSA Lyon & LIRIS (France)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nelly-barret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3469-4149</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">279403992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SemiStructQuest: Unveiling NoSQL Database Concepts Through Gamified Learning Platform Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DataEd workshop at the 29th International Conference on Extending Database Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration utilisateur de lacs de données très hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Galizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhulika Mohanty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2024 - 24ème conférence francophone sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Generic Abstractions from Application Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prajna Upadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT 2024 - 27th International Conference on Extending Database Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paestum, Italy. pp.94-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131974v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ConnectionStudio: User-friendly Exploration of Highly Heterogeneous Data Lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Dobričić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Galizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2024 - 40ème conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the PG schema of any (semi)structured dataset: a tale of graphs and abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Enache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhulika Mohanty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEAGraph Workshop 2024 - 3rd Workshop on Search, Exploration, and Analysis in Heterogeneous Datastores - 40th IEEE International Conference on Data Engineering (ICDE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph lenses over any data: the ConnectionLens experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Balalau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Galizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEAGraph Workshop 2024 - 3rd Workshop on Search, Exploration, and Analysis in Heteroeneous Datastores - 40th IEEE International Conference on Data Engineering (ICDE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Utrecht, Netherlands. pp.370-374, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDEW61823.2024.00056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring heterogeneous data graphs through their entity paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Jean Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBIS 2023 - 27th European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PathWays: entity-focused exploration of heterogeneous data graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Jean Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2023 - 20th European Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Hersonissos (Crete), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-friendly exploration of highly heterogeneous data lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Galizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhulika Mohanty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoopIS 2023 - International Conference on Cooperative Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185938v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstra: Toward Generic Abstractions for Data of Any Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prajna Upadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2022 - informal publication only</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstra: Toward Generic Abstractions for Data of Any Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prajna Upadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM 2022 - 31st ACM International Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Atlanta, Georgia / Hybrid, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Generic Abstractions for Data of Any Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prajna Upadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2021 - Informal publication only</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344041v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating Heterogeneous Dataset Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2021 - informal publication only</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Entity Matching with GeoAlign (demo paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Favetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGSPATIAL '19: 27th ACM SIGSPATIAL International Conference on Advances in Geographic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Chicago, IL, United States. pp.580-583, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3347146.3359345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche du quartier idéal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Favetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des connaissances (EGC'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding meaningful paths in heterogeneous graphs with PathWays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Jean Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127, pp.102463. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2024.102463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predihood: an open-source tool for predicting neighbourhoods' information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Favetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (61), pp.2805. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.02805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-oriented exploration of semi-structured datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. Institut Polytechnique de Paris, 2024. English. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024IPPAX001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04672899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Environmental Study of French Neighbourhoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Favetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bonneval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Management Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1446, Springer International Publishing, pp.267-292, 2021, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-83014-4_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId54"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1962ED76"/>
+    <w:nsid w:val="49EBE91F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nelly-barret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3469-4149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/279403992" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727209v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Barret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gauquier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Jean Law" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Manolescu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2024.102463" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946988v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duchateau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Favetta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.02805" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388609v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ebel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Galizzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhulika Mohanty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131974v4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajna Upadhyay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04912842v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Dobri&#269;i&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04591933v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Enache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04591897v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Balalau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDEW61823.2024.00056" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131977v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103293v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185938v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03774599v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03767967v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03344041v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344102v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Miquel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gentil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04672899v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024IPPAX001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946987v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83014-4_13" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nelly-barret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3469-4149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/279403992" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579539v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Barret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Verger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388609v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ebel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Galizzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Manolescu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhulika Mohanty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131974v4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajna Upadhyay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04912842v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Dobri&#269;i&#263;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04591933v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Enache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04591897v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Balalau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDEW61823.2024.00056" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131977v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gauquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Jean Law" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185938v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03774599v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03767967v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03344041v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344102v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388560v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duchateau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Favetta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moncla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3347146.3359345" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083198v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Miquel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gentil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727209v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2024.102463" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946988v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.02805" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04672899v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024IPPAX001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946987v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83014-4_13" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>