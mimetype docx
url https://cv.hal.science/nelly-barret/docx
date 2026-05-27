--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.75092936803px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nelly Barret </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences @ INSA Lyon & LIRIS (France)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nelly-barret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3469-4149</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">279403992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SemiStructQuest: Unveiling NoSQL Database Concepts Through Gamified Learning Platform Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DataEd workshop at the 29th International Conference on Extending Database Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration utilisateur de lacs de données très hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Galizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhulika Mohanty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2024 - 24ème conférence francophone sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Generic Abstractions from Application Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prajna Upadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT 2024 - 27th International Conference on Extending Database Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paestum, Italy. pp.94-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131974v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ConnectionStudio: User-friendly Exploration of Highly Heterogeneous Data Lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Dobričić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Galizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2024 - 40ème conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the PG schema of any (semi)structured dataset: a tale of graphs and abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Enache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhulika Mohanty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEAGraph Workshop 2024 - 3rd Workshop on Search, Exploration, and Analysis in Heterogeneous Datastores - 40th IEEE International Conference on Data Engineering (ICDE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph lenses over any data: the ConnectionLens experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Balalau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Galizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEAGraph Workshop 2024 - 3rd Workshop on Search, Exploration, and Analysis in Heteroeneous Datastores - 40th IEEE International Conference on Data Engineering (ICDE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Utrecht, Netherlands. pp.370-374, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDEW61823.2024.00056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring heterogeneous data graphs through their entity paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Jean Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBIS 2023 - 27th European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PathWays: entity-focused exploration of heterogeneous data graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Jean Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2023 - 20th European Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Hersonissos (Crete), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-friendly exploration of highly heterogeneous data lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Galizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhulika Mohanty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoopIS 2023 - International Conference on Cooperative Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185938v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstra: Toward Generic Abstractions for Data of Any Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prajna Upadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2022 - informal publication only</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstra: Toward Generic Abstractions for Data of Any Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prajna Upadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM 2022 - 31st ACM International Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Atlanta, Georgia / Hybrid, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Generic Abstractions for Data of Any Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prajna Upadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2021 - Informal publication only</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344041v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating Heterogeneous Dataset Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2021 - informal publication only</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Entity Matching with GeoAlign (demo paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Favetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGSPATIAL '19: 27th ACM SIGSPATIAL International Conference on Advances in Geographic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Chicago, IL, United States. pp.580-583, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3347146.3359345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche du quartier idéal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Favetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des connaissances (EGC'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding meaningful paths in heterogeneous graphs with PathWays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Jean Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127, pp.102463. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2024.102463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predihood: an open-source tool for predicting neighbourhoods' information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Favetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (61), pp.2805. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.02805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-oriented exploration of semi-structured datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. Institut Polytechnique de Paris, 2024. English. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024IPPAX001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04672899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Environmental Study of French Neighbourhoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Favetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bonneval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Management Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1446, Springer International Publishing, pp.267-292, 2021, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-83014-4_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId54"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.75092936803px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nelly Barret </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences @ INSA Lyon & LIRIS (France)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nelly-barret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3469-4149</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">279403992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=t2mRA04AAAAJ&hl=en&authuser=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SemiStructQuest: Unveiling NoSQL Database Concepts Through Gamified Learning Platform Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DataEd workshop at the 29th International Conference on Extending Database Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging profiling to bridge healthcare silos for federated analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Cappiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Palu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Information Systems Engineering (Forum track)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienna, Austria. pp.20-28, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94590-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal data without borders: integration and exploration to the rescue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific seminar at IRIT lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph lenses over any data: the ConnectionLens experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Balalau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Galizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEAGraph Workshop 2024 - 3rd Workshop on Search, Exploration, and Analysis in Heteroeneous Datastores - 40th IEEE International Conference on Data Engineering (ICDE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Utrecht, Netherlands. pp.370-374, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDEW61823.2024.00056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Generic Abstractions from Application Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prajna Upadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT 2024 - 27th International Conference on Extending Database Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paestum, Italy. pp.94-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131974v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ConnectionStudio: User-friendly Exploration of Highly Heterogeneous Data Lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Dobričić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Galizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2024 - 40ème conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration utilisateur de lacs de données très hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Galizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhulika Mohanty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2024 - 24ème conférence francophone sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the PG schema of any (semi)structured dataset: a tale of graphs and abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Enache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhulika Mohanty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEAGraph Workshop 2024 - 3rd Workshop on Search, Exploration, and Analysis in Heterogeneous Datastores - 40th IEEE International Conference on Data Engineering (ICDE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Utrecht, Netherlands. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDEW61823.2024.00055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring heterogeneous data graphs through their entity paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Jean Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBIS 2023 - 27th European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-friendly exploration of highly heterogeneous data lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Galizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhulika Mohanty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoopIS 2023 - International Conference on Cooperative Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185938v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PathWays: entity-focused exploration of heterogeneous data graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Jean Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2023 - 20th European Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Hersonissos (Crete), Greece. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43458-7_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstra: Toward Generic Abstractions for Data of Any Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prajna Upadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2022 - informal publication only</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstra: Toward Generic Abstractions for Data of Any Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prajna Upadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM 2022 - 31st ACM International Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Atlanta, Georgia / Hybrid, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating Heterogeneous Dataset Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2021 - informal publication only</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Generic Abstractions for Data of Any Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prajna Upadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2021 - Informal publication only</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344041v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Entity Matching with GeoAlign (demo paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Favetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGSPATIAL '19: 27th ACM SIGSPATIAL International Conference on Advances in Geographic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Chicago, IL, United States. pp.580-583, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3347146.3359345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche du quartier idéal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Favetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des connaissances (EGC'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-ETL: an interoperability-aware health (meta)data pipeline to enable federated analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bikbov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.375. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12911-025-03188-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding meaningful paths in heterogeneous graphs with PathWays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Jean Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127, pp.102463. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2024.102463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predihood: an open-source tool for predicting neighbourhoods' information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Favetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (61), pp.2805. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.02805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-oriented exploration of semi-structured datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. Institut Polytechnique de Paris, 2024. English. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024IPPAX001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04672899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Environmental Study of French Neighbourhoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Favetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bonneval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Management Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1446, Springer International Publishing, pp.267-292, 2021, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-83014-4_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId67"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49EBE91F"/>
+    <w:nsid w:val="032CCAEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nelly-barret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3469-4149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/279403992" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579539v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Barret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Verger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388609v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ebel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Galizzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Manolescu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhulika Mohanty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131974v4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajna Upadhyay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04912842v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Dobri&#269;i&#263;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04591933v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Enache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04591897v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Balalau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDEW61823.2024.00056" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131977v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gauquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Jean Law" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185938v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03774599v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03767967v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03344041v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344102v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388560v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duchateau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Favetta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moncla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3347146.3359345" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083198v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Miquel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gentil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727209v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2024.102463" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946988v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.02805" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04672899v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024IPPAX001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946987v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83014-4_13" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nelly-barret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3469-4149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/279403992" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=t2mRA04AAAAJ&amp;hl=en&amp;authuser=1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579539v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Barret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Verger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622249v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bernasconi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Cappiello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Palu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Pinoli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94590-8_3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623512v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04591897v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Balalau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ebel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Galizzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Manolescu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDEW61823.2024.00056" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131974v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajna Upadhyay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04912842v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Dobri&#269;i&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388609v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhulika Mohanty" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04591933v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Enache" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDEW61823.2024.00055" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131977v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gauquier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Jean Law" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185938v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103293v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43458-7_17" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03774599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03767967v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344102v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03344041v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388560v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duchateau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Favetta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moncla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3347146.3359345" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083198v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Miquel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gentil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622242v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bikbov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-025-03188-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727209v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2024.102463" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.02805" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04672899v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024IPPAX001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946987v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83014-4_13" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>