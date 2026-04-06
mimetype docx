--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -315,295 +315,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of Alternaria dauci demonstrates the involvement of two polyketide synthase genes in aldaulactone production and fungal pathogenicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New members of Alternaria (Pleosporales, Pleosporaceae) collected from Apiaceae in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabahat Bessadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bataillé-Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Colou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Monroe Bernardino</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Amandine Rigaud</w:t>
+                <w:t xml:space="preserve">Kihal Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-17441-z⟩</w:t>
+              <w:t xml:space="preserve">MycoKeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 113, pp.169-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/mycokeys.113.138005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409792v1</w:t>
+                <w:t xml:space="preserve">hal-04930706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New members of Alternaria (Pleosporales, Pleosporaceae) collected from Apiaceae in Algeria</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Hamon</w:t>
+                <w:t xml:space="preserve">Transformation of Alternaria dauci demonstrates the involvement of two polyketide synthase genes in aldaulactone production and fungal pathogenicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Monroe Bernardino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elza Neau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Kocuiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Gadras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kihal Mabrouk</w:t>
+                <w:t xml:space="preserve">Amandine Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MycoKeys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 113, pp.169-192. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.34418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/mycokeys.113.138005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-17441-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930706v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical constituents from the latex of Garcinia parvifolia and their anti-Unfolded Protein Response activity</w:t>
               </w:r>
@@ -909,51 +909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataillé-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Colou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kihal Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathologia Mediterranea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 61 (1), pp.39-53. </w:t>
@@ -1030,51 +1030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataillé-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kihal Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1294,51 +1294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kihal Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1437,51 +1437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kihal Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36 (2), pp.179-184. </w:t>
@@ -1513,291 +1513,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses to Hydric Stress in the Seed-Borne Necrotrophic Fungus Alternaria brassicicola</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roxane Raulo</w:t>
+                <w:t xml:space="preserve">First Report of Alternaria dauci Causing Leaf Blight of Coriander (Coriandrum sativum) in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabahat Bessadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Marchi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01969⟩</w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 103 (9), pp.2471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-03-19-0582-PDN⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395409v1</w:t>
+                <w:t xml:space="preserve">hal-02557433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Report of Alternaria dauci Causing Leaf Blight of Coriander (Coriandrum sativum) in Algeria</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
+                <w:t xml:space="preserve">Responses to Hydric Stress in the Seed-Borne Necrotrophic Fungus Alternaria brassicicola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Quang N’guyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Raulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Mabrouk</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carlos Agustí-Brisach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Iacomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 103 (9), pp.2471. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PDIS-03-19-0582-PDN⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557433v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternaria species associated with early blight epidemics on tomato and other Solanaceae crops in northwestern Algeria</w:t>
               </w:r>
@@ -2305,51 +2305,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012727v1</w:t>
+                <w:t xml:space="preserve">hal-01209998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphoproteome profiles of the phytopathogenic fungi [i]Alternaria brassicicola[/i] and [i]Botrytis cinerea[/i] during exponential growth in axenic cultures</w:t>
               </w:r>
@@ -2455,51 +2455,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209998v1</w:t>
+                <w:t xml:space="preserve">hal-04012727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dehydrin-like proteins in the necrotrophic fungus [i]Alternaria brassicicola[/i] have a role in plant pathogenesis and stress response</w:t>
               </w:r>
@@ -2613,295 +2613,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall integrity and high osmolarity glycerol pathways are required for adaptation of Alternaria brassicicola to cell wall stress caused by brassicaceous indolic phytoalexins</w:t>
+                <w:t xml:space="preserve">Impact of the unfolded protein response on the pathogenicity of the necrotrophic fungus Alternaria brassicicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claire C. Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nelly N. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piétrick Hudhomme</w:t>
+                <w:t xml:space="preserve">Béatrice Lacomi-Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (1), pp.62-80. </w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (5), pp.1305-1324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2010.01520.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2010.07522.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331671v1</w:t>
+                <w:t xml:space="preserve">hal-02643817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the unfolded protein response on the pathogenicity of the necrotrophic fungus Alternaria brassicicola</w:t>
+                <w:t xml:space="preserve">Cell wall integrity and high osmolarity glycerol pathways are required for adaptation of Alternaria brassicicola to cell wall stress caused by brassicaceous indolic phytoalexins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nelly N. Bataillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claire C. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nelly N. Bataillé</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Lacomi-Vasilescu</w:t>
+                <w:t xml:space="preserve">Piétrick Hudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 79 (5), pp.1305-1324. </w:t>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (1), pp.62-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2010.07522.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2010.01520.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643817v1</w:t>
+                <w:t xml:space="preserve">hal-04331671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Group III Two-Component Histidine Kinase of Filamentous Fungi Is Involved in the Fungicidal Activity of the Bacterial Polyketide Ambruticin</w:t>
               </w:r>
@@ -2913,51 +2913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Dongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataillé-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3047,51 +3047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Iacomi-Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataillé-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Dongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3587,103 +3587,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of Alternaria dauci demonstrates the involvement of two polyketide synthase genes in aldaulactone production and fungal pathogenicity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Monroe Bernardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elza Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Kocuiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Gadras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference of Fungal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Dublin, Ireland</w:t>
@@ -3751,51 +3751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kihal Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3827,277 +3827,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signaling pathways activated after exposure to phytoalexins: an Achilles'heel for necrotrophic fungi?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guillemette</w:t>
+                <w:t xml:space="preserve">Roles of hydrophilin-like protein in the filamentous fungi Alternaria brassicicola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Marchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Calmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mission possible: food for all through appropriate plant protection. XVIII International Plant Protection Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">9ème Colloque de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516454v1</w:t>
+                <w:t xml:space="preserve">hal-02516465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of hydrophilin-like protein in the filamentous fungi Alternaria brassicicola</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Marchi</w:t>
+                <w:t xml:space="preserve">Signaling pathways activated after exposure to phytoalexins: an Achilles'heel for necrotrophic fungi?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Calmes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
+                <w:t xml:space="preserve">Pascal Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Colmar, France</w:t>
+              <w:t xml:space="preserve">Mission possible: food for all through appropriate plant protection. XVIII International Plant Protection Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516465v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrophilins and dehydrin-like proteins in the fungal seed-borne pathogen Alternaria brassicicola</w:t>
               </w:r>
@@ -4109,51 +4109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4217,90 +4217,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de protection du champignon phytopathogène Alternaria brassicicola contre les défenses de l’hôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Calmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piétrick Hudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Congrès National de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lille, France</w:t>
@@ -4329,51 +4329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des Glutathion-S-transférases fongiques dans la protection contre les métabolites de défenses des Brassicacées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Calmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4569,277 +4569,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fluioxonil induced phosphoproteomes of the phytopathogenic fungi Alternaria brassicicola and Botrytis cinerea</w:t>
+                <w:t xml:space="preserve">The fludioxonil induced phosphoproteomes of the phytopathogenic fungi Alternaria brassicicola and Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène M. Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nelly N. Bataillé</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Fungal Genetics Conference at Silomar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Asilomar, United States. pp.110</w:t>
+              <w:t xml:space="preserve">26th Fungal Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Asilomar, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000456v1</w:t>
+                <w:t xml:space="preserve">hal-03281864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fludioxonil induced phosphoproteomes of the phytopathogenic fungi Alternaria brassicicola and Botrytis cinerea</w:t>
+                <w:t xml:space="preserve">The fluioxonil induced phosphoproteomes of the phytopathogenic fungi Alternaria brassicicola and Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène M. Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly N. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Fungal Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Asilomar, États-Unis</w:t>
+              <w:t xml:space="preserve">26. Fungal Genetics Conference at Silomar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Asilomar, United States. pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281864v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5146,51 +5146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pagie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Charreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5357,64 +5357,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of a seed-borne fungus to hydric stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mouchès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5629,103 +5629,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of hydrophylin-like protein in the filamentous fungus Alternaria brassicicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Calmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Fungal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Pacific Grove, United States. 2015</w:t>
@@ -5879,90 +5879,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses to the brassicaceous indolic phytoalexin brassinin in the phytopathogenic fungus Alternaria brassicicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Raulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Porquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Calmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6004,51 +6004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of Alternaria brassicicola to the antifungal activity of isothiocyanates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Calmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6557,51 +6557,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan effet de serre du traitement des déchets - Intégration du carbone biogénique et aspects temporels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly N. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6709,51 +6709,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3884A5E6"/>
+    <w:nsid w:val="6DB09EC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6940,51 +6940,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nelly-bataille-simoneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6200-4259" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/HOF-2723-2023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05515568v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabahat Bessadat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;-Simoneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Colou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Kihal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/phyto-16548" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409792v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Monroe Bernardino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza Neau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Kocuiba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Gadras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rigaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17441-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04930706v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kihal Mabrouk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mycokeys.113.138005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpentier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Ray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2025.114522" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03936134v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Courtial" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Oudart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bahut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11896-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03621712v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/phyto-13033" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03448571v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11121291" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04012225v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Quang N&#8217;guyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Raulo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Porquier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Iacomi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.611643" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02537352v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataille-Simoneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.440.2.1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02535916v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chateau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5423/PPJ.NT.01.2020.0003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395409v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agust&#237;-Brisach" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01969" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557433v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mabrouk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-03-19-0582-PDN" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393748v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berruyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Benichou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-016-1081-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430371v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pign&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Zykwinska" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Janod" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuenot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kerkoud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40694-016-0029-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210017v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Calmes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Morel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0462-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012727v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dumur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Campion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201300541" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FW5PC87-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209998v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209939v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pochon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balidas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075143" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331671v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Joubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly N. Bataill&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Campion" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;trick Hudhomme" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2010.01520.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643817v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07522.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660432v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Dongo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00993-08" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666403v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Iacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01864.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681228v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Avenot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Iacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-005-0568-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6L2W37CS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679695v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2005.01125.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G75LXTM4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675356v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bataill&#233;-Simoneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;nard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05515753v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02550544v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516454v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richomme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516465v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nguyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Calmes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283789v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281855v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281872v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Scaon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281861v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Davanture" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000456v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Dumur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281864v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02861017v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau-Phi Dinh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blon Nad&#232;ge" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brugui&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02795479v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorphon Suor-Cherer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516626v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Aloui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Bot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pagie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Charreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516597v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Benbelkacem" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516439v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mouch&#232;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516441v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thieme-connect.de/DOI/DOI?10.1055/s-0036-1596783" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596783" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516456v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dias" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793966v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Chevreau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charrier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283790v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porquier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281865v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281859v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Iacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339439v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sellam" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04836663v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593134v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nelly-bataille-simoneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6200-4259" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/HOF-2723-2023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05515568v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabahat Bessadat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;-Simoneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Colou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Kihal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/phyto-16548" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04930706v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kihal Mabrouk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mycokeys.113.138005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409792v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Monroe Bernardino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza Neau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Kocuiba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Gadras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rigaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17441-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpentier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Ray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2025.114522" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03936134v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Courtial" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Oudart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bahut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11896-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03621712v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/phyto-13033" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03448571v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11121291" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04012225v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Quang N&#8217;guyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Raulo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Porquier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Iacomi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.611643" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02537352v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataille-Simoneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.440.2.1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02535916v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chateau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5423/PPJ.NT.01.2020.0003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mabrouk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-03-19-0582-PDN" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395409v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agust&#237;-Brisach" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01969" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393748v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berruyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Benichou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-016-1081-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430371v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pign&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Zykwinska" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Janod" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuenot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kerkoud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40694-016-0029-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210017v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Calmes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Morel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0462-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dumur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Campion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201300541" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FW5PC87-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209939v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pochon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balidas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075143" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643817v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Joubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Campion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly N. Bataill&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07522.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331671v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;trick Hudhomme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2010.01520.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660432v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Dongo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00993-08" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666403v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Iacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01864.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681228v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Avenot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Iacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-005-0568-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6L2W37CS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679695v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2005.01125.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G75LXTM4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675356v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bataill&#233;-Simoneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;nard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05515753v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02550544v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516465v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Calmes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516454v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richomme" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283789v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281855v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281872v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Scaon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281861v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Davanture" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281864v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000456v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Dumur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02861017v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau-Phi Dinh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blon Nad&#232;ge" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brugui&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02795479v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorphon Suor-Cherer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516626v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Aloui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Bot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pagie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Charreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516597v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Benbelkacem" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516439v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mouch&#232;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516441v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thieme-connect.de/DOI/DOI?10.1055/s-0036-1596783" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596783" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516456v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dias" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793966v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Chevreau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charrier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283790v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porquier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281865v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281859v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Iacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339439v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sellam" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04836663v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593134v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>