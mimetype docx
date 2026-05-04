--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -147,3423 +147,3557 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and characterization of Stemphylium and Alternaria species associated with lettuce leaf spot in Algeria</w:t>
+                <w:t xml:space="preserve">Two Newly Discovered Taxa From Alternaria Section Porri (Ascomycota, Pleosporaceae ) Isolated From Tomatoes in the Baltic Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lilija Dučkena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nabahat Bessadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataillé-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Franck Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mabrouk Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathologia Mediterranea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (3), pp.493 - 512. </w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 75 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36253/phyto-16548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppa.70147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515568v1</w:t>
+                <w:t xml:space="preserve">hal-05554523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New members of Alternaria (Pleosporales, Pleosporaceae) collected from Apiaceae in Algeria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Occurrence and characterization of Stemphylium and Alternaria species associated with lettuce leaf spot in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabahat Bessadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataillé-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Colou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kihal Mabrouk</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabrouk Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MycoKeys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/mycokeys.113.138005⟩</w:t>
+              <w:t xml:space="preserve">Phytopathologia Mediterranea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (3), pp.493 - 512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36253/phyto-16548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930706v1</w:t>
+                <w:t xml:space="preserve">hal-05515568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of Alternaria dauci demonstrates the involvement of two polyketide synthase genes in aldaulactone production and fungal pathogenicity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome Monroe Bernardino</w:t>
+                <w:t xml:space="preserve">New members of Alternaria (Pleosporales, Pleosporaceae) collected from Apiaceae in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabahat Bessadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bataillé-Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Colou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elza Neau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amandine Rigaud</w:t>
+                <w:t xml:space="preserve">Kihal Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-17441-z⟩</w:t>
+              <w:t xml:space="preserve">MycoKeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 113, pp.169-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/mycokeys.113.138005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05409792v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical constituents from the latex of Garcinia parvifolia and their anti-Unfolded Protein Response activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformation of Alternaria dauci demonstrates the involvement of two polyketide synthase genes in aldaulactone production and fungal pathogenicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Monroe Bernardino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elza Neau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Kocuiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Bréard</w:t>
+                <w:t xml:space="preserve">Maïwenn Gadras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Charpentier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nelly Bataillé-Simoneau</w:t>
+                <w:t xml:space="preserve">Amandine Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2025.114522⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.34418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-17441-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051921v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of NRPS and PKS genes involved in the biosynthesis of SMs in Alternaria dauci including the phytotoxic polyketide aldaulactone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical constituents from the latex of Garcinia parvifolia and their anti-Unfolded Protein Response activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Courtial</w:t>
+                <w:t xml:space="preserve">Anne-Marie Le Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Muriel Bahut</w:t>
+                <w:t xml:space="preserve">Nadège Blon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bataillé-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-11896-0⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.114522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2025.114522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936134v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Stemphylium spp. associated with tomato foliar diseases in Algeria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kihal Mabrouk</w:t>
+                <w:t xml:space="preserve">Characterization of NRPS and PKS genes involved in the biosynthesis of SMs in Alternaria dauci including the phytotoxic polyketide aldaulactone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Oudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aligon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathologia Mediterranea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36253/phyto-13033⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.8155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-11896-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621712v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of New Small-Spored Alternaria Species Isolated from Solanaceae in Algeria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Characterization of Stemphylium spp. associated with tomato foliar diseases in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabahat Bessadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataillé-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Justine Colou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kihal Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytopathologia Mediterranea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (1), pp.39-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36253/phyto-13033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/life11121291⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03448571v1</w:t>
+                <w:t xml:space="preserve">hal-03621712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of the necrotrophic fungus Alternaria brassisicola to the indolic phytoalexin brassinin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Quang N’guyen</w:t>
+                <w:t xml:space="preserve">Characterization of New Small-Spored Alternaria Species Isolated from Solanaceae in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabahat Bessadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bataillé-Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kihal Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Raulo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.611643⟩</w:t>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (12), pp.1291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/life11121291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012225v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternaria telliensis sp. nov., a new species isolated from Solanaceae in Algeria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Hamon</w:t>
+                <w:t xml:space="preserve">Responses of the necrotrophic fungus Alternaria brassisicola to the indolic phytoalexin brassinin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Quang N’guyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Raulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Porquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Beatrice Iacomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytotaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/phytotaxa.440.2.1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.611643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.611643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537352v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of Leaf Spot Disease Caused by Alternaria crassa (Sacc.) Rands on Jimson Weed and Potential Additional Host Plants in Algeria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Alternaria telliensis sp. nov., a new species isolated from Solanaceae in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabahat Bessadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kihal Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5423/PPJ.NT.01.2020.0003⟩</w:t>
+              <w:t xml:space="preserve">Phytotaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 440 (2), pp.89-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/phytotaxa.440.2.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535916v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Report of Alternaria dauci Causing Leaf Blight of Coriander (Coriandrum sativum) in Algeria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Occurrence of Leaf Spot Disease Caused by Alternaria crassa (Sacc.) Rands on Jimson Weed and Potential Additional Host Plants in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabahat Bessadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kihal Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PDIS-03-19-0582-PDN⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (2), pp.179-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5423/PPJ.NT.01.2020.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557433v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses to Hydric Stress in the Seed-Borne Necrotrophic Fungus Alternaria brassicicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Quang N’guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Raulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agustí-Brisach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Iacomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.1969. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternaria species associated with early blight epidemics on tomato and other Solanaceae crops in northwestern Algeria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">First Report of Alternaria dauci Causing Leaf Blight of Coriander (Coriandrum sativum) in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabahat Bessadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumaya Benichou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 148 (1), pp.1-17. </w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 103 (9), pp.2471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10658-016-1081-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-03-19-0582-PDN⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393748v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flavoprotein supports cell wall properties in the necrotrophic fungus Alternaria brassicicola</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alternaria species associated with early blight epidemics on tomato and other Solanaceae crops in northwestern Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabahat Bessadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Pigné</w:t>
+                <w:t xml:space="preserve">Romain Berruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agata Zykwinska</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Kerkoud</w:t>
+                <w:t xml:space="preserve">Soumaya Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Biology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40694-016-0029-3⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 148 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-016-1081-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430371v1</w:t>
+                <w:t xml:space="preserve">hal-01393748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of glutathione transferases involved in the pathogenicity of Alternaria brassicicola</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A flavoprotein supports cell wall properties in the necrotrophic fungus Alternaria brassicicola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Zykwinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Janod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Calmes</w:t>
+                <w:t xml:space="preserve">Stéphane Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Morel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guillemette</w:t>
+                <w:t xml:space="preserve">Mohammed Kerkoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-015-0462-0⟩</w:t>
+              <w:t xml:space="preserve">Fungal Biology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40694-016-0029-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210017v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphoproteome profiles of the phytopathogenic fungi [i]Alternaria brassicicola[/i] and [i]Botrytis cinerea[/i] during exponential growth in axenic cultures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of glutathione transferases involved in the pathogenicity of Alternaria brassicicola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Calmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bataillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Davanture</w:t>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Dumur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benoit Valot</w:t>
+                <w:t xml:space="preserve">Thomas Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.201300541⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-015-0462-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-01209998v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphoproteome profiles of the phytopathogenic fungi [i]Alternaria brassicicola[/i] and [i]Botrytis cinerea[/i] during exponential growth in axenic cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (13-14), pp.1639-1645. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pmic.201300541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dehydrin-like proteins in the necrotrophic fungus [i]Alternaria brassicicola[/i] have a role in plant pathogenesis and stress response</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Phosphoproteome profiles of the phytopathogenic fungi [i]Alternaria brassicicola[/i] and [i]Botrytis cinerea[/i] during exponential growth in axenic cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (13-14), pp.1639-1645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201300541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0075143⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01209939v1</w:t>
+                <w:t xml:space="preserve">hal-01209998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the unfolded protein response on the pathogenicity of the necrotrophic fungus Alternaria brassicicola</w:t>
+                <w:t xml:space="preserve">Dehydrin-like proteins in the necrotrophic fungus [i]Alternaria brassicicola[/i] have a role in plant pathogenesis and stress response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Joubert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Stéphanie Pochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire C. Campion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Lacomi-Vasilescu</w:t>
+                <w:t xml:space="preserve">Samuel Balidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2010.07522.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0075143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643817v1</w:t>
+                <w:t xml:space="preserve">hal-01209939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell wall integrity and high osmolarity glycerol pathways are required for adaptation of Alternaria brassicicola to cell wall stress caused by brassicaceous indolic phytoalexins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly N. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piétrick Hudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (1), pp.62-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2010.01520.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Group III Two-Component Histidine Kinase of Filamentous Fungi Is Involved in the Fungicidal Activity of the Bacterial Polyketide Ambruticin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Impact of the unfolded protein response on the pathogenicity of the necrotrophic fungus Alternaria brassicicola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Hamon</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly N. Bataillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Lacomi-Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00993-08⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (5), pp.1305-1324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2010.07522.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660432v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of null mutations in the AbNIK1 gene on saprophytic and parasitic fitness of Alternaria brassicicola isolates highly resistant to dicarboximide fungicides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Group III Two-Component Histidine Kinase of Filamentous Fungi Is Involved in the Fungicidal Activity of the Bacterial Polyketide Ambruticin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Dongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataillé-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Laurent</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 57 (5), pp.937-947. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (1), pp.127-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2008.01864.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00993-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666403v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of mutations in the two-component histidine kinase gene AbNIK1 from Alternaria brassicicola that confer high dicarboximide and phenylpyrrole resistance</w:t>
+                <w:t xml:space="preserve">Effect of null mutations in the AbNIK1 gene on saprophytic and parasitic fitness of Alternaria brassicicola isolates highly resistant to dicarboximide fungicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Avenot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">B. Iacomi-Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataillé-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Dongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Iacomi-Vasilescu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 47 (4), pp.234-243. </w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 57 (5), pp.937-947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00294-005-0568-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2008.01864.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681228v1</w:t>
+                <w:t xml:space="preserve">hal-02666403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of 12 polymorphic microsatellite loci in the phytopathogenic fungus Alternaria brassicicola</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Characterization of mutations in the two-component histidine kinase gene AbNIK1 from Alternaria brassicicola that confer high dicarboximide and phenylpyrrole resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Avenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataillé-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Iacomi-Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1471-8286.2005.01125.x⟩</w:t>
+              <w:t xml:space="preserve">Current Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 47 (4), pp.234-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00294-005-0568-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679695v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isolation of 12 polymorphic microsatellite loci in the phytopathogenic fungus Alternaria brassicicola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Avenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Dongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bataillé-Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Iacomi-Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (4), pp.948-950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-8286.2005.01125.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">In vitro fungicide sensitivity of Alternaria species pathogenic to crucifers and identification of Alternaria bassicicola field isolates highly resistant to both dicarboximides and phenylpyrroles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Iacomi-Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Avenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bataillé-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23, pp.481-488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3573,2817 +3707,2817 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of Alternaria dauci demonstrates the involvement of two polyketide synthase genes in aldaulactone production and fungal pathogenicity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Monroe Bernardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elza Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Kocuiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Gadras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference of Fungal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternaria foliar diseases of solanaceous crops in Algeria: a multi-species threat?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabahat Bessadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kihal Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXX. International Horticultural Congress IHC2018 - International Symposium on Tropical and Subtropical Vegetable Production: Tackling Present and Future Global Biotic and Abiotic Stressors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Istanbul, Turkey. pp.63-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of hydrophilin-like protein in the filamentous fungi Alternaria brassicicola</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Signaling pathways activated after exposure to phytoalexins: an Achilles'heel for necrotrophic fungi?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Colmar, France</w:t>
+              <w:t xml:space="preserve">Mission possible: food for all through appropriate plant protection. XVIII International Plant Protection Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516465v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signaling pathways activated after exposure to phytoalexins: an Achilles'heel for necrotrophic fungi?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Roles of hydrophilin-like protein in the filamentous fungi Alternaria brassicicola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Marchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Calmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mission possible: food for all through appropriate plant protection. XVIII International Plant Protection Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">9ème Colloque de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516454v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrophilins and dehydrin-like proteins in the fungal seed-borne pathogen Alternaria brassicicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Frontiers in Anhydrobiosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Pornichet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de protection du champignon phytopathogène Alternaria brassicicola contre les défenses de l’hôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Calmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piétrick Hudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Congrès National de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des Glutathion-S-transférases fongiques dans la protection contre les métabolites de défenses des Brassicacées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Calmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Scaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Rencontres de Phytopathologie - Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse phosphoprotéomique des voies de réponse au fludioxonil des champignons filamenteux Alternaria brassicicola et Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène M. Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Microbiologistes de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, L'Isle sur la Sorgue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fludioxonil induced phosphoproteomes of the phytopathogenic fungi Alternaria brassicicola and Botrytis cinerea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">The fluioxonil induced phosphoproteomes of the phytopathogenic fungi Alternaria brassicicola and Botrytis cinerea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène M. Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly N. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Fungal Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Asilomar, États-Unis</w:t>
+              <w:t xml:space="preserve">26. Fungal Genetics Conference at Silomar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Asilomar, United States. pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281864v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fluioxonil induced phosphoproteomes of the phytopathogenic fungi Alternaria brassicicola and Botrytis cinerea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The fludioxonil induced phosphoproteomes of the phytopathogenic fungi Alternaria brassicicola and Botrytis cinerea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène M. Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène M. Davanture</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nelly N. Bataillé</w:t>
+                <w:t xml:space="preserve">Jérôme Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Fungal Genetics Conference at Silomar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Asilomar, United States. pp.110</w:t>
+              <w:t xml:space="preserve">26th Fungal Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Asilomar, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000456v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthone derivatives from NPs library as potential UPR inhibitors for alternative crop protection: Molecular modelling and biological activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chau-Phi Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blon Nadège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Symposium on the Chemistry of Natural Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction and purification of antifungal xanthones from Garcinia mangostana (Clusiaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorphon Suor-Cherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorphon Suor-Cherer</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chau-Phi Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blon Nadège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Symposium International AFERP-STOLON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical engineering on St John’s wort extracts to prevent endothelial dysfunction: a bioconversion approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eya Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pagie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Charreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th AFERP International Conference "Pharmacognosy from here and there"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Angers, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Part II: Identifying natural products (NPs) as potential UPR inhibitors for crop protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Le Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorphon Suor-Cherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th AFERP International Conference "Pharmacognosy from here and there"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Angers, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of a seed-borne fungus to hydric stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mouchès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Conference on Fungal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Part I: Identifying Natural Products (NPs) as potential UPR inhibitors for crop protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Le Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Blon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataillé-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th joint Natural Products Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Thieme Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Planta medica, 82 (S 01), pp.S1-S381, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-0036-1596783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of hydrophylin-like protein in the filamentous fungus Alternaria brassicicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Calmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Fungal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Pacific Grove, United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An effector under purifying selection in the fungus Venturia inaequalis modulates apple defense gene expression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth E. Chevreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Calmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Caffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Plant Protection Congress (IPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Berlin, Germany. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses to the brassicaceous indolic phytoalexin brassinin in the phytopathogenic fungus Alternaria brassicicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Raulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Porquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Calmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Conference on Fungal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Séville, Espagne. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of Alternaria brassicicola to the antifungal activity of isothiocyanates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Calmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Fungal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Asilomar, États-Unis. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular pathways activated in the necrotrophic fungus Alternaria brassicicola in response to camalexin exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Iacomi-Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Fungal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Asilomar, États-Unis. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des voies de signalisation HOG et CWI dans la mise en place d’un mécanisme compensatoire lors de l’exposition des champignons à la camalexine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sellam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Rencontres de Phytopathologie-Mycologie,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Aussois, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6393,147 +6527,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPOSITIONS AND METHODS FOR CONTROLLING PHYTOPATHOGENIC INFECTIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataillé-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Le Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2023099609A1. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6543,105 +6677,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan effet de serre du traitement des déchets - Intégration du carbone biogénique et aspects temporels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly N. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId176"/>
+      <w:footerReference w:type="default" r:id="rId180"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6709,51 +6843,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DB09EC4"/>
+    <w:nsid w:val="890E245D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6940,51 +7074,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nelly-bataille-simoneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6200-4259" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/HOF-2723-2023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05515568v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabahat Bessadat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;-Simoneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Colou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Kihal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/phyto-16548" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04930706v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kihal Mabrouk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mycokeys.113.138005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409792v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Monroe Bernardino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza Neau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Kocuiba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Gadras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rigaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17441-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpentier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Ray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2025.114522" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03936134v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Courtial" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Oudart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bahut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11896-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03621712v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/phyto-13033" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03448571v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11121291" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04012225v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Quang N&#8217;guyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Raulo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Porquier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Iacomi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.611643" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02537352v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataille-Simoneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.440.2.1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02535916v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chateau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5423/PPJ.NT.01.2020.0003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mabrouk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-03-19-0582-PDN" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395409v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agust&#237;-Brisach" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01969" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393748v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berruyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Benichou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-016-1081-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430371v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pign&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Zykwinska" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Janod" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuenot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kerkoud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40694-016-0029-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210017v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Calmes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Morel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0462-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dumur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Campion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201300541" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FW5PC87-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209939v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pochon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balidas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075143" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643817v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Joubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Campion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly N. Bataill&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07522.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331671v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;trick Hudhomme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2010.01520.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660432v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Dongo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00993-08" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666403v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Iacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01864.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681228v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Avenot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Iacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-005-0568-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6L2W37CS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679695v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2005.01125.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G75LXTM4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675356v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bataill&#233;-Simoneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;nard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05515753v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02550544v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516465v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Calmes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516454v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richomme" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283789v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281855v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281872v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Scaon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281861v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Davanture" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281864v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000456v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Dumur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02861017v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau-Phi Dinh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blon Nad&#232;ge" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brugui&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02795479v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorphon Suor-Cherer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516626v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Aloui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Bot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pagie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Charreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516597v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Benbelkacem" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516439v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mouch&#232;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516441v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thieme-connect.de/DOI/DOI?10.1055/s-0036-1596783" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596783" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516456v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dias" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793966v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Chevreau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charrier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283790v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porquier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281865v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281859v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Iacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339439v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sellam" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04836663v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593134v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nelly-bataille-simoneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6200-4259" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/HOF-2723-2023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05554523v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilija Du&#269;kena" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabahat Bessadat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;-Simoneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bastide" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.70147" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05515568v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Colou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Kihal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/phyto-16548" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04930706v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kihal Mabrouk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mycokeys.113.138005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409792v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Monroe Bernardino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza Neau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Kocuiba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Gadras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rigaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17441-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpentier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Ray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2025.114522" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03936134v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Courtial" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Oudart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bahut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11896-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03621712v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/phyto-13033" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03448571v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11121291" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04012225v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Quang N&#8217;guyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Raulo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Porquier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Iacomi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.611643" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02537352v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataille-Simoneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.440.2.1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02535916v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chateau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5423/PPJ.NT.01.2020.0003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395409v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agust&#237;-Brisach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01969" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557433v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mabrouk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-03-19-0582-PDN" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berruyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Benichou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-016-1081-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430371v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pign&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Zykwinska" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Janod" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuenot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kerkoud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40694-016-0029-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210017v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Calmes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Morel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0462-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012727v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dumur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Campion" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201300541" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FW5PC87-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209998v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209939v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pochon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balidas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075143" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331671v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Joubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly N. Bataill&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Campion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;trick Hudhomme" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2010.01520.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643817v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07522.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660432v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Dongo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00993-08" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666403v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Iacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01864.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681228v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Avenot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Iacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-005-0568-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6L2W37CS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679695v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2005.01125.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G75LXTM4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675356v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bataill&#233;-Simoneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;nard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05515753v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02550544v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516454v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richomme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516465v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nguyen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Calmes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283789v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281855v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281872v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Scaon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281861v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Davanture" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000456v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Dumur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281864v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02861017v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau-Phi Dinh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blon Nad&#232;ge" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brugui&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02795479v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorphon Suor-Cherer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516626v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Aloui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Bot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pagie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Charreau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516597v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Benbelkacem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516439v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mouch&#232;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516441v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thieme-connect.de/DOI/DOI?10.1055/s-0036-1596783" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596783" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516456v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dias" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793966v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Chevreau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charrier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283790v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porquier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281865v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281859v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Iacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339439v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sellam" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04836663v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593134v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>