--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -315,51 +315,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and characterization of Stemphylium and Alternaria species associated with lettuce leaf spot in Algeria</w:t>
+                <w:t xml:space="preserve">New members of Alternaria (Pleosporales, Pleosporaceae) collected from Apiaceae in Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabahat Bessadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataillé-Simoneau</w:t>
@@ -379,365 +379,365 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mabrouk Kihal</w:t>
+                <w:t xml:space="preserve">Kihal Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathologia Mediterranea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (3), pp.493 - 512. </w:t>
+              <w:t xml:space="preserve">MycoKeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 113, pp.169-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36253/phyto-16548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/mycokeys.113.138005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515568v1</w:t>
+                <w:t xml:space="preserve">hal-04930706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New members of Alternaria (Pleosporales, Pleosporaceae) collected from Apiaceae in Algeria</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformation of Alternaria dauci demonstrates the involvement of two polyketide synthase genes in aldaulactone production and fungal pathogenicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kihal Mabrouk</w:t>
+                <w:t xml:space="preserve">Jerome Monroe Bernardino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elza Neau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Kocuiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Gadras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MycoKeys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/mycokeys.113.138005⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.34418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-17441-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930706v1</w:t>
+                <w:t xml:space="preserve">hal-05409792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of Alternaria dauci demonstrates the involvement of two polyketide synthase genes in aldaulactone production and fungal pathogenicity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maïwenn Gadras</w:t>
+                <w:t xml:space="preserve">Occurrence and characterization of Stemphylium and Alternaria species associated with lettuce leaf spot in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabahat Bessadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bataillé-Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Colou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Rigaud</w:t>
+                <w:t xml:space="preserve">Mabrouk Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.34418. </w:t>
+              <w:t xml:space="preserve">Phytopathologia Mediterranea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (3), pp.493 - 512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-17441-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36253/phyto-16548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05409792v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical constituents from the latex of Garcinia parvifolia and their anti-Unfolded Protein Response activity</w:t>
               </w:r>
@@ -1043,51 +1043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataillé-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Colou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kihal Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathologia Mediterranea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 61 (1), pp.39-53. </w:t>
@@ -1119,291 +1119,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of New Small-Spored Alternaria Species Isolated from Solanaceae in Algeria</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Responses of the necrotrophic fungus Alternaria brassisicola to the indolic phytoalexin brassinin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Simoneau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Quang N’guyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Raulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Porquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Iacomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/life11121291⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.611643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.611643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03448571v1</w:t>
+                <w:t xml:space="preserve">hal-04012225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of the necrotrophic fungus Alternaria brassisicola to the indolic phytoalexin brassinin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Iacomi</w:t>
+                <w:t xml:space="preserve">Characterization of New Small-Spored Alternaria Species Isolated from Solanaceae in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabahat Bessadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bataillé-Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kihal Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Pelletier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.611643. </w:t>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (12), pp.1291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.611643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/life11121291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012225v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternaria telliensis sp. nov., a new species isolated from Solanaceae in Algeria</w:t>
               </w:r>
@@ -1428,64 +1428,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kihal Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytotaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 440 (2), pp.89-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1571,51 +1571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kihal Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36 (2), pp.179-184. </w:t>
@@ -1653,103 +1653,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses to Hydric Stress in the Seed-Borne Necrotrophic Fungus Alternaria brassicicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Quang N’guyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Raulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Marchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Agustí-Brisach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Iacomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.1969. </w:t>
@@ -1839,51 +1839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 103 (9), pp.2471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2632,51 +2632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dehydrin-like proteins in the necrotrophic fungus [i]Alternaria brassicicola[/i] have a role in plant pathogenesis and stress response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2900,51 +2900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the unfolded protein response on the pathogenicity of the necrotrophic fungus Alternaria brassicicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3315,51 +3315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Avenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataillé-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Iacomi-Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3721,103 +3721,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of Alternaria dauci demonstrates the involvement of two polyketide synthase genes in aldaulactone production and fungal pathogenicity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Monroe Bernardino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elza Neau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Kocuiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Monroe Bernardino</w:t>
+                <w:t xml:space="preserve">Maïwenn Gadras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference of Fungal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Dublin, Ireland</w:t>
@@ -3885,64 +3885,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kihal Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXX. International Horticultural Congress IHC2018 - International Symposium on Tropical and Subtropical Vegetable Production: Tackling Present and Future Global Biotic and Abiotic Stressors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Istanbul, Turkey. pp.63-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3967,51 +3967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signaling pathways activated after exposure to phytoalexins: an Achilles'heel for necrotrophic fungi?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4217,51 +4217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrophilins and dehydrin-like proteins in the fungal seed-borne pathogen Alternaria brassicicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4476,51 +4476,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des Glutathion-S-transférases fongiques dans la protection contre les métabolites de défenses des Brassicacées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Calmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Scaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4985,277 +4985,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xanthone derivatives from NPs library as potential UPR inhibitors for alternative crop protection: Molecular modelling and biological activity</w:t>
+                <w:t xml:space="preserve">Extraction and purification of antifungal xanthones from Garcinia mangostana (Clusiaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorphon Suor-Cherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chau-Phi Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blon Nadège</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bruguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Symposium on the Chemistry of Natural Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Athens, Greece</w:t>
+              <w:t xml:space="preserve">3ème Symposium International AFERP-STOLON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861017v1</w:t>
+                <w:t xml:space="preserve">hal-02795479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and purification of antifungal xanthones from Garcinia mangostana (Clusiaceae)</w:t>
+                <w:t xml:space="preserve">Xanthone derivatives from NPs library as potential UPR inhibitors for alternative crop protection: Molecular modelling and biological activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chau-Phi Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blon Nadège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorphon Suor-Cherer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Blon Nadège</w:t>
+                <w:t xml:space="preserve">Antoine Bruguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Symposium International AFERP-STOLON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">30th International Symposium on the Chemistry of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795479v1</w:t>
+                <w:t xml:space="preserve">hal-02861017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical engineering on St John’s wort extracts to prevent endothelial dysfunction: a bioconversion approach</w:t>
               </w:r>
@@ -5392,64 +5392,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Le Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorphon Suor-Cherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5616,51 +5616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Part I: Identifying Natural Products (NPs) as potential UPR inhibitors for crop protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Le Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6026,51 +6026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses to the brassicaceous indolic phytoalexin brassinin in the phytopathogenic fungus Alternaria brassicicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Raulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Porquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6190,51 +6190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Fungal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Asilomar, États-Unis. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6843,51 +6843,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="890E245D"/>
+    <w:nsid w:val="981CBC54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7074,51 +7074,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nelly-bataille-simoneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6200-4259" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/HOF-2723-2023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05554523v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilija Du&#269;kena" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabahat Bessadat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;-Simoneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bastide" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.70147" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05515568v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Colou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Kihal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/phyto-16548" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04930706v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kihal Mabrouk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mycokeys.113.138005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409792v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Monroe Bernardino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza Neau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Kocuiba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Gadras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rigaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17441-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpentier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Ray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2025.114522" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03936134v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Courtial" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Oudart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bahut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11896-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03621712v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/phyto-13033" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03448571v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11121291" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04012225v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Quang N&#8217;guyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Raulo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Porquier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Iacomi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.611643" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02537352v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataille-Simoneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.440.2.1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02535916v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chateau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5423/PPJ.NT.01.2020.0003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395409v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agust&#237;-Brisach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01969" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557433v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mabrouk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-03-19-0582-PDN" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berruyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Benichou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-016-1081-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430371v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pign&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Zykwinska" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Janod" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuenot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kerkoud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40694-016-0029-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210017v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Calmes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Morel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0462-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012727v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dumur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Campion" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201300541" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FW5PC87-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209998v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209939v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pochon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balidas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075143" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331671v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Joubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly N. Bataill&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Campion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;trick Hudhomme" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2010.01520.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643817v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07522.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660432v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Dongo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00993-08" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666403v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Iacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01864.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681228v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Avenot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Iacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-005-0568-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6L2W37CS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679695v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2005.01125.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G75LXTM4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675356v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bataill&#233;-Simoneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;nard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05515753v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02550544v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516454v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richomme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516465v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nguyen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Calmes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283789v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281855v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281872v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Scaon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281861v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Davanture" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000456v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Dumur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281864v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02861017v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau-Phi Dinh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blon Nad&#232;ge" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brugui&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02795479v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorphon Suor-Cherer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516626v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Aloui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Bot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pagie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Charreau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516597v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Benbelkacem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516439v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mouch&#232;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516441v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thieme-connect.de/DOI/DOI?10.1055/s-0036-1596783" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596783" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516456v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dias" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793966v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Chevreau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charrier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283790v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porquier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281865v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281859v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Iacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339439v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sellam" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04836663v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593134v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nelly-bataille-simoneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6200-4259" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/HOF-2723-2023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05554523v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilija Du&#269;kena" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabahat Bessadat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;-Simoneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bastide" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.70147" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04930706v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Colou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kihal Mabrouk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mycokeys.113.138005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Monroe Bernardino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza Neau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Kocuiba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Gadras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rigaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17441-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05515568v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Kihal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/phyto-16548" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpentier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Ray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2025.114522" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03936134v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Courtial" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Oudart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bahut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11896-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03621712v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/phyto-13033" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04012225v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Quang N&#8217;guyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Raulo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Porquier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Iacomi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.611643" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03448571v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11121291" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02537352v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataille-Simoneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.440.2.1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02535916v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chateau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5423/PPJ.NT.01.2020.0003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395409v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agust&#237;-Brisach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01969" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557433v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mabrouk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-03-19-0582-PDN" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berruyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Benichou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-016-1081-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430371v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pign&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Zykwinska" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Janod" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuenot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kerkoud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40694-016-0029-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210017v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Calmes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Morel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0462-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012727v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dumur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Campion" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201300541" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FW5PC87-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209998v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209939v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pochon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balidas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075143" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331671v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Joubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly N. Bataill&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Campion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;trick Hudhomme" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2010.01520.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643817v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07522.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660432v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Dongo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00993-08" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666403v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Iacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01864.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681228v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Avenot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Iacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-005-0568-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6L2W37CS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679695v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2005.01125.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G75LXTM4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675356v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bataill&#233;-Simoneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;nard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05515753v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02550544v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516454v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richomme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516465v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nguyen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Calmes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283789v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281855v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281872v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Scaon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281861v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Davanture" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000456v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Dumur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281864v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02795479v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorphon Suor-Cherer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau-Phi Dinh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blon Nad&#232;ge" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02861017v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brugui&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516626v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Aloui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Bot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pagie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Charreau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516597v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Benbelkacem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516439v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mouch&#232;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516441v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thieme-connect.de/DOI/DOI?10.1055/s-0036-1596783" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596783" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516456v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dias" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793966v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Chevreau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charrier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283790v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porquier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281865v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281859v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Iacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339439v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sellam" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04836663v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593134v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>