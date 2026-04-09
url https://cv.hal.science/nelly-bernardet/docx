--- v0 (2026-03-05)
+++ v1 (2026-04-09)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,2186 +234,2290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-specific transcriptome of the chicken chorioallantoic membrane</w:t>
+                <w:t xml:space="preserve">Sexing chicken embryos by real-time PCR using primers for the KCMF gene located on the W chromosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Halgrain</w:t>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Bernardet</w:t>
+                <w:t xml:space="preserve">Clément Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2023.110754⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 105 (6), pp.106699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2026.106699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356368v1</w:t>
+                <w:t xml:space="preserve">hal-05556888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA-seq analysis of the active chick embryo chorioallantoic membrane reveals genes that encode proteins assigned to ion transport and innate immunity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sex-specific transcriptome of the chicken chorioallantoic membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Halgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Halgrain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nelly Bernardet</w:t>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 115 (2), pp.110564. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2023.110564⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 116 (1), pp.110754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2023.110754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957519v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concomitant Morphological Modifications of the Avian Eggshell, Eggshell Membranes and the Chorioallantoic Membrane During Embryonic Development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RNA-seq analysis of the active chick embryo chorioallantoic membrane reveals genes that encode proteins assigned to ion transport and innate immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Halgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Halgrain</w:t>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Georgeault</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxwell Hincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, </w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 115 (2), pp.110564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.838013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2023.110564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666492v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Egg Storage Duration Prior to Incubation Impairs Egg Quality and Chicken Embryonic Development: Contribution of Imaging Technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concomitant Morphological Modifications of the Avian Eggshell, Eggshell Membranes and the Chorioallantoic Membrane During Embryonic Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Halgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Adriaensen</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sonia Georgeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxwell Hincke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.902154⟩</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.838013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03683203v1</w:t>
+                <w:t xml:space="preserve">hal-03666492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eggshell decalcification and skeletal mineralization during chicken embryonic development: defining candidate genes in the chorioallantoic membrane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Egg Storage Duration Prior to Incubation Impairs Egg Quality and Chicken Embryonic Development: Contribution of Imaging Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Adriaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanille Parasote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Castilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Halgrain</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Agnès Narcy</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Halgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2021.101622⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.902154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03457283v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipopolysaccharide Heterogeneity in the Atypical Group of Novel Emerging &amp;lt;em&amp;gt;Brucella&amp;lt;/em&amp;gt; Species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eggshell decalcification and skeletal mineralization during chicken embryonic development: defining candidate genes in the chorioallantoic membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Halgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Crepeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Zygmunt</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Vaccine Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/cvi.00300-12⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101 (2), pp.101622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2021.101622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647284v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesenteric lymph node cells from neonates present a prominent IL-12 response to CpG oligodeoxynucleotide via an IL-15 feedback loop of amplification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipopolysaccharide Heterogeneity in the Atypical Group of Novel Emerging &amp;lt;em&amp;gt;Brucella&amp;lt;/em&amp;gt; Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zygmunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Axel Cloeckaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1297-9716-42-19⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Vaccine Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (9), pp.1370-1373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/cvi.00300-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409435v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel IS711 chromosomal location useful for identification of marine mammal Brucella genotype ST27, which is associated with zoonotic infection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mesenteric lymph node cells from neonates present a prominent IL-12 response to CpG oligodeoxynucleotide via an IL-15 feedback loop of amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Metton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.05238-11⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9716-42-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648209v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular and molecular mechanisms underlying the strong neonatal IL-12 response of lamb mesenteric lymph node cells to R-848</w:t>
+                <w:t xml:space="preserve">Novel IS711 chromosomal location useful for identification of marine mammal Brucella genotype ST27, which is associated with zoonotic infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Axel Cloeckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Koylass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian M. Whatmore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zygmunt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0013705⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (11), pp.3954-3959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.05238-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409420v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCR5 is involved in controlling the early stage of Cryptosporidium parvum infection in neonates but is dispensable for parasite elimination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Cellular and molecular mechanisms underlying the strong neonatal IL-12 response of lamb mesenteric lymph node cells to R-848</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Metton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micinf.2007.12.020⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (10), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0013705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02667152v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neonatal goats display a stronger TH1-type cytokine response to TLR ligands than adults.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">CCR5 is involved in controlling the early stage of Cryptosporidium parvum infection in neonates but is dispensable for parasite elimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Mancassola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Auray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbes and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (4), pp.390-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micinf.2007.12.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2008.03.011⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409400v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral and intraperitoneal administration of phosphorothioate oligodeoxynucleotides leads to control of Cryptosporidium parvum infection in neonatal mice</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Neonatal goats display a stronger TH1-type cytokine response to TLR ligands than adults.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Tourais-Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/503748⟩</w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (10), pp.1231-1241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2008.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660958v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of anticoccidial sensitivity tests (ASTs) in the prevention of chicken coccidiosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oral and intraperitoneal administration of phosphorothioate oligodeoxynucleotides leads to control of Cryptosporidium parvum infection in neonatal mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Naciri</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Mancassola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Auray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Nérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 193 (10), pp.1400-1407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/503748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680966v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similar pattern of iNOS expression, NO production and cytokine response in genetic and vaccination-acquired resistance to Marek's disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interest of anticoccidial sensitivity tests (ASTs) in the prevention of chicken coccidiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. de Gussem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Djeraba</w:t>
+                <w:t xml:space="preserve">G. Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugène Musset</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Nérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 85, pp.63-75</w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 44 (5), pp.826-827</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679069v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitric oxide inhibits Marek's disease virus replication but is not the single decisive factor in interferon-gamma-mediated viral inhibition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Similar pattern of iNOS expression, NO production and cytokine response in genetic and vaccination-acquired resistance to Marek's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djeraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ginette Dambrine</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 277 (1), pp.58-65</w:t>
+              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 85, pp.63-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686273v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition de la réplication du virus de la maladie de Marek in vitro par le monoxyde d'azote et les macrophages aviaires stimulés par l'interféron-gamma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djeraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 4 (2), pp.170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nitric oxide inhibits Marek's disease virus replication but is not the single decisive factor in interferon-gamma-mediated viral inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Djeraba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 277 (1), pp.58-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Acemannan, adjuvant de la vaccination contre la maladie de Marek : mécanismes immunitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale P. Quéré</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Djeraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 91 (1), pp.13-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2423,203 +2527,203 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of high CO2 concentration at the beginning of egg incubation on chicken metabolism and meat defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of hen age and egg storage conditions on the quality and protein composition of the vitelline membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2651,198 +2755,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI. European Poultry Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de l'allongement de la durée de ponte des poules pondeuses sur la qualité de la membrane vitelline de l'oeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2851,4728 +2955,4836 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcher sur des oeufs : des oeufs à l’élevage des poules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baraa Ezzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le village des sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Sciences/INRAE Centre Val de Loire, Oct 2023, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04243746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura van Vooren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche de nouveaux marqueurs sexuels in ovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'animation "Systèmes" de l'UMR BOA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the role of the chorioallantoic membrane in eggshell decalcification during chicken embryonic development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Halgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeault Sonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell.T. Hincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium "Innate immunity in a biomineralized context: trade-offs or synergies ?". Le Studium Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maxwell Hincke; Sophie Réhault-Godbert, Mar 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic analysis of nutrient sources in the embryonic egg of two divergent lines for meat ultimate pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) 2019 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of vitamin D source on embryo and early chicken development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combined Workshop of WPSA “Fundamental Physiology and Perinatal Development in Poultry” and “Incubation and Fertility Research Group”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunité innée des ruminants : spécificités néonatales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées du réseau francophone d'Immunologie des Animaux Domestiques (IAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécificité des cellules sécrétrices d'IL-12 chez les ruminants nouveau-nés après stimulation in vitro par des agonistes des TLRs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Port d'Albret, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse aux ligands de Toll-like récepteurs : spécificité des petits ruminants nouveau-nés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'unité VIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD14+ cells contribute to the higher level of IL-12 secretion in response to TLR ligands by neonatal lamb cells compared to adult cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. EVIW European Veterinary Immunology Workshop (EVIW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Berlin, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neonates differ adults in their responsiveness to TLR-ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Tourais Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Animation du Réseau Immunologie des Animaux Domestiques (IAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral administration of oligodeoxynucleotides to neonate mice increases resistance to enteric infection by Cryptosporidium parvum, session Poster &amp;quot;Vaccination and immunotherapy against parasitic diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Mancassola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Congress of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative evaluation of TLR-agonists to stimulate mesenteric lymph node cells of newborn kids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Veterinary Immunology Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral and parenteral adminstration of oligonucleotides to neonate mice increases resistance to enteric infection by Cryptosporidium parvum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Mancassola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on Protozoa orally transmitted in public and animal heath</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utility of anticoccidial sensitivity tests (ASTs) in the prevention of chicken coccidiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. World's Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intéret des anticoccidiogrammes pour une prévention efficace de la coccidiose du poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. de Gussem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition de la replication du virus de la maladie de Marek par la cytokine aviaire MGF délivrée in vivo par un vecteur poxvirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djeraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Péloille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2001, Paris, France. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'expression de la NO syntase inductible et de l'interferon-gamma chez le poulet infecté par le virus de la maladie de Marek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djeraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Poudré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arginase activity in macrophages from resistant and susceptible chickens inoculated with Marek's disease virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djeraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Avian Immunology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Ithaca, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition de la réplication du virus de la maladie de Marek in vitro par le monoxyde d'azote et les macrophages aviaires stimulés par l'interféron-gamma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djeraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balance des activités NO synthase et arginase dans les macrophages de poulets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djeraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la Société Française d'Immunologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2000, Paris, France. pp.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arginase activity in macrophages from resistance and susceptible chickens inoculated with Marek's disease virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djeraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Avian Immunology Research Group Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Ithaca, United States. pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role des antigènes de classe I du complexe majeur d'histocompatibilité dans la résistance à la maladie de Marek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1999, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of MHC class I antigens following Marek's disease infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thoraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Vaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avian Immunology Research Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1994, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02776322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résistance génétique dans les maladies tumorales chez le poulet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées de la recherche avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1995, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (13)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression of two egg proteins, VMO1 and AvBD11, in the laying hen</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Océane Hervé</w:t>
+                <w:t xml:space="preserve">Optimisation et validation d'une technique de sexage moléculaire (espèce Gallus gallus) par PCR en temps réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Bernardet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Clément Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI. European Poultry Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">16èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRAPFG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633445v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural modifications of the chorioallantoic membrane and the inner eggshell during chicken embryonic development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Gene expression of two egg proteins, VMO1 and AvBD11, in the laying hen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">XVI. European Poultry Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776963v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbodefect - Impact d'un fort taux de CO2 en début d'incubation des œufs sur les défauts musculaires du poulet de chair</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Structural modifications of the chorioallantoic membrane and the inner eggshell during chicken embryonic development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Halgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Georgeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxwell T Hincke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819973v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l’intérêt des outils d’imagerie (IRM et CT-Scan) pour phénotyper les œufs embryonnés : étude des effets de la durée de stockage sur le développement embryonnaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maëva Halgrain</w:t>
+                <w:t xml:space="preserve">Carbodefect - Impact d'un fort taux de CO2 en début d'incubation des œufs sur les défauts musculaires du poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678041v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of lengthening the laying period of laying hens on egg quality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angélique Travel</w:t>
+                <w:t xml:space="preserve">Evaluation de l’intérêt des outils d’imagerie (IRM et CT-Scan) pour phénotyper les œufs embryonnés : étude des effets de la durée de stockage sur le développement embryonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Souchet</w:t>
+                <w:t xml:space="preserve">Parasote Vanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Ledru</w:t>
+                <w:t xml:space="preserve">Castilla Ines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Halgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World’s Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750803v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computed Tomography and Magnetic Resonance Imaging to phenotype fertilized eggs during incubation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maëva Halgrain</w:t>
+                <w:t xml:space="preserve">Effects of lengthening the laying period of laying hens on egg quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
+              <w:t xml:space="preserve">26. World’s Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750416v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences de l'allongement de la période de ponte des poules pondeuses sur la qualité des oeufs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Ledru</w:t>
+                <w:t xml:space="preserve">Computed Tomography and Magnetic Resonance Imaging to phenotype fertilized eggs during incubation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Adriaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanille Parasote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Castilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Halgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France. 2022</w:t>
+              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605492v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From eggshell decalcification to skeleton mineralization of chicken embryos during incubation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxwell Hincke</w:t>
+                <w:t xml:space="preserve">Conséquences de l'allongement de la période de ponte des poules pondeuses sur la qualité des oeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combined workshop of Fundamental physiology and Perinatal development in Poultry and Fertility Research Group</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France. 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737938v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipopolysaccharide heterogeneity in the atypical group of novel emerging &amp;lt;em&amp;gt;Brucella&amp;lt;/em&amp;gt; species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From eggshell decalcification to skeleton mineralization of chicken embryos during incubation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Crépeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Meme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Zygmunt</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxwell Hincke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées des microbiologistes de l’Inra</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combined workshop of Fundamental physiology and Perinatal development in Poultry and Fertility Research Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Tours, France. 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1399/eps.2019.291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746094v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral and parenteral administration of oligonucleotides to neonate mice increases resistance to enteric infection by Cryptosposridium parvum, Poster Sesssion D &amp;quot;Extraintestinal mucosae and immunopathology</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Lipopolysaccharide heterogeneity in the atypical group of novel emerging &amp;lt;em&amp;gt;Brucella&amp;lt;/em&amp;gt; species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zygmunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Cloeckaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Meeting of the European Mucosal Immunology Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Prague, Czech Republic. pp.Inconnu, 2006</w:t>
+              <w:t xml:space="preserve">6. Journées des microbiologistes de l’Inra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, L’Isle-sur-la-Sorgue, France. 210 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816614v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet anti-viral du facteur de croissance myelomonocytaire aviaire MGF dans la maladie de Marek</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Oral and parenteral administration of oligonucleotides to neonate mice increases resistance to enteric infection by Cryptosposridium parvum, Poster Sesssion D &amp;quot;Extraintestinal mucosae and immunopathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lamandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Mancassola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Auray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la Société Française d'Immunologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Le Croisic, France. pp.13, 2001</w:t>
+              <w:t xml:space="preserve">5th Meeting of the European Mucosal Immunology Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Prague, Czech Republic. pp.Inconnu, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02832449v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche du virus de la maladie de Marek par PCR : sur quel matériel ? quand effectuer le prélévement ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effet anti-viral du facteur de croissance myelomonocytaire aviaire MGF dans la maladie de Marek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Djeraba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1999, Saint Malo, France. 1999, Journées de la Recherche Avicole</w:t>
+              <w:t xml:space="preserve">Congrès Annuel de la Société Française d'Immunologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Le Croisic, France. pp.13, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771796v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02832449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recherche du virus de la maladie de Marek par PCR : sur quel matériel ? quand effectuer le prélévement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thoraval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1999, Saint Malo, France. 1999, Journées de la Recherche Avicole</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Acemannan, adjuvant de la vaccination contre la maladie de Marek : mécanismes immunitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale P. Quéré</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Djeraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1998, Seillac, France. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7582,104 +7794,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oeuf aux trésors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. Ecole primaire Romain Rolland, 37100 Tours (élèves de CM1/CM2), France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7689,131 +7901,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la décalcification de la coquille de l'oeuf à la minéralisation osseuse de l'embryon d'oiseau INRA UMR Biologie des Oiseaux et Aviculture (BOA) équipe Défense de l'OEuf, Valorisation et Evolution (DOVE) 37380 NOUZILLY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Crepeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId179"/>
+      <w:footerReference w:type="default" r:id="rId184"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7960,51 +8172,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herv&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chess&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.118291" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356368v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Halgrain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110754" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957519v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Halgrain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Hincke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110564" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666492v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.838013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683203v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Parasote" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Castilla" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.902154" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457283v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Crepeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#234;me" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2021.101622" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647284v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zygmunt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jacques" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cloeckaert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/cvi.00300-12" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409435v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Metton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-19" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648209v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Koylass" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian M. Whatmore" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.05238-11" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409420v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013705" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667152v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Mancassola" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Auray" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2007.12.020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZQDJ94V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409400v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Tourais-Esteves" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2008.03.011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZH5K3B0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660958v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix Lamand&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/503748" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680966v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naciri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. de Gussem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fort" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. N&#233;rat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679069v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djeraba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Musset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686273v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Dambrine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693379v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692141v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05240748v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633408v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chesse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517185v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243746v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Ezzo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550988v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180446v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeault Sonia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell.T. Hincke" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737946v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624779v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389680v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lamand&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409474v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389681v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409473v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409510v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Tourais Esteves" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752711v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barrier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756922v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Esteves" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chauss&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752186v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763302v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Chausse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761966v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831261v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele P&#233;loille" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763724v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poudr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760703v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836699v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840138v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Musset" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842019v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771175v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776322v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thoraval" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vaino" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775881v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Luneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633445v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776963v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell T Hincke" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819973v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678041v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parasote Vanille" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castilla Ines" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750803v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledru" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750416v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605492v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737938v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cr&#233;peau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1399/eps.2019.291" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746094v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816614v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832449v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771796v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839906v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102098v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888789v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herv&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chess&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.118291" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556888v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2026.106699" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356368v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Halgrain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110754" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957519v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Halgrain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Hincke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110564" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666492v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.838013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683203v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Parasote" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Castilla" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.902154" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457283v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Crepeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#234;me" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2021.101622" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zygmunt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jacques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cloeckaert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/cvi.00300-12" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409435v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Metton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-19" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648209v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Koylass" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian M. Whatmore" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.05238-11" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409420v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013705" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667152v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Mancassola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Auray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2007.12.020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZQDJ94V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409400v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Tourais-Esteves" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2008.03.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZH5K3B0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660958v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barrier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix Lamand&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/503748" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680966v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naciri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. de Gussem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fort" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. N&#233;rat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djeraba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Musset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693379v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Dambrine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686273v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692141v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05240748v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633408v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chesse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517185v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243746v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Ezzo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180446v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeault Sonia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell.T. Hincke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624779v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389680v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lamand&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409474v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389681v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409473v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409510v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Tourais Esteves" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752711v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756922v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Esteves" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chauss&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752186v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763302v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Chausse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761966v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831261v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele P&#233;loille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763724v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poudr&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760703v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836699v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840138v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Musset" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842019v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771175v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776322v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thoraval" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vaino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775881v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Luneau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560688v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Millet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633445v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776963v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell T Hincke" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819973v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678041v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parasote Vanille" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castilla Ines" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750803v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledru" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750416v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605492v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737938v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cr&#233;peau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1399/eps.2019.291" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746094v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816614v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832449v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771796v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839906v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102098v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888789v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>