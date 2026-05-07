--- v1 (2026-04-09)
+++ v2 (2026-05-07)
@@ -100,334 +100,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakening of hen egg vitelline membrane during egg storage at room temperature is associated with modifications of its mass, thickness and proteomic profile</w:t>
+                <w:t xml:space="preserve">Sexing chicken embryos by real-time PCR using primers for the KCMF gene located on the W chromosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Hervé</w:t>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Chessé</w:t>
+                <w:t xml:space="preserve">Clément Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Tomas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.118291⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 105 (6), pp.106699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2026.106699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457779v1</w:t>
+                <w:t xml:space="preserve">hal-05556888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexing chicken embryos by real-time PCR using primers for the KCMF gene located on the W chromosome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weakening of hen egg vitelline membrane during egg storage at room temperature is associated with modifications of its mass, thickness and proteomic profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Bernardet</w:t>
+                <w:t xml:space="preserve">Daniel Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Gérard</w:t>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Justine Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 105 (6), pp.106699. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 228, pp.118291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2026.106699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.118291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556888v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-specific transcriptome of the chicken chorioallantoic membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Halgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 116 (1), pp.110754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -474,90 +474,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA-seq analysis of the active chick embryo chorioallantoic membrane reveals genes that encode proteins assigned to ion transport and innate immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Halgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell Hincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 115 (2), pp.110564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -585,334 +585,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concomitant Morphological Modifications of the Avian Eggshell, Eggshell Membranes and the Chorioallantoic Membrane During Embryonic Development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Egg Storage Duration Prior to Incubation Impairs Egg Quality and Chicken Embryonic Development: Contribution of Imaging Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Adriaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanille Parasote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Castilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Halgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.838013⟩</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.902154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666492v1</w:t>
+                <w:t xml:space="preserve">hal-03683203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Egg Storage Duration Prior to Incubation Impairs Egg Quality and Chicken Embryonic Development: Contribution of Imaging Technologies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanille Parasote</w:t>
+                <w:t xml:space="preserve">Concomitant Morphological Modifications of the Avian Eggshell, Eggshell Membranes and the Chorioallantoic Membrane During Embryonic Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Halgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Castilla</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sonia Georgeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxwell Hincke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.902154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.838013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683203v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eggshell decalcification and skeletal mineralization during chicken embryonic development: defining candidate genes in the chorioallantoic membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Halgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Crepeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1015,51 +1015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zygmunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cloeckaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1158,51 +1158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Metton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 42, 12 p. </w:t>
@@ -1253,51 +1253,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel IS711 chromosomal location useful for identification of marine mammal Brucella genotype ST27, which is associated with zoonotic infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cloeckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Koylass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1422,51 +1422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Metton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (10), 13 p. </w:t>
@@ -1543,51 +1543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Mancassola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1659,51 +1659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neonatal goats display a stronger TH1-type cytokine response to TLR ligands than adults.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Tourais-Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1840,51 +1840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Mancassola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 193 (10), pp.1400-1407. </w:t>
@@ -1961,51 +1961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. de Gussem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2073,51 +2073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djeraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2162,243 +2162,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition de la réplication du virus de la maladie de Marek in vitro par le monoxyde d'azote et les macrophages aviaires stimulés par l'interféron-gamma</w:t>
+                <w:t xml:space="preserve">Nitric oxide inhibits Marek's disease virus replication but is not the single decisive factor in interferon-gamma-mediated viral inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djeraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 4 (2), pp.170</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 277 (1), pp.58-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693379v1</w:t>
+                <w:t xml:space="preserve">hal-02686273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitric oxide inhibits Marek's disease virus replication but is not the single decisive factor in interferon-gamma-mediated viral inhibition</w:t>
+                <w:t xml:space="preserve">Inhibition de la réplication du virus de la maladie de Marek in vitro par le monoxyde d'azote et les macrophages aviaires stimulés par l'interféron-gamma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djeraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 277 (1), pp.58-65</w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 4 (2), pp.170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02686273v1</w:t>
+                <w:t xml:space="preserve">hal-02693379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Acemannan, adjuvant de la vaccination contre la maladie de Marek : mécanismes immunitaires</w:t>
               </w:r>
@@ -2423,51 +2423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djeraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2660,346 +2660,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hen age and egg storage conditions on the quality and protein composition of the vitelline membrane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Océane Hervé</w:t>
+                <w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Chesse</w:t>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Tomas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Justine Jimenez</w:t>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI. European Poultry Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633408v1</w:t>
+                <w:t xml:space="preserve">hal-04908166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+                <w:t xml:space="preserve">Effects of hen age and egg storage conditions on the quality and protein composition of the vitelline membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Gautron</w:t>
+                <w:t xml:space="preserve">Justine Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t>
+              <w:t xml:space="preserve">XVI. European Poultry Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908166v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de l'allongement de la durée de ponte des poules pondeuses sur la qualité de la membrane vitelline de l'oeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3041,103 +3041,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcher sur des oeufs : des oeufs à l’élevage des poules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baraa Ezzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le village des sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Sciences/INRAE Centre Val de Loire, Oct 2023, Nouzilly, France</w:t>
@@ -3192,51 +3192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3291,64 +3291,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche de nouveaux marqueurs sexuels in ovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'animation "Systèmes" de l'UMR BOA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3399,77 +3399,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Halgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeault Sonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell.T. Hincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium "Innate immunity in a biomineralized context: trade-offs or synergies ?". Le Studium Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maxwell Hincke; Sophie Réhault-Godbert, Mar 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3507,51 +3507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic analysis of nutrient sources in the embryonic egg of two divergent lines for meat ultimate pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3619,51 +3619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of vitamin D source on embryo and early chicken development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3770,51 +3770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3891,51 +3891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3980,312 +3980,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse aux ligands de Toll-like récepteurs : spécificité des petits ruminants nouveau-nés</w:t>
+                <w:t xml:space="preserve">CD14+ cells contribute to the higher level of IL-12 secretion in response to TLR ligands by neonatal lamb cells compared to adult cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'unité VIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">3. EVIW European Veterinary Immunology Workshop (EVIW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Berlin, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389681v1</w:t>
+                <w:t xml:space="preserve">hal-01409473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD14+ cells contribute to the higher level of IL-12 secretion in response to TLR ligands by neonatal lamb cells compared to adult cells</w:t>
+                <w:t xml:space="preserve">Réponse aux ligands de Toll-like récepteurs : spécificité des petits ruminants nouveau-nés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. EVIW European Veterinary Immunology Workshop (EVIW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Berlin, Germany. 1 p</w:t>
+              <w:t xml:space="preserve">Séminaire de l'unité VIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409473v1</w:t>
+                <w:t xml:space="preserve">hal-01389681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neonates differ adults in their responsiveness to TLR-ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Tourais Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4401,51 +4401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Mancassola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Congress of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
@@ -4487,51 +4487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative evaluation of TLR-agonists to stimulate mesenteric lymph node cells of newborn kids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4634,51 +4634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Mancassola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on Protozoa orally transmitted in public and animal heath</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Nouzilly, France</w:t>
@@ -4746,51 +4746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4871,51 +4871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. de Gussem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4951,428 +4951,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition de la replication du virus de la maladie de Marek par la cytokine aviaire MGF délivrée in vivo par un vecteur poxvirus</w:t>
+                <w:t xml:space="preserve">Etude de l'expression de la NO syntase inductible et de l'interferon-gamma chez le poulet infecté par le virus de la maladie de Marek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djeraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Poudré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michele Péloille</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2001, Paris, France. pp.22</w:t>
+              <w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02831261v1</w:t>
+                <w:t xml:space="preserve">hal-02763724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'expression de la NO syntase inductible et de l'interferon-gamma chez le poulet infecté par le virus de la maladie de Marek</w:t>
+                <w:t xml:space="preserve">Arginase activity in macrophages from resistant and susceptible chickens inoculated with Marek's disease virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djeraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t>
+              <w:t xml:space="preserve">6. Avian Immunology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Ithaca, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763724v1</w:t>
+                <w:t xml:space="preserve">hal-02760703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arginase activity in macrophages from resistant and susceptible chickens inoculated with Marek's disease virus</w:t>
+                <w:t xml:space="preserve">Inhibition de la replication du virus de la maladie de Marek par la cytokine aviaire MGF délivrée in vivo par un vecteur poxvirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djeraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Chausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Péloille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Avian Immunology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2000, Ithaca, United States</w:t>
+              <w:t xml:space="preserve">3. Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2001, Paris, France. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760703v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02831261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition de la réplication du virus de la maladie de Marek in vitro par le monoxyde d'azote et les macrophages aviaires stimulés par l'interféron-gamma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djeraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5449,51 +5449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djeraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5557,51 +5557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djeraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5678,51 +5678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5771,277 +5771,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of MHC class I antigens following Marek's disease infection</w:t>
+                <w:t xml:space="preserve">La résistance génétique dans les maladies tumorales chez le poulet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Thoraval</w:t>
+                <w:t xml:space="preserve">D. Bouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Vaino</w:t>
+                <w:t xml:space="preserve">Gaelle Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian Immunology Research Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1994, Reading, United Kingdom</w:t>
+              <w:t xml:space="preserve">1. Journées de la recherche avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1995, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02776322v1</w:t>
+                <w:t xml:space="preserve">hal-02775881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résistance génétique dans les maladies tumorales chez le poulet.</w:t>
+                <w:t xml:space="preserve">Expression of MHC class I antigens following Marek's disease infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bouret</w:t>
+                <w:t xml:space="preserve">P. Thoraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Luneau</w:t>
+                <w:t xml:space="preserve">O. Vaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées de la recherche avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1995, Angers, France</w:t>
+              <w:t xml:space="preserve">Avian Immunology Research Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1994, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02775881v1</w:t>
+                <w:t xml:space="preserve">hal-02776322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6059,90 +6059,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation et validation d'une technique de sexage moléculaire (espèce Gallus gallus) par PCR en temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRAPFG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6167,103 +6167,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression of two egg proteins, VMO1 and AvBD11, in the laying hen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Hervé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI. European Poultry Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t>
@@ -6286,342 +6286,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural modifications of the chorioallantoic membrane and the inner eggshell during chicken embryonic development</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sonia Georgeault</w:t>
+                <w:t xml:space="preserve">Carbodefect - Impact d'un fort taux de CO2 en début d'incubation des œufs sur les défauts musculaires du poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxwell T Hincke</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776963v1</w:t>
+                <w:t xml:space="preserve">hal-03819973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbodefect - Impact d'un fort taux de CO2 en début d'incubation des œufs sur les défauts musculaires du poulet de chair</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Structural modifications of the chorioallantoic membrane and the inner eggshell during chicken embryonic development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Halgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Georgeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxwell T Hincke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03819973v1</w:t>
+                <w:t xml:space="preserve">hal-03776963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’intérêt des outils d’imagerie (IRM et CT-Scan) pour phénotyper les œufs embryonnés : étude des effets de la durée de stockage sur le développement embryonnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasote Vanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Castilla Ines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Halgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6657,277 +6657,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of lengthening the laying period of laying hens on egg quality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Ledru</w:t>
+                <w:t xml:space="preserve">Computed Tomography and Magnetic Resonance Imaging to phenotype fertilized eggs during incubation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Adriaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanille Parasote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Castilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Halgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World’s Poultry Congress</w:t>
+              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03750803v1</w:t>
+                <w:t xml:space="preserve">hal-03750416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computed Tomography and Magnetic Resonance Imaging to phenotype fertilized eggs during incubation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maëva Halgrain</w:t>
+                <w:t xml:space="preserve">Effects of lengthening the laying period of laying hens on egg quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
+              <w:t xml:space="preserve">26. World’s Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750416v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de l'allongement de la période de ponte des poules pondeuses sur la qualité des oeufs</w:t>
               </w:r>
@@ -6939,77 +6939,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France. 2022</w:t>
@@ -7051,51 +7051,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From eggshell decalcification to skeleton mineralization of chicken embryos during incubation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Crépeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Meme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7198,51 +7198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zygmunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cloeckaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7332,51 +7332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Mancassola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Meeting of the European Mucosal Immunology Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Prague, Czech Republic. pp.Inconnu, 2006</w:t>
@@ -7431,51 +7431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djeraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7526,90 +7526,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche du virus de la maladie de Marek par PCR : sur quel matériel ? quand effectuer le prélévement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thoraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7690,51 +7690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djeraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7808,64 +7808,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oeuf aux trésors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. Ecole primaire Romain Rolland, 37100 Tours (élèves de CM1/CM2), France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7928,64 +7928,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la décalcification de la coquille de l'oeuf à la minéralisation osseuse de l'embryon d'oiseau INRA UMR Biologie des Oiseaux et Aviculture (BOA) équipe Défense de l'OEuf, Valorisation et Evolution (DOVE) 37380 NOUZILLY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Crepeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8172,51 +8172,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herv&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chess&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.118291" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556888v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2026.106699" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356368v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Halgrain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110754" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957519v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Halgrain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Hincke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110564" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666492v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.838013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683203v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Parasote" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Castilla" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.902154" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457283v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Crepeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#234;me" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2021.101622" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zygmunt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jacques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cloeckaert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/cvi.00300-12" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409435v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Metton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-19" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648209v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Koylass" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian M. Whatmore" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.05238-11" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409420v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013705" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667152v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Mancassola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Auray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2007.12.020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZQDJ94V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409400v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Tourais-Esteves" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2008.03.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZH5K3B0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660958v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barrier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix Lamand&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/503748" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680966v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naciri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. de Gussem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fort" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. N&#233;rat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djeraba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Musset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693379v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Dambrine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686273v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692141v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05240748v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633408v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chesse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517185v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243746v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Ezzo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180446v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeault Sonia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell.T. Hincke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624779v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389680v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lamand&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409474v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389681v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409473v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409510v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Tourais Esteves" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752711v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756922v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Esteves" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chauss&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752186v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763302v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Chausse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761966v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831261v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele P&#233;loille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763724v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poudr&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760703v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836699v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840138v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Musset" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842019v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771175v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776322v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thoraval" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vaino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775881v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Luneau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560688v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Millet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633445v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776963v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell T Hincke" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819973v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678041v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parasote Vanille" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castilla Ines" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750803v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledru" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750416v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605492v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737938v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cr&#233;peau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1399/eps.2019.291" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746094v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816614v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832449v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771796v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839906v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102098v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888789v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556888v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2026.106699" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457779v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herv&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chess&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.118291" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356368v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Halgrain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110754" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957519v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Halgrain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Hincke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110564" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683203v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Parasote" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Castilla" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.902154" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666492v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.838013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457283v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Crepeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#234;me" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2021.101622" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zygmunt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jacques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cloeckaert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/cvi.00300-12" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409435v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Metton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-19" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648209v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Koylass" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian M. Whatmore" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.05238-11" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409420v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013705" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667152v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Mancassola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Auray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2007.12.020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZQDJ94V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409400v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Tourais-Esteves" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2008.03.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZH5K3B0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660958v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barrier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix Lamand&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/503748" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680966v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naciri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. de Gussem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fort" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. N&#233;rat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djeraba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Musset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686273v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Dambrine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693379v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692141v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05240748v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633408v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chesse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517185v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243746v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Ezzo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180446v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeault Sonia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell.T. Hincke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624779v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389680v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lamand&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409474v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409473v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389681v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409510v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Tourais Esteves" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752711v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756922v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Esteves" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chauss&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752186v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763302v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Chausse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761966v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763724v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poudr&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760703v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831261v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele P&#233;loille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836699v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840138v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Musset" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842019v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771175v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775881v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Luneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776322v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thoraval" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vaino" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560688v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Millet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633445v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819973v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776963v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell T Hincke" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678041v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parasote Vanille" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castilla Ines" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750416v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750803v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledru" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605492v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737938v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cr&#233;peau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1399/eps.2019.291" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746094v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816614v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832449v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771796v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839906v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102098v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888789v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>