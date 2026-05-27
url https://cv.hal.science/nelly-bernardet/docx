--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -100,334 +100,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexing chicken embryos by real-time PCR using primers for the KCMF gene located on the W chromosome</w:t>
+                <w:t xml:space="preserve">Weakening of hen egg vitelline membrane during egg storage at room temperature is associated with modifications of its mass, thickness and proteomic profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Bernardet</w:t>
+                <w:t xml:space="preserve">Océane Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Gérard</w:t>
+                <w:t xml:space="preserve">Magali Chessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2026.106699⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 228, pp.118291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.118291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556888v1</w:t>
+                <w:t xml:space="preserve">hal-05457779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakening of hen egg vitelline membrane during egg storage at room temperature is associated with modifications of its mass, thickness and proteomic profile</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sexing chicken embryos by real-time PCR using primers for the KCMF gene located on the W chromosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Tomas</w:t>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+                <w:t xml:space="preserve">Clément Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Jimenez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 228, pp.118291. </w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 105 (6), pp.106699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.118291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2026.106699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457779v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-specific transcriptome of the chicken chorioallantoic membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Halgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 116 (1), pp.110754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -474,90 +474,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA-seq analysis of the active chick embryo chorioallantoic membrane reveals genes that encode proteins assigned to ion transport and innate immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Halgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell Hincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 115 (2), pp.110564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -585,334 +585,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Egg Storage Duration Prior to Incubation Impairs Egg Quality and Chicken Embryonic Development: Contribution of Imaging Technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concomitant Morphological Modifications of the Avian Eggshell, Eggshell Membranes and the Chorioallantoic Membrane During Embryonic Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Halgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Adriaensen</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Sonia Georgeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxwell Hincke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.902154⟩</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.838013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03683203v1</w:t>
+                <w:t xml:space="preserve">hal-03666492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concomitant Morphological Modifications of the Avian Eggshell, Eggshell Membranes and the Chorioallantoic Membrane During Embryonic Development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Egg Storage Duration Prior to Incubation Impairs Egg Quality and Chicken Embryonic Development: Contribution of Imaging Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Adriaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanille Parasote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Castilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Halgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.838013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.902154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666492v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eggshell decalcification and skeletal mineralization during chicken embryonic development: defining candidate genes in the chorioallantoic membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Halgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Crepeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1015,51 +1015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zygmunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cloeckaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1158,51 +1158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Metton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 42, 12 p. </w:t>
@@ -1253,51 +1253,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel IS711 chromosomal location useful for identification of marine mammal Brucella genotype ST27, which is associated with zoonotic infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cloeckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Koylass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1422,51 +1422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Metton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (10), 13 p. </w:t>
@@ -1543,51 +1543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Mancassola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1659,51 +1659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neonatal goats display a stronger TH1-type cytokine response to TLR ligands than adults.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Tourais-Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1840,51 +1840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Mancassola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 193 (10), pp.1400-1407. </w:t>
@@ -1961,51 +1961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. de Gussem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2073,51 +2073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djeraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2162,243 +2162,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitric oxide inhibits Marek's disease virus replication but is not the single decisive factor in interferon-gamma-mediated viral inhibition</w:t>
+                <w:t xml:space="preserve">Inhibition de la réplication du virus de la maladie de Marek in vitro par le monoxyde d'azote et les macrophages aviaires stimulés par l'interféron-gamma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djeraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 277 (1), pp.58-65</w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 4 (2), pp.170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02686273v1</w:t>
+                <w:t xml:space="preserve">hal-02693379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition de la réplication du virus de la maladie de Marek in vitro par le monoxyde d'azote et les macrophages aviaires stimulés par l'interféron-gamma</w:t>
+                <w:t xml:space="preserve">Nitric oxide inhibits Marek's disease virus replication but is not the single decisive factor in interferon-gamma-mediated viral inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djeraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 4 (2), pp.170</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 277 (1), pp.58-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693379v1</w:t>
+                <w:t xml:space="preserve">hal-02686273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Acemannan, adjuvant de la vaccination contre la maladie de Marek : mécanismes immunitaires</w:t>
               </w:r>
@@ -2423,51 +2423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djeraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2660,346 +2660,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Effects of hen age and egg storage conditions on the quality and protein composition of the vitelline membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bonnefous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+                <w:t xml:space="preserve">Magali Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Gautron</w:t>
+                <w:t xml:space="preserve">Daniel Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t>
+              <w:t xml:space="preserve">XVI. European Poultry Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908166v1</w:t>
+                <w:t xml:space="preserve">hal-04633408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hen age and egg storage conditions on the quality and protein composition of the vitelline membrane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Océane Hervé</w:t>
+                <w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Chesse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Justine Jimenez</w:t>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI. European Poultry Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633408v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de l'allongement de la durée de ponte des poules pondeuses sur la qualité de la membrane vitelline de l'oeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3041,103 +3041,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcher sur des oeufs : des oeufs à l’élevage des poules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baraa Ezzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le village des sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Sciences/INRAE Centre Val de Loire, Oct 2023, Nouzilly, France</w:t>
@@ -3192,51 +3192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3291,64 +3291,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche de nouveaux marqueurs sexuels in ovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'animation "Systèmes" de l'UMR BOA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3399,77 +3399,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Halgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeault Sonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell.T. Hincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium "Innate immunity in a biomineralized context: trade-offs or synergies ?". Le Studium Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maxwell Hincke; Sophie Réhault-Godbert, Mar 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3507,51 +3507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic analysis of nutrient sources in the embryonic egg of two divergent lines for meat ultimate pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3619,51 +3619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of vitamin D source on embryo and early chicken development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3770,51 +3770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3891,51 +3891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4012,51 +4012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4133,51 +4133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4241,51 +4241,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neonates differ adults in their responsiveness to TLR-ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Tourais Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4401,51 +4401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Mancassola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Congress of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
@@ -4487,51 +4487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative evaluation of TLR-agonists to stimulate mesenteric lymph node cells of newborn kids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4634,51 +4634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Mancassola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on Protozoa orally transmitted in public and animal heath</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Nouzilly, France</w:t>
@@ -4746,51 +4746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4871,51 +4871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. de Gussem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4951,428 +4951,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'expression de la NO syntase inductible et de l'interferon-gamma chez le poulet infecté par le virus de la maladie de Marek</w:t>
+                <w:t xml:space="preserve">Inhibition de la replication du virus de la maladie de Marek par la cytokine aviaire MGF délivrée in vivo par un vecteur poxvirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djeraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Chausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Poudré</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ginette Dambrine</w:t>
+                <w:t xml:space="preserve">Michele Péloille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t>
+              <w:t xml:space="preserve">3. Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2001, Paris, France. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763724v1</w:t>
+                <w:t xml:space="preserve">hal-02831261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arginase activity in macrophages from resistant and susceptible chickens inoculated with Marek's disease virus</w:t>
+                <w:t xml:space="preserve">Etude de l'expression de la NO syntase inductible et de l'interferon-gamma chez le poulet infecté par le virus de la maladie de Marek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djeraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Poudré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Avian Immunology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2000, Ithaca, United States</w:t>
+              <w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760703v1</w:t>
+                <w:t xml:space="preserve">hal-02763724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition de la replication du virus de la maladie de Marek par la cytokine aviaire MGF délivrée in vivo par un vecteur poxvirus</w:t>
+                <w:t xml:space="preserve">Arginase activity in macrophages from resistant and susceptible chickens inoculated with Marek's disease virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djeraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2001, Paris, France. pp.22</w:t>
+              <w:t xml:space="preserve">6. Avian Immunology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Ithaca, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02831261v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition de la réplication du virus de la maladie de Marek in vitro par le monoxyde d'azote et les macrophages aviaires stimulés par l'interféron-gamma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djeraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5449,51 +5449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djeraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5557,51 +5557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djeraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5678,51 +5678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5790,51 +5790,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résistance génétique dans les maladies tumorales chez le poulet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5915,51 +5915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of MHC class I antigens following Marek's disease infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6059,90 +6059,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation et validation d'une technique de sexage moléculaire (espèce Gallus gallus) par PCR en temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRAPFG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6167,103 +6167,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression of two egg proteins, VMO1 and AvBD11, in the laying hen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI. European Poultry Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t>
@@ -6305,51 +6305,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbodefect - Impact d'un fort taux de CO2 en début d'incubation des œufs sur les défauts musculaires du poulet de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6430,90 +6430,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural modifications of the chorioallantoic membrane and the inner eggshell during chicken embryonic development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Halgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Georgeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell T Hincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6538,90 +6538,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’intérêt des outils d’imagerie (IRM et CT-Scan) pour phénotyper les œufs embryonnés : étude des effets de la durée de stockage sur le développement embryonnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasote Vanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Castilla Ines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Halgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6657,445 +6657,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computed Tomography and Magnetic Resonance Imaging to phenotype fertilized eggs during incubation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maëva Halgrain</w:t>
+                <w:t xml:space="preserve">Effects of lengthening the laying period of laying hens on egg quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
+              <w:t xml:space="preserve">26. World’s Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03750416v1</w:t>
+                <w:t xml:space="preserve">hal-03750803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of lengthening the laying period of laying hens on egg quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+                <w:t xml:space="preserve">Conséquences de l'allongement de la période de ponte des poules pondeuses sur la qualité des oeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Travel</w:t>
+                <w:t xml:space="preserve">Christophe Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Souchet</w:t>
+                <w:t xml:space="preserve">Jérémy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World’s Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750803v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences de l'allongement de la période de ponte des poules pondeuses sur la qualité des oeufs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Ledru</w:t>
+                <w:t xml:space="preserve">Computed Tomography and Magnetic Resonance Imaging to phenotype fertilized eggs during incubation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Adriaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanille Parasote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Castilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Halgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France. 2022</w:t>
+              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605492v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From eggshell decalcification to skeleton mineralization of chicken embryos during incubation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Crépeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Meme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7198,51 +7198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zygmunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cloeckaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7332,51 +7332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Mancassola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Meeting of the European Mucosal Immunology Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Prague, Czech Republic. pp.Inconnu, 2006</w:t>
@@ -7431,51 +7431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djeraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7526,51 +7526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche du virus de la maladie de Marek par PCR : sur quel matériel ? quand effectuer le prélévement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7690,51 +7690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djeraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7808,64 +7808,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oeuf aux trésors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. Ecole primaire Romain Rolland, 37100 Tours (élèves de CM1/CM2), France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7928,64 +7928,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la décalcification de la coquille de l'oeuf à la minéralisation osseuse de l'embryon d'oiseau INRA UMR Biologie des Oiseaux et Aviculture (BOA) équipe Défense de l'OEuf, Valorisation et Evolution (DOVE) 37380 NOUZILLY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Crepeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8172,51 +8172,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556888v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2026.106699" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457779v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herv&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chess&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.118291" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356368v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Halgrain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110754" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957519v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Halgrain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Hincke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110564" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683203v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Parasote" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Castilla" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.902154" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666492v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.838013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457283v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Crepeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#234;me" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2021.101622" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zygmunt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jacques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cloeckaert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/cvi.00300-12" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409435v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Metton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-19" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648209v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Koylass" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian M. Whatmore" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.05238-11" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409420v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013705" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667152v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Mancassola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Auray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2007.12.020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZQDJ94V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409400v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Tourais-Esteves" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2008.03.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZH5K3B0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660958v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barrier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix Lamand&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/503748" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680966v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naciri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. de Gussem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fort" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. N&#233;rat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djeraba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Musset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686273v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Dambrine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693379v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692141v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05240748v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633408v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chesse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517185v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243746v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Ezzo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180446v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeault Sonia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell.T. Hincke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624779v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389680v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lamand&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409474v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409473v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389681v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409510v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Tourais Esteves" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752711v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756922v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Esteves" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chauss&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752186v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763302v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Chausse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761966v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763724v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poudr&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760703v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831261v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele P&#233;loille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836699v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840138v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Musset" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842019v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771175v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775881v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Luneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776322v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thoraval" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vaino" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560688v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Millet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633445v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819973v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776963v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell T Hincke" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678041v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parasote Vanille" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castilla Ines" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750416v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750803v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledru" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605492v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737938v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cr&#233;peau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1399/eps.2019.291" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746094v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816614v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832449v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771796v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839906v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102098v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888789v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herv&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chess&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.118291" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556888v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2026.106699" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356368v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Halgrain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110754" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957519v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Halgrain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Hincke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110564" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666492v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.838013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683203v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Parasote" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Castilla" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.902154" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457283v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Crepeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#234;me" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2021.101622" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zygmunt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jacques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cloeckaert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/cvi.00300-12" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409435v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Metton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-19" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648209v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Koylass" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian M. Whatmore" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.05238-11" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409420v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013705" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667152v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Mancassola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Auray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2007.12.020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZQDJ94V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409400v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Tourais-Esteves" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2008.03.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZH5K3B0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660958v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barrier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix Lamand&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/503748" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680966v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naciri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. de Gussem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fort" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. N&#233;rat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djeraba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Musset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693379v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Dambrine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686273v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692141v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05240748v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633408v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chesse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517185v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243746v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Ezzo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180446v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeault Sonia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell.T. Hincke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624779v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389680v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lamand&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409474v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409473v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389681v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409510v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Tourais Esteves" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752711v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756922v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Esteves" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chauss&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752186v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763302v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Chausse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761966v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831261v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele P&#233;loille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763724v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poudr&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760703v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836699v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840138v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Musset" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842019v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771175v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775881v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Luneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776322v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thoraval" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vaino" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560688v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Millet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633445v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819973v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776963v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell T Hincke" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678041v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parasote Vanille" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castilla Ines" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750803v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledru" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605492v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750416v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737938v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cr&#233;peau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1399/eps.2019.291" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746094v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816614v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832449v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771796v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839906v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102098v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888789v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>