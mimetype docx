--- v0 (2026-03-23)
+++ v1 (2026-05-02)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1163,397 +1163,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00536464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International tax competition: do public good spillovers matter?</w:t>
+                <w:t xml:space="preserve">De la nature des interactions fiscales au sein de l'UE27</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Madies</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Riou</w:t>
+                <w:t xml:space="preserve">Aurélie Cassette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Tax and Public Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 17 (5), pp.479-500</w:t>
+              <w:t xml:space="preserve">Région et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (2), pp.119-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00539235v1</w:t>
+                <w:t xml:space="preserve">halshs-00518372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade integration and the destination of subsidies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carl Gaigne</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 75 (4), pp. 407-423</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 75 (4), pp.407-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rel.754.0407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...184 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1563,668 +1373,668 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does Urbanization Cause Crime? Evidence from Rural-Urban Migration in South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Exbrayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Stephane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04390026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A simple model of corporate bailouts in a globalized economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Exbrayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Madiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02080102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does trade liberalization trigger tax competition? Theory and evidence from OECD countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Exbrayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01328769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carbon tax, pollution and spatial location of heterogeneous firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Exbrayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skerdilajda Zanaj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01256905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Urbanization Cause Crime? Evidence from Rural-Urban Migration in South Africa</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">Economic Integration, Corporate Tax Incidence and Fiscal Compensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Exbrayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benny Geys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04390026v1</w:t>
+                <w:t xml:space="preserve">halshs-01242190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple model of corporate bailouts in a globalized economy</w:t>
+                <w:t xml:space="preserve">Bailout policy in a globalized economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Madiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019</w:t>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02080102v1</w:t>
+                <w:t xml:space="preserve">halshs-00925006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does trade liberalization trigger tax competition? Theory and evidence from OECD countries</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+                <w:t xml:space="preserve">Taxe carbone globale, effet taille de marché et mobilité des firmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Exbrayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01328769v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Carbon tax, pollution and spatial location of heterogeneous firms</w:t>
+                <w:t xml:space="preserve">halshs-00605831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Public Good Spillovers and Location of Firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Riou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...302 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00000001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2234,51 +2044,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does urbanization cause crime? Evidence from rural-urban migration in South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2294,375 +2104,375 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEM research seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DEM, University of Luxembourg, Apr 2023, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanization and Crime: Evidence from South Africa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited seminar. Séminaire en ligne d'Economie Géographique (SecGo). CESAER (UMR 1041).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanization and Crime: Evidence from South Africa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited seminar. TREE. Université de Pau et des Pays de l'Adour.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">City cize and crime, empirical evidence from Ecuador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Carolina Aguirre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67th Annual North American Meetings of the Regional Science Association International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, colloque virtuel, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03031499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">City size and crime: empirical evidence from Ecuador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Carolina Aguirre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire du BETA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BETA, Université de Nancy, May 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon tax, pollution and the spatial location of heterogeneous firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2691,73 +2501,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème conférence annuelle de l’Association of Public Economic Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association of Public Economic Theory, Jul 2015, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01211431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon tax, pollution and the spatial location of heterogeneous firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2786,73 +2596,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème workshop SEBA-GATE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01211433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailout policy in a globalized economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Exbrayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Madiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence à l'université de Genève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Genève, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01090726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bailout policy in a globalized economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2881,168 +2786,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence à l'INRA de Rennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01090728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bailouts in globalized economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3071,73 +2881,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire au CESAER (INRA Dijon)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00878918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bailout policy in a globalized economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3166,73 +2976,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Public policies and spatial economics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Lyon - Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00945455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bailout in globalized economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3261,73 +3071,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française de Science Economique (AFSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00710356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bailouts in a global economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3343,73 +3153,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UECE Lisbon Meetings : Game Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00758076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade Integration and Business Tax Differentials: Theory and Evidence from OECD Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3425,73 +3235,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire invité au CREA, Université du Luxembourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00758078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bailouts in a global economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3507,73 +3317,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59th RSAI Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00758074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bailouts in a global economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3589,73 +3399,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd annual SEBA-GATE workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Chengde, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00758072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxe carbone globale, effet taille de marché et mobilité des firmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3684,73 +3494,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60e Congrès de l'Association Française de Science Economique (AFSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00674356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How labor market rigidities shape business taxation in a global economy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3779,1230 +3589,1325 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Annual SEBA-GATE Workshop, Beijing Normal University, Beijing, 17-18 mai 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00492693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade integration and the pattern of public spending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de l'AFSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globalization, tax policies and labour market regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53ème colloque de la North American Regional Science Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the relation between economic integration and the pattern of public spending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLIème colloque de l' ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How labor market rigidities shape business taxation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57ème congrès annuel de l'AFSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00332659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Trade Integration and Agglomeration Economies on Tax Interactions : Evidence from OECD Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIEF Doctoral Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00270067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How labor market rigidities shape business taxation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPNASTA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00332660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade liberalization and tax competition with labor market imperfections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d'économie publique, à la Maison des Sciences Economiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00270016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade integration, tax policies and labour market regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24èmes journées de Mircroéconomie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00162542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade integration, strategic tax policy and labour market regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème conférence de l'APET (Association of Public Economic Theory)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00162769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of trade openess and agglomeration on tax competition : evidence from OECD countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères journées Economie et Espace du GDR ASPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00162720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade integration, tax policies and labour market regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d'économie spatiale du CORE,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Louvain la Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International public goods and asymmetric tax competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Madies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème conférence de l'APET (Association of Public Economic Theory)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00162734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade integration, tax policies and labour market regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIth doctoral meeting in International Trade and International Finance (RIEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00162791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trade integration and the destination of public expenditures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Exbrayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ZEW (Centre for European Economic Research) Summer Workshop "EU Countries in Fiscal Competition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Mannheim, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the relation between economic integration and the pattern of public spending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5018,263 +4923,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR ASPE (Groupement de Recherche "Analyse Spatiale des Phénomènes Economiques").</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade integration and the destination of public expenditures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Economic Association and the Econometric Society European Meetings (EEA-ESEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public good spillovers and location of firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5290,73 +5100,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLIème colloque de l' ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the relationship between economic integration and the pattern of public spending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5372,73 +5182,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Agglomeration, growth and multilevels governance: The EU in a comparative perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the relationship between economic integration and the pattern of public spending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5454,51 +5264,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">North American Regional Science Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5508,51 +5318,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxe carbone globale, effet taille de marché et mobilité des firmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5574,73 +5384,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2013, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade integration and the destination of public expenditures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5662,51 +5472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2006, 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5716,294 +5526,294 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taxe carbone globale, effet taille de marché et mobilité des ﬁrmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Exbrayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00565146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trade Integration and Business Tax Differentials: Theory and Evidence from OECD Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Exbrayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benny Geys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00617043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxe carbone globale, effet taille de marché et mobilité des ﬁrmes</w:t>
+                <w:t xml:space="preserve">How labor market rigidities shape business taxation in a global economy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011</w:t>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...161 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00537021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId92"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6150,51 +5960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05141595v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Exbrayat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Stephane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2025.103787" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444919v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Riou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skerdilajda Zanaj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.70051" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386119v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madi&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjoe.12397" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381385v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919649v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196621v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Geys" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787429v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955211v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.642.0003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862788v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945446v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208838v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-5982.2012.01746.x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536464v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10797-009-9122-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J9LQRX9X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539235v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madies" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430039v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaigne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518372v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cassette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462526v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.754.0407" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390026v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080102v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328769v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256905v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925006v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605831v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00000001v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779304v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888083v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888063v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031499v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Carolina Aguirre Sanchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779385v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211431v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211433v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090728v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090726v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878918v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945455v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710356v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758076v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758078v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758074v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758072v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674356v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492693v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375352v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375279v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332659v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270067v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332660v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270016v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00162542v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00162769v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00162720v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375590v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00162734v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00162791v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375349v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375284v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375283v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375475v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375508v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375505v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208855v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462584v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565146v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617043v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537021v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05141595v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Exbrayat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Stephane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2025.103787" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444919v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Riou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skerdilajda Zanaj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.70051" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386119v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madi&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjoe.12397" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381385v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919649v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196621v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Geys" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787429v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955211v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.642.0003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862788v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945446v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208838v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-5982.2012.01746.x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536464v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10797-009-9122-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J9LQRX9X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518372v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cassette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462526v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.754.0407" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390026v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080102v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328769v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256905v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242190v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925006v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605831v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaigne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00000001v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779304v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888083v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888063v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031499v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Carolina Aguirre Sanchez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779385v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211431v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090726v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878918v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945455v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710356v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758076v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758078v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758074v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758072v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674356v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492693v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375352v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375279v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375476v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332659v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270067v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332660v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270016v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00162542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00162769v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00162720v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375590v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00162734v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madies" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00162791v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375284v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375349v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375283v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375475v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375505v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208855v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462584v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565146v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617043v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537021v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>