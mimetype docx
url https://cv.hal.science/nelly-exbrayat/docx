--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -2675,73 +2675,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Madiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence à l'université de Genève</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Conférence à l'INRA de Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01090726v1</w:t>
+                <w:t xml:space="preserve">halshs-01090728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bailout policy in a globalized economy</w:t>
               </w:r>
@@ -2770,73 +2770,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Madiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence à l'INRA de Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Conférence à l'université de Genève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01090728v1</w:t>
+                <w:t xml:space="preserve">halshs-01090726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bailouts in globalized economy</w:t>
               </w:r>
@@ -4776,50 +4776,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00162791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On the relation between economic integration and the pattern of public spending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Exbrayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDR ASPE (Groupement de Recherche "Analyse Spatiale des Phénomènes Economiques").</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Trade integration and the destination of public expenditures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4841,139 +4923,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ZEW (Centre for European Economic Research) Summer Workshop "EU Countries in Fiscal Competition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Mannheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375284v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-00375349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade integration and the destination of public expenditures</w:t>
               </w:r>
@@ -5960,51 +5960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05141595v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Exbrayat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Stephane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2025.103787" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444919v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Riou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skerdilajda Zanaj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.70051" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386119v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madi&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjoe.12397" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381385v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919649v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196621v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Geys" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787429v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955211v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.642.0003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862788v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945446v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208838v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-5982.2012.01746.x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536464v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10797-009-9122-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J9LQRX9X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518372v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cassette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462526v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.754.0407" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390026v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080102v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328769v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256905v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242190v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925006v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605831v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaigne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00000001v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779304v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888083v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888063v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031499v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Carolina Aguirre Sanchez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779385v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211431v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090726v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878918v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945455v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710356v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758076v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758078v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758074v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758072v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674356v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492693v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375352v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375279v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375476v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332659v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270067v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332660v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270016v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00162542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00162769v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00162720v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375590v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00162734v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madies" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00162791v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375284v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375349v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375283v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375475v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375505v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208855v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462584v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565146v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617043v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537021v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05141595v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Exbrayat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Stephane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2025.103787" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444919v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Riou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skerdilajda Zanaj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.70051" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386119v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madi&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjoe.12397" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381385v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919649v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196621v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Geys" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787429v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955211v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.642.0003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862788v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945446v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208838v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-5982.2012.01746.x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536464v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10797-009-9122-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J9LQRX9X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518372v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cassette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462526v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.754.0407" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390026v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080102v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328769v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256905v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242190v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925006v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605831v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaigne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00000001v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779304v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888083v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888063v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031499v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Carolina Aguirre Sanchez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779385v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211431v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090726v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878918v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945455v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710356v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758076v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758078v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758074v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758072v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674356v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492693v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375352v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375279v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375476v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332659v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270067v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332660v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270016v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00162542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00162769v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00162720v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375590v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00162734v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madies" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00162791v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375349v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375284v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375283v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375475v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375505v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208855v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462584v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565146v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617043v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537021v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>