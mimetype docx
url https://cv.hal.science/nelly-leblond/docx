--- v0 (2026-03-17)
+++ v1 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nelly Leblond </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nelly-leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7426-2535</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">224425250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des déchets textiles sanitaires et couches lavables : penser les flux, le travail et les normes pour un service public inclusif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Trousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Zimmerlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Coyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terre et politique en Afrique australe : de la ségrégation à l’hétérogénéisation des relations socio-spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The African agricultural revolution from its margins: concentration and relegation in Northern Mozambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political ecologies of electronic waste circularity: capturing value, jettisoning harm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaakov Garb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opening The Bin 4 « La vie en Bin : quand les déchets traduisent la matérialité des sociétés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Le Mans, Dec 2025, Le Mans (72000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie circulaire, déchets électroniques: capture de la valeur et rejet des nuisances. Réflexions depuis un pôle Israélo-Palestinien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaakov Garb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Vies et circulations des rebuts dans l’espace méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAREP, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond point sources: from waste burning sites to a chemically saturated landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaakov Garb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatweer Wa Nahda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geography Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGC, Aug 2024, Dublin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situating Electronic Waste: Overview of Experiences and Insights from an Informal Palestinian-Israeli Recycling Hub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaakov Garb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatweer Wa Nahda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ambivalence of clean growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saul Golden, Ulster University, Sep 2024, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Circular Economies ? The Political Economy of Closing Loops of Production, Waste, and Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaakov Garb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR TRansitions Energétiques et Environnementales (TREE), Aug 2023, Pau (UPPA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non invasive localisation of soil organic matter in soil aggregates using synchrotron based X-ray microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Peth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress EUROSOIL 2012. Soil science for the benefit of mankind and environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2696 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toilettes et excreta : la santé publique au prisme des inégalités d’assainissement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 89 (1), pp.44-62. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.891.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)circulating toxics in circular economies: Leaded cable insulation in playgrounds and the importance of community-based research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaakov Garb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Awawdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Sweity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Sweity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 222, pp.108463. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2025.108463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive mapping of burn sites in the West Line, Palestine (1999-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaakov Garb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatweer Wa Nahda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alswaitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Awawdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harvard Dataverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7910/DVN/VUKLGP⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gramaglia Christelle, Habiter la pollution industrielle : Expériences et métrologies citoyennes de la contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11r9y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmatized Professions and Ambiguous Subjects: Methodological Reflections from Sanitation Workers and Opioid Consumption in Sierra Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bakarr Bangura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Hugo Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/afraf/adae017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowing toxics: E-waste field work in the Palestinian-Israeli space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaakov Garb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning C: Politics and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (1), pp.45-63. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/23996544231176923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fontes comprometidas: ambiguidades e impasses pedológicos em Moçambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Knowing Nature | Savoirs environnementaux, 4, pp.161-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03726156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources compromises : Ambiguïtés et impasses pédologiques au Mozambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Knowing Nature | Savoirs environnementaux, 4, pp.125-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03697651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Political Role of Date Palm Trees in the Jordan Valley: The Transformation of Palestinian Land and Water Tenure in Agriculture Made Invisible by Epistemic Violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Trottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaakov Garb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning E: Nature and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), pp.114-140. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2514848619876546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consultations communautaires et dépossessions foncières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des études du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°238 (2), pp.165. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ried.238.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner l’agriculture grâce aux modèles ? Le cas du CAADP au Mozambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.28477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing an Invisibility Spell: Global Models, Food Regimes and Smallholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Trottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (1), pp.21-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of soil organic matter in soil aggregates using synchrotron-based X-ray microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Peth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneka Mordhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78, pp.189-194. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2014.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smoke in the olive groves: mapping contamination in a Palestinian e-waste hub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaakov Garb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatweer Wa Nahda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sa Awawdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Alswaitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geographical Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional fire patterns in the La Plata Basin: Role of Landscape and Human Practices from global fire datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo R.A.D. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rambal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLARIS LPB Conference - Florianópolis, Brésil, novembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Florianópolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pursuing aspirations for decent sanitation work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bakarr Bangura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilbard Kombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mapping Legalities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.205-228, 2024, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003384816-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From African pipe dreams to incremental sanitation improvements through experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Leao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Mujinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Ndezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In bitterness you can find sweetness: Insights from the 2022 World Toilet Day “Making the Invisible Visible” OVERDUE campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Coetzee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World toilet Day 2021: toilets are seats of gender equality! Why? Because the gendered taboos surrounding toilets & sanitation deeply impact women and girls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Vouhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndéyé Penda Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Koué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Mujinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decolonising urban sanitation through celebration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly M Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire wolof-français Genre et assainissement au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aly Sambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndéyé Penda Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Vouhé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire Genre et Développement de Saint Louis. 2023, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The DPU (post) COVID Lexicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter des espaces gris et des espaces investis : une géographie de la constellation agropolitique à l’œuvre au Nord du Mozambique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paul Valéry, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04161230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId95"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nelly Leblond </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nelly-leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7426-2535</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">224425250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment prendre soin des métiers du réemploi des matériaux de construction ? Une incursion dans la filière et les pratiques de circularité urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celles et ceux qui font durer la ville. Métiers du recyclage et de l’entretien des infrastructures urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ESO - Le Mans Université, Apr 2025, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie circulaire, déchets électroniques: capture de la valeur et rejet des nuisances. Réflexions depuis un pôle Israélo-Palestinien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaakov Garb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Vies et circulations des rebuts dans l’espace méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAREP, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political ecologies of electronic waste circularity: capturing value, jettisoning harm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaakov Garb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opening The Bin 4 « La vie en Bin : quand les déchets traduisent la matérialité des sociétés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Le Mans, Dec 2025, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political ecologies of electronic waste circularity: capturing value, jettisoning harm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaakov Garb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ambivalence, Meaning, and Practice of Clean Growth in Challenging Global Contexts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREATE.S - Collaborative Research &amp; Teaching for Sustainable Urban systems, Aug 2025, Oxford, School of Anthropology, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking diapers: Exploring the distribution of waste, labour, and resources in the making of a public cloth-diaper service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Trousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opening The Bin 4 « La vie en Bin : quand les déchets traduisent la matérialité des sociétés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Le Mans, Dec 2025, Le Mans (72000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond point sources: from waste burning sites to a chemically saturated landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaakov Garb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatweer Wa Nahda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geography Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGC, Aug 2024, Dublin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situating Electronic Waste: Overview of Experiences and Insights from an Informal Palestinian-Israeli Recycling Hub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaakov Garb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatweer Wa Nahda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ambivalence of clean growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saul Golden, Ulster University, Sep 2024, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Circular Economies ? The Political Economy of Closing Loops of Production, Waste, and Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaakov Garb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR TRansitions Energétiques et Environnementales (TREE), Aug 2023, Pau (UPPA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non invasive localisation of soil organic matter in soil aggregates using synchrotron based X-ray microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Peth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress EUROSOIL 2012. Soil science for the benefit of mankind and environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2696 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des déchets textiles sanitaires et couches lavables : penser les flux, le travail et les normes pour un service public inclusif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Trousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Zimmerlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Coyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terre et politique en Afrique australe : de la ségrégation à l’hétérogénéisation des relations socio-spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The African agricultural revolution from its margins: concentration and relegation in Northern Mozambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toilettes et excreta : la santé publique au prisme des inégalités d’assainissement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 89 (1), pp.44-62. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.891.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)circulating toxics in circular economies: Leaded cable insulation in playgrounds and the importance of community-based research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaakov Garb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Awawdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Sweity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Sweity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 222, pp.108463. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2025.108463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive mapping of burn sites in the West Line, Palestine (1999-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaakov Garb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatweer Wa Nahda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alswaitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Awawdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harvard Dataverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7910/DVN/VUKLGP⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gramaglia Christelle, Habiter la pollution industrielle : Expériences et métrologies citoyennes de la contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11r9y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmatized Professions and Ambiguous Subjects: Methodological Reflections from Sanitation Workers and Opioid Consumption in Sierra Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bakarr Bangura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Hugo Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/afraf/adae017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowing toxics: E-waste field work in the Palestinian-Israeli space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaakov Garb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning C: Politics and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (1), pp.45-63. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/23996544231176923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fontes comprometidas: ambiguidades e impasses pedológicos em Moçambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Knowing Nature | Savoirs environnementaux, 4, pp.161-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03726156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources compromises : Ambiguïtés et impasses pédologiques au Mozambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Knowing Nature | Savoirs environnementaux, 4, pp.125-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03697651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Political Role of Date Palm Trees in the Jordan Valley: The Transformation of Palestinian Land and Water Tenure in Agriculture Made Invisible by Epistemic Violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Trottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaakov Garb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning E: Nature and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), pp.114-140. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2514848619876546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consultations communautaires et dépossessions foncières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des études du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°238 (2), pp.165. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ried.238.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner l’agriculture grâce aux modèles ? Le cas du CAADP au Mozambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.28477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing an Invisibility Spell: Global Models, Food Regimes and Smallholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Trottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (1), pp.21-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of soil organic matter in soil aggregates using synchrotron-based X-ray microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Peth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneka Mordhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78, pp.189-194. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2014.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smoke in the olive groves: mapping contamination in a Palestinian e-waste hub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaakov Garb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatweer Wa Nahda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sa Awawdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Alswaitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geographical Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional fire patterns in the La Plata Basin: Role of Landscape and Human Practices from global fire datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo R.A.D. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rambal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLARIS LPB Conference - Florianópolis, Brésil, novembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Florianópolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pursuing aspirations for decent sanitation work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bakarr Bangura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilbard Kombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mapping Legalities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.205-228, 2024, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003384816-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From African pipe dreams to incremental sanitation improvements through experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Leao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Mujinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Ndezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In bitterness you can find sweetness: Insights from the 2022 World Toilet Day “Making the Invisible Visible” OVERDUE campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Coetzee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World toilet Day 2021: toilets are seats of gender equality! Why? Because the gendered taboos surrounding toilets & sanitation deeply impact women and girls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Vouhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndéyé Penda Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Koué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Mujinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decolonising urban sanitation through celebration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly M Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire wolof-français Genre et assainissement au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aly Sambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndéyé Penda Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Vouhé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire Genre et Développement de Saint Louis. 2023, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The DPU (post) COVID Lexicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter des espaces gris et des espaces investis : une géographie de la constellation agropolitique à l’œuvre au Nord du Mozambique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paul Valéry, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04161230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId99"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40F5B505"/>
+    <w:nsid w:val="6ACD2CCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nelly-leblond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7426-2535" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224425250" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400609v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Trousselle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Leblond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bordas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zimmerlich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Coyaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548648v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Leblond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527876v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05545151v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaakov Garb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683086v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatweer Wa Nahda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683089v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638656v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628663v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Peth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104145v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.891.0044" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05141973v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Awawdi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Sweity" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Sweity" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2025.108463" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527353v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alswaitti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Awawdi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7910/DVN/VUKLGP" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599682v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r9y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670081v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bakarr Bangura" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Hugo Walker" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/afraf/adae017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527333v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23996544231176923" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726156v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270590v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Trottier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2514848619876546" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527343v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.238.0165" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527345v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28477" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111097v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192498v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneka Mordhorst" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.07.024" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46W2MTMJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680427v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Awawdi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alswaitti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527350v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo R.A.D. Barbosa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587573v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Walker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Allen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hofmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilbard Kombe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003384816-12" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527362v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Leao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Mujinga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Ndezi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Coetzee" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527856v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Vouh&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#233;y&#233; Penda Diouf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Kou&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532261v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly M Leblond" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527360v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Sambou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527884v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04161230v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nelly-leblond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7426-2535" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224425250" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525525v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Billet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Leblond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaakov Garb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05545151v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525559v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525607v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Trousselle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683086v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatweer Wa Nahda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683089v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638656v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628663v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Peth" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400609v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bordas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zimmerlich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Coyaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548648v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Leblond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527876v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104145v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.891.0044" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05141973v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Awawdi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Sweity" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Sweity" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2025.108463" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527353v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alswaitti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Awawdi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7910/DVN/VUKLGP" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599682v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r9y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670081v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bakarr Bangura" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Hugo Walker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/afraf/adae017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527333v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23996544231176923" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726156v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697651v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270590v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Trottier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2514848619876546" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527343v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.238.0165" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527345v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28477" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111097v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192498v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneka Mordhorst" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.07.024" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46W2MTMJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680427v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Awawdi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alswaitti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527350v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo R.A.D. Barbosa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587573v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Walker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Allen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hofmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilbard Kombe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003384816-12" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527362v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Leao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Mujinga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Ndezi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527364v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Coetzee" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527856v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Vouh&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#233;y&#233; Penda Diouf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Kou&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532261v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly M Leblond" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527360v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Sambou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527884v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04161230v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>